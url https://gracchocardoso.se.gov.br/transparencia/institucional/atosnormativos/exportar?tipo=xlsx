--- v1 (2026-03-03)
+++ v2 (2026-05-02)
@@ -12,146 +12,1256 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2683">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>categoria_nome</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>texto</t>
   </si>
   <si>
     <t>aprovada</t>
   </si>
   <si>
     <t>publicacao</t>
   </si>
   <si>
     <t>arquivo_nome</t>
   </si>
   <si>
     <t>arquivo_categoria_nome</t>
   </si>
   <si>
     <t>arquivo_download</t>
   </si>
   <si>
     <t>arquivo_sha1</t>
   </si>
   <si>
     <t>arquivo_md5</t>
   </si>
   <si>
+    <t>d2348bff-df95-420b-b0db-bb6162f7b7dc</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DESIGNA SERVIDOR PÚBLICO MUNICIPAL PARA EXERCER NOVA FUNÇÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-administracao-e-da-outras-providencias/d2348bff-df95-420b-b0db-bb6162f7b7dc</t>
+  </si>
+  <si>
+    <t>18-2026</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>02ba6da0-3138-4d8a-adb0-ca6c0655092d</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE SAÚDE CONCEDE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-concede-licenca-premio-a-servidor-publico-municipal-e-da-outras-providencias-correlatas/02ba6da0-3138-4d8a-adb0-ca6c0655092d</t>
+  </si>
+  <si>
+    <t>25-2026</t>
+  </si>
+  <si>
+    <t>f10becde-e5e5-4f02-9790-3c19aa08e14f</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE SAÚDE DESIGNA SERVIDOR PÚBLICO MUNICIPAL PARA EXERCER NOVA FUNÇÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/f10becde-e5e5-4f02-9790-3c19aa08e14f</t>
+  </si>
+  <si>
+    <t>24-2026</t>
+  </si>
+  <si>
+    <t>b717d67a-4511-4dff-8688-655294851221</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/b717d67a-4511-4dff-8688-655294851221</t>
+  </si>
+  <si>
+    <t>23-2026</t>
+  </si>
+  <si>
+    <t>556ec3ff-a028-4cee-86cc-72b7fd0f3a76</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/556ec3ff-a028-4cee-86cc-72b7fd0f3a76</t>
+  </si>
+  <si>
+    <t>22-2026</t>
+  </si>
+  <si>
+    <t>bf645823-2417-4b25-99aa-f2168a841640</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/bf645823-2417-4b25-99aa-f2168a841640</t>
+  </si>
+  <si>
+    <t>21-2026</t>
+  </si>
+  <si>
+    <t>3088b25e-8c17-4d8a-9a7b-fc1ca8bd7bff</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/3088b25e-8c17-4d8a-9a7b-fc1ca8bd7bff</t>
+  </si>
+  <si>
+    <t>20-2026</t>
+  </si>
+  <si>
+    <t>18ce3a5b-d53e-42c5-a868-ec5162ae79f6</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/18ce3a5b-d53e-42c5-a868-ec5162ae79f6</t>
+  </si>
+  <si>
+    <t>19-2026</t>
+  </si>
+  <si>
+    <t>a7bf775d-816c-44f0-86e1-65a18ca1c7fd</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/a7bf775d-816c-44f0-86e1-65a18ca1c7fd</t>
+  </si>
+  <si>
+    <t>92d806b3-30b4-4a77-8fc6-1f5718a0c9e2</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/92d806b3-30b4-4a77-8fc6-1f5718a0c9e2</t>
+  </si>
+  <si>
+    <t>17-2026</t>
+  </si>
+  <si>
+    <t>a5753a2e-985f-4f04-8889-970d735250bd</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/a5753a2e-985f-4f04-8889-970d735250bd</t>
+  </si>
+  <si>
+    <t>16-2026</t>
+  </si>
+  <si>
+    <t>813633de-ac9c-4652-aa49-fc2176d47d5e</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/813633de-ac9c-4652-aa49-fc2176d47d5e</t>
+  </si>
+  <si>
+    <t>15-2026</t>
+  </si>
+  <si>
+    <t>b2bae38f-1bcc-4a0d-a75b-2699da567080</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/b2bae38f-1bcc-4a0d-a75b-2699da567080</t>
+  </si>
+  <si>
+    <t>14-2026</t>
+  </si>
+  <si>
+    <t>06ca9819-75d4-45ce-b7c5-07c7dc1b9488</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/06ca9819-75d4-45ce-b7c5-07c7dc1b9488</t>
+  </si>
+  <si>
+    <t>13-2026</t>
+  </si>
+  <si>
+    <t>89a137ff-b075-46ce-853a-fe9515de3474</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/89a137ff-b075-46ce-853a-fe9515de3474</t>
+  </si>
+  <si>
+    <t>12-2026</t>
+  </si>
+  <si>
+    <t>9ccbe903-08b2-4736-b503-27c3e8b24d59</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/9ccbe903-08b2-4736-b503-27c3e8b24d59</t>
+  </si>
+  <si>
+    <t>11-2026</t>
+  </si>
+  <si>
+    <t>455e351d-7c68-426b-9bc4-e628b55673fa</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/455e351d-7c68-426b-9bc4-e628b55673fa</t>
+  </si>
+  <si>
+    <t>10-2026</t>
+  </si>
+  <si>
+    <t>94ded901-675f-48f4-b89d-7393667ea139</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/94ded901-675f-48f4-b89d-7393667ea139</t>
+  </si>
+  <si>
+    <t>09-2026</t>
+  </si>
+  <si>
+    <t>9fdf831f-123d-47c4-b5ee-dfc9dbd90258</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/9fdf831f-123d-47c4-b5ee-dfc9dbd90258</t>
+  </si>
+  <si>
+    <t>08-2026</t>
+  </si>
+  <si>
+    <t>c8827870-155d-4f75-8def-f712267f1ddc</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/c8827870-155d-4f75-8def-f712267f1ddc</t>
+  </si>
+  <si>
+    <t>07-2026</t>
+  </si>
+  <si>
+    <t>23ad0f68-2a14-4865-ae49-e5dcb3df7c4f</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/23ad0f68-2a14-4865-ae49-e5dcb3df7c4f</t>
+  </si>
+  <si>
+    <t>06-2026</t>
+  </si>
+  <si>
+    <t>8574c2a9-681b-4c13-8097-d581b086f235</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/8574c2a9-681b-4c13-8097-d581b086f235</t>
+  </si>
+  <si>
+    <t>05-2026</t>
+  </si>
+  <si>
+    <t>943b0bc2-ccfe-4f12-86e9-f9830bfa2147</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/943b0bc2-ccfe-4f12-86e9-f9830bfa2147</t>
+  </si>
+  <si>
+    <t>04-2026</t>
+  </si>
+  <si>
+    <t>0ff53692-f129-49cf-bb11-23200251c8a5</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-concede-licenca-premio-a-servidor-publico-municipal-e-da-outras-providencias-correlatas/0ff53692-f129-49cf-bb11-23200251c8a5</t>
+  </si>
+  <si>
+    <t>03-2026</t>
+  </si>
+  <si>
+    <t>d7c39d87-2492-4daa-ad0b-146c2be860cd</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-concede-licenca-premio-a-servidor-publico-municipal-e-da-outras-providencias-correlatas/d7c39d87-2492-4daa-ad0b-146c2be860cd</t>
+  </si>
+  <si>
+    <t>02-2026</t>
+  </si>
+  <si>
+    <t>845f9ca1-f093-49d0-99e3-87398afee7d7</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>NOMEIA REPRESENTANTES DO CONSELHO MUNICIPAL DE MEIO AMBIENTE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-representantes-do-conselho-municipal-de-meio-ambiente/845f9ca1-f093-49d0-99e3-87398afee7d7</t>
+  </si>
+  <si>
+    <t>88-2026</t>
+  </si>
+  <si>
+    <t>df18606c-7bc5-44ad-9e76-4670a90f1261</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/df18606c-7bc5-44ad-9e76-4670a90f1261</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>92d2ff7f-1d39-4345-a051-8c06d3e2e16b</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DA COMISSÃO QUE ORGANIZARÁ O PROCESSO ELEITORAL PARA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE SAÚDE DE GRACCHO CARDOSO/SE</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-instituicao-da-comissao-que-organizara-o-processo-eleitoral-para-composicao-do-conselho-municipal-de-saude-de-graccho-cardoso-se/92d2ff7f-1d39-4345-a051-8c06d3e2e16b</t>
+  </si>
+  <si>
+    <t>26-2026</t>
+  </si>
+  <si>
+    <t>daddea2d-490a-4182-893a-022bc3cbc15b</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO PARA ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-autorizacao-ao-poder-executivo-para-abrir-creditos-adicionais-suplementares/daddea2d-490a-4182-893a-022bc3cbc15b</t>
+  </si>
+  <si>
+    <t>370/2026</t>
+  </si>
+  <si>
+    <t>b3b5742d-0c2c-467c-a365-09ffd35cc166</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO TRANSPORTE ESCOLAR UNIVERSITÁRIO GRATUITO NO MUNICIPIO DE GRACCHO CARDOSO/SE</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-regulamentacao-do-transporte-escolar-universitario-gratuito-no-municipio-de-graccho-cardoso-se/b3b5742d-0c2c-467c-a365-09ffd35cc166</t>
+  </si>
+  <si>
+    <t>369/2026</t>
+  </si>
+  <si>
+    <t>cc432742-17be-4d1a-bc98-9b942bba510c</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, NA SECRETARIA MUNICIPAL DE SAÚDE, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) MARCOS ALEXANDRO FERREIRA SILVA.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-na-secretaria-municipal-de-saude-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-marcos-alexandro-ferreira-silva/cc432742-17be-4d1a-bc98-9b942bba510c</t>
+  </si>
+  <si>
+    <t>87-2026</t>
+  </si>
+  <si>
+    <t>6aa30eb3-146e-477c-b853-b910670c0ded</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) SAMARA LETICIA DOS SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-samara-leticia-dos-santos/6aa30eb3-146e-477c-b853-b910670c0ded</t>
+  </si>
+  <si>
+    <t>86-2026</t>
+  </si>
+  <si>
+    <t>90bc5380-d0b5-4f92-bda9-d9a75d94a3f8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, NA SECRETARIA MUNICIPAL DE SAÚDE, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) ROSINEIRE DOS SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-na-secretaria-municipal-de-saude-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-rosineire-dos-santos/90bc5380-d0b5-4f92-bda9-d9a75d94a3f8</t>
+  </si>
+  <si>
+    <t>85-2026</t>
+  </si>
+  <si>
+    <t>49e9f0aa-06f2-42a9-ab4f-0e462dbae307</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) JOSÉ ALTRAN SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-jose-altran-santos/49e9f0aa-06f2-42a9-ab4f-0e462dbae307</t>
+  </si>
+  <si>
+    <t>84-2026</t>
+  </si>
+  <si>
+    <t>b0655264-3672-49bb-b738-9fadfc2d0d5f</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> NOMEIA PARA EXERCER O CARGO DE ASSESSORA ESPECIAL-I CCE-03, NA SECRETARIA MUNICIPAL DE SAÚDE, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) ANA LUIZA ANDRADE DÓRIA.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessora-especial-i-cce-03-na-secretaria-municipal-de-saude-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-ana-luiza-andrade-doria/b0655264-3672-49bb-b738-9fadfc2d0d5f</t>
+  </si>
+  <si>
+    <t>83-2026</t>
+  </si>
+  <si>
+    <t>e21077d1-2418-4fbd-a167-b9f1060139ed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIA ADJUNTA DA SECRETARIA MUNICIPAL DE GOVERNO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) PIERRANGELA MARIA SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretaria-adjunta-da-secretaria-municipal-de-governo-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-pierrangela-maria-santos/e21077d1-2418-4fbd-a167-b9f1060139ed</t>
+  </si>
+  <si>
+    <t>82-2026</t>
+  </si>
+  <si>
+    <t>6a95e82c-c467-496b-bfa7-126e7eb97ddd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIA ADJUNTA DA SECRETARIA MUNICIPAL DE AGRICULTURA, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) LUANA PRICILA ANDRADE DORIA.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretaria-adjunta-da-secretaria-municipal-de-agricultura-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-luana-pricila-andrade-doria/6a95e82c-c467-496b-bfa7-126e7eb97ddd</t>
+  </si>
+  <si>
+    <t>81-2026</t>
+  </si>
+  <si>
+    <t>1ddc5f35-1977-4571-b86c-d21b6491c857</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) JOÃO MANOEL FERREIRA DOS SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-joao-manoel-ferreira-dos-santos/1ddc5f35-1977-4571-b86c-d21b6491c857</t>
+  </si>
+  <si>
+    <t>80-2026</t>
+  </si>
+  <si>
+    <t>390f1ef4-e8b1-432d-bb56-11f694337c47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSOR ESPECIAL -I CCE-03, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) VICTOR MATEUS SANTOS BRITO.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessor-especial-i-cce-03-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-victor-mateus-santos-brito/390f1ef4-e8b1-432d-bb56-11f694337c47</t>
+  </si>
+  <si>
+    <t>79-2026</t>
+  </si>
+  <si>
+    <t>34a2b323-699c-4602-a71f-1bbb80927bf1</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO MUNICIPIO DE GRACCHO CARDOSO/SE</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-denominacao-de-logradouro-publico-no-municipio-de-graccho-cardoso-se/34a2b323-699c-4602-a71f-1bbb80927bf1</t>
+  </si>
+  <si>
+    <t>368/2026</t>
+  </si>
+  <si>
+    <t>d9194d3c-096c-4a38-ae3e-f74e141de88e</t>
+  </si>
+  <si>
+    <t>EXONERA SERVIDOR PÚBLICO MUNICIPAL DO CARGO DE AUXILIAR DE ENFERMAGEM EM RAZÃO DE FALECIMENTO DE SERVIDORA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/exonera-servidor-publico-municipal-do-cargo-de-auxiliar-de-enfermagem-em-razao-de-falecimento-de-servidora-publica-municipal-e-da-outras-providencias/d9194d3c-096c-4a38-ae3e-f74e141de88e</t>
+  </si>
+  <si>
+    <t>78-2026</t>
+  </si>
+  <si>
+    <t>3ef8f47b-d438-4bc5-a066-1a45e36bea95</t>
+  </si>
+  <si>
+    <t>NOMEIA REPRESENTANTES  PARA O CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-representantes-para-o-conselho-municipal-de-turismo-e-da-outras-proviencias-correlatas/3ef8f47b-d438-4bc5-a066-1a45e36bea95</t>
+  </si>
+  <si>
+    <t>77-2026</t>
+  </si>
+  <si>
+    <t>b5e9b55a-c7cf-4c76-98d3-4f87b8a2ff98</t>
+  </si>
+  <si>
+    <t>NOMEIA REPRESENTANTES  PARA O CONSELHO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-representantes-para-o-conselho-municipal-de-cultura-e-da-outras-proviencias-correlatas/b5e9b55a-c7cf-4c76-98d3-4f87b8a2ff98</t>
+  </si>
+  <si>
+    <t>76-2026</t>
+  </si>
+  <si>
+    <t>d38acf1a-6ba2-4945-aca0-d49239df2890</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE REDUÇÃO DE CARGA HORÁRIA A SERVIDORA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-reducao-de-carga-horaria-a-servidora-publica-e-da-outras-providencias/d38acf1a-6ba2-4945-aca0-d49239df2890</t>
+  </si>
+  <si>
+    <t>f647dece-ace3-4d23-b580-eae84aaffc6b</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE REDUÇÃO DE CARGA HORÁRIA A SERVIDORA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-reducao-de-carga-horaria-a-servidora-publica-municipal-e-da-outras-proviencias/f647dece-ace3-4d23-b580-eae84aaffc6b</t>
+  </si>
+  <si>
+    <t>7b0737f0-2dfb-429b-a5ad-7acfd47463c8</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA PRÊMIO A SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidor-publico-e-da-outras-providencias/7b0737f0-2dfb-429b-a5ad-7acfd47463c8</t>
+  </si>
+  <si>
+    <t>6ac2599b-a055-443a-a08e-109c08e897fe</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidor-publico-e-da-outras-providencias/6ac2599b-a055-443a-a08e-109c08e897fe</t>
+  </si>
+  <si>
+    <t>1d84cfcb-c945-4aef-93ba-bdd46bbde6a9</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO AO SERVIDOR PÚBLICO  MUNICIPAL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-ao-servidor-publico-municipal-e-da-outras-providencias/1d84cfcb-c945-4aef-93ba-bdd46bbde6a9</t>
+  </si>
+  <si>
+    <t>f6d5ee4c-3fd9-46d1-b744-403345170449</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO A SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidor-publico-e-da-outras-providencias/f6d5ee4c-3fd9-46d1-b744-403345170449</t>
+  </si>
+  <si>
+    <t>176dd879-bc8b-44a4-b5bd-df5423cf39ee</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidor-publico-e-da-outras-providencias/176dd879-bc8b-44a4-b5bd-df5423cf39ee</t>
+  </si>
+  <si>
+    <t>f1b92290-50c9-4bed-b955-d0acdc37c430</t>
+  </si>
+  <si>
+    <t>RENOVAR A CESSÃO DO SERVIDOR PÚBLICO MUNICIPAL DIEGO DOS SANTOS À PREFEITURA MUNICIPAL DE AMPARO DO SÃO FRANCISCO/SE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/renovar-a-cessao-do-servidor-publico-municipal-diego-dos-santos-a-prefeitura-municipal-de-amparo-do-sao-francisco-se-e-da-outras-providencias/f1b92290-50c9-4bed-b955-d0acdc37c430</t>
+  </si>
+  <si>
+    <t>07/2026</t>
+  </si>
+  <si>
+    <t>86e9028c-d96d-41f0-8a37-b667425b4699</t>
+  </si>
+  <si>
+    <t>CONCEDER A CESSÃO DA SERVIDORA PÚBLICA MUNICIPAL CARLA MURIELE ANDRADE SANTOS À PREFEITURA MUNICIPAL DE NOSSA SENHORA DA GLÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/conceder-a-cessao-da-servidora-publica-municipal-carla-muriele-andrade-santos-a-prefeitura-municipal-de-nossa-senhora-da-gloria-e-da-outras-providencias/86e9028c-d96d-41f0-8a37-b667425b4699</t>
+  </si>
+  <si>
+    <t>fd481d98-b701-4ce0-82cd-a0f40097a668</t>
+  </si>
+  <si>
+    <t>RENOVA CESSÃO DO SERVIDOR PÚBLICO MUNICIPAL WELLINGTON GOMES LIMA FILHO À SECRETARIA DE ESTADO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/renova-cessao-do-servidor-publico-municipal-wellington-gomes-lima-filho-a-secretaria-de-estado-da-saude-e-da-outras-providencias/fd481d98-b701-4ce0-82cd-a0f40097a668</t>
+  </si>
+  <si>
+    <t>1e2c9e4f-f4fa-4e7c-872a-3642abb44e19</t>
+  </si>
+  <si>
+    <t>CONCEDER A CESSÃO DA SERVIDORA PÚBLICA MUNICIPAL AGNA TATIANE DOS SANTOS CAMPOS À PREFEITURA MUNICIPAL DE FEIRA NOVA/SE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/conceder-a-cessao-da-servidora-publica-municipal-agna-tatiane-dos-santos-campos-a-prefeitura-municipal-de-feira-nova-se-e-da-outras-providencias/1e2c9e4f-f4fa-4e7c-872a-3642abb44e19</t>
+  </si>
+  <si>
+    <t>4b1700ac-d0ad-48a4-ace0-c2937d3121db</t>
+  </si>
+  <si>
+    <t>RENOVAR A CESSÃO DO SERVIDOR PÚBLICO MUNICIPAL ALCIBERTO VALENÇA COUTINHO À PREFEITURA MUNICIPAL DE AQUIDABÃ/SE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/renovar-a-cessao-do-servidor-publico-municipal-alciberto-valenca-coutinho-a-prefeitura-municipal-de-aquidaba-se-e-da-outras-providencias/4b1700ac-d0ad-48a4-ace0-c2937d3121db</t>
+  </si>
+  <si>
+    <t>b9642ac0-1b88-4a32-8c76-6138632c3576</t>
+  </si>
+  <si>
+    <t>CONCEDER A CESSÃO DA SERVIDORA PÚBLICA MUNICIPAL FLÁVIA CRISTINA DOS SANTOS CAMPOS À PREFEITURA MUNICIPAL DE SÃO FRANCISCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/conceder-a-cessao-da-servidora-publica-municipal-flavia-cristina-dos-santos-campos-a-prefeitura-municipal-de-sao-francisco-e-da-outras-providencias/b9642ac0-1b88-4a32-8c76-6138632c3576</t>
+  </si>
+  <si>
+    <t>b7f38c47-55a0-46eb-b313-a366ae66d672</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> RENOVA CESSÃO DO SERVIDOR PÚBLICO MUNICIPAL DEYVID SANTOS CRUZ À PREFEITURA MUNICIPAL DE SANTANA DO SÃO FRANCISCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/renova-cessao-do-servidor-publico-municipal-deyvid-santos-cruz-a-prefeitura-municipal-de-santana-do-sao-francisco-e-da-outras-providencias/b7f38c47-55a0-46eb-b313-a366ae66d672</t>
+  </si>
+  <si>
+    <t>01-2026</t>
+  </si>
+  <si>
+    <t>6d866ff2-9385-4bdf-aba8-4fc16b164592</t>
+  </si>
+  <si>
+    <t>DECLARA LUTO OFICIAL NO MUNICÍPIO DE GRACCHO CARDOSO PELO FALECIMENTO DE SERVIDORA PÚBLICA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/declara-luto-oficial-no-municipio-de-graccho-cardoso-pelo-falecimento-de-servidora-publica-municipal/6d866ff2-9385-4bdf-aba8-4fc16b164592</t>
+  </si>
+  <si>
+    <t>75-2026</t>
+  </si>
+  <si>
+    <t>d0ef3f87-0eeb-4394-a978-2e3297b466a6</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE EXONERAÇÃO DE SERVIDOR MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/d0ef3f87-0eeb-4394-a978-2e3297b466a6</t>
+  </si>
+  <si>
+    <t>74-2026</t>
+  </si>
+  <si>
+    <t>125d25ef-e66c-41c6-94cc-af0791d85dec</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/125d25ef-e66c-41c6-94cc-af0791d85dec</t>
+  </si>
+  <si>
+    <t>73-2026</t>
+  </si>
+  <si>
+    <t>dae473a8-2f49-441d-bacf-27f3766e9805</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/dae473a8-2f49-441d-bacf-27f3766e9805</t>
+  </si>
+  <si>
+    <t>72-2026</t>
+  </si>
+  <si>
+    <t>51d7b58c-b544-47db-acdd-4c0a94db78e9</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/51d7b58c-b544-47db-acdd-4c0a94db78e9</t>
+  </si>
+  <si>
+    <t>71-2026</t>
+  </si>
+  <si>
+    <t>c501d30c-bf00-4e0a-8eb9-29f947340938</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/c501d30c-bf00-4e0a-8eb9-29f947340938</t>
+  </si>
+  <si>
+    <t>70-2026</t>
+  </si>
+  <si>
+    <t>42be3903-29ab-452e-a67c-7be7dc7d32f9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE DIVISÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) BERNADO DOS SANTOS SOBRINHO.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-divisao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-bernado-dos-santos-sobrinho/42be3903-29ab-452e-a67c-7be7dc7d32f9</t>
+  </si>
+  <si>
+    <t>59-2026</t>
+  </si>
+  <si>
+    <t>d0567067-0fdc-4941-bbc8-afbd28ed9fcd</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/d0567067-0fdc-4941-bbc8-afbd28ed9fcd</t>
+  </si>
+  <si>
+    <t>68-2026</t>
+  </si>
+  <si>
+    <t>27442e8f-ce9c-42ec-99ff-f46798b5977d</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSOR DE GABINETE CCE-05, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) ELIAS VIEIRA DOS SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessor-de-gabinete-cce-05-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-elias-vieira-dos-santos/27442e8f-ce9c-42ec-99ff-f46798b5977d</t>
+  </si>
+  <si>
+    <t>67-2026</t>
+  </si>
+  <si>
+    <t>29849359-91f9-4ed2-b479-5fce258dea06</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/29849359-91f9-4ed2-b479-5fce258dea06</t>
+  </si>
+  <si>
+    <t>66-2026</t>
+  </si>
+  <si>
+    <t>4384236d-20bd-4870-a0a8-95fec0c35af4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSOR DE GABINETE CCE-05, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) JOSÉ AILTON SILVA JUNIOR.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessor-de-gabinete-cce-05-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-jose-ailton-silva-junior/4384236d-20bd-4870-a0a8-95fec0c35af4</t>
+  </si>
+  <si>
+    <t>65-2026</t>
+  </si>
+  <si>
+    <t>18a68107-3f08-4128-bb86-cf61f7a3bfcb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE DIVISÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) INÊS VITÓRIA ANDRADE.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-divisao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-ines-vitoria-andrade/18a68107-3f08-4128-bb86-cf61f7a3bfcb</t>
+  </si>
+  <si>
+    <t>64-2026</t>
+  </si>
+  <si>
+    <t>20277ede-26a6-452f-88e9-2774e55c6888</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/20277ede-26a6-452f-88e9-2774e55c6888</t>
+  </si>
+  <si>
+    <t>63-2026</t>
+  </si>
+  <si>
+    <t>a875c444-594c-40d4-bec2-f881d6a51f25</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO REMOVE À SERVIDORA PÚBLICA MARIA DA CONCEIÇÃO SANTOS SÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-maria-da-conceicao-santos-sa-e-da-outras-providencias/a875c444-594c-40d4-bec2-f881d6a51f25</t>
+  </si>
+  <si>
+    <t>f3e4a0b1-f1f3-4645-9ba6-b88277fd009a</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO REMOVE À SERVIDORA PÚBLICA MIRLEY TAYANE FERREIRA DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-mirley-tayane-ferreira-dos-santos-e-da-outras-providencias/f3e4a0b1-f1f3-4645-9ba6-b88277fd009a</t>
+  </si>
+  <si>
+    <t>846900f6-7c49-4b01-a228-b39752317229</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL MARIA JOSÉ DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-maria-jose-de-santana-e-da-outras-providencias/846900f6-7c49-4b01-a228-b39752317229</t>
+  </si>
+  <si>
+    <t>63234c4f-8401-4a68-82c0-118d4e6e3a59</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO TRANSFERE SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/63234c4f-8401-4a68-82c0-118d4e6e3a59</t>
+  </si>
+  <si>
+    <t>f4ac5889-75f0-4383-9d66-215256558258</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/f4ac5889-75f0-4383-9d66-215256558258</t>
+  </si>
+  <si>
+    <t>b6f52f78-1f57-4438-aa1f-de8f0717089e</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/b6f52f78-1f57-4438-aa1f-de8f0717089e</t>
+  </si>
+  <si>
+    <t>038fa306-66bd-4531-8622-436b13afcee2</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL MARIA JOSÉ DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-maria-jose-dos-santos-e-da-outras-providencias/038fa306-66bd-4531-8622-436b13afcee2</t>
+  </si>
+  <si>
+    <t>712c8e37-2e49-463a-87e3-dec00b064d49</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL DENILZA ANDRADE TOBIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-denilza-andrade-tobias-e-da-outras-providencias/712c8e37-2e49-463a-87e3-dec00b064d49</t>
+  </si>
+  <si>
+    <t>041059d9-0aef-44ab-a420-080b22d2207a</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL MARIA JOSÉ DE LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-maria-jose-de-lima-e-da-outras-providencias/041059d9-0aef-44ab-a420-080b22d2207a</t>
+  </si>
+  <si>
+    <t>8ae2b916-a679-41ef-a39d-b0c63695715d</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL CLEZIMARY DO NASCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-clezimary-do-nascimento-e-da-outras-providencias/8ae2b916-a679-41ef-a39d-b0c63695715d</t>
+  </si>
+  <si>
+    <t>ffcd3efc-2ef9-473e-b252-cc47aba6f16e</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO NOMEIA COORDENADOR PEDAGÓGICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-nomeia-coordenador-pedagogico-e-da-outras-providencias/ffcd3efc-2ef9-473e-b252-cc47aba6f16e</t>
+  </si>
+  <si>
+    <t>e62d32f6-272c-477f-836e-c8be76245508</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-nomeia-coordenador-pedagogico-e-da-outras-providencias/e62d32f6-272c-477f-836e-c8be76245508</t>
+  </si>
+  <si>
+    <t>297d098b-2056-49f8-9485-59506a79bc79</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-nomeia-coordenador-pedagogico-e-da-outras-providencias/297d098b-2056-49f8-9485-59506a79bc79</t>
+  </si>
+  <si>
+    <t>de959295-0e73-4c8d-8ac3-b2ea13d33dfd</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO REMOVE À SERVIDORA PÚBLICA SHEILA DUARTE MELO FEITOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-sheila-duarte-melo-feitosa-e-da-outras-providencias/de959295-0e73-4c8d-8ac3-b2ea13d33dfd</t>
+  </si>
+  <si>
+    <t>95ed2815-bf48-4759-acac-b315bf0f7592</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO REMOVE À SERVIDORA PÚBLICA SANDRA MARIA SOARES DE AGUIAR SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-sandra-maria-soares-de-aguiar-santos-e-da-outras-providencias/95ed2815-bf48-4759-acac-b315bf0f7592</t>
+  </si>
+  <si>
+    <t>8ff0407b-02d6-44fd-bdef-2d2238551be5</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO REMOVE À SERVIDORA PÚBLICA ROSINEIDE AZEVEDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-rosineide-azevedo-e-da-outras-providencias/8ff0407b-02d6-44fd-bdef-2d2238551be5</t>
+  </si>
+  <si>
+    <t>09a4504d-4a76-4dc4-9834-d0722178255e</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO REMOVE À SERVIDORA PÚBLICA MARIA JANEIDE ARAGÃO SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-maria-janeide-aragao-santos-e-da-outras-providencias/09a4504d-4a76-4dc4-9834-d0722178255e</t>
+  </si>
+  <si>
+    <t>02/2026</t>
+  </si>
+  <si>
+    <t>c9d9e82d-037d-4b0a-8910-459a3e8f95b6</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO REMOVE À SERVIDORA PÚBLICA MARIA SENHORA DE OLIVEIRA ARAGÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-maria-senhora-de-oliveira-aragao-e-da-outras-providencias/c9d9e82d-037d-4b0a-8910-459a3e8f95b6</t>
+  </si>
+  <si>
+    <t>9cc751f8-bf94-45af-a285-1f4721818766</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE REDUÇÃO DE CARGA HORÁRIA AO SERVIDOR PÚBLICO MUNICIPAL VALDIONE EVANGELISTA ALVES SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-reducao-de-carga-horaria-ao-servidor-publico-municipal-valdione-evangelista-alves-santos-e-da-outras-providencias/9cc751f8-bf94-45af-a285-1f4721818766</t>
+  </si>
+  <si>
+    <t>084ab182-dd57-49d6-9aa6-89f7d5711abb</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA PARA TRATAR DE INTERESSES PARTICULARES A SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-para-tratar-de-interesses-particulares-a-servidor-publico-e-da-outras-providencias/084ab182-dd57-49d6-9aa6-89f7d5711abb</t>
+  </si>
+  <si>
+    <t>d0da05e2-40c2-4689-927d-dad32bbb7bac</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA MATERNIDADE DE SERVIDORA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-maternidade-de-servidora-publica-e-da-outras-providencias/d0da05e2-40c2-4689-927d-dad32bbb7bac</t>
+  </si>
+  <si>
+    <t>fbc487c5-a36b-426a-9dbc-08d9c9c93716</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-para-tratar-de-interesses-particulares-a-servidor-publico-e-da-outras-providencias/fbc487c5-a36b-426a-9dbc-08d9c9c93716</t>
+  </si>
+  <si>
+    <t>9a60e2cf-9bc1-4ac1-8ab1-7c86047667cb</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-para-tratar-de-interesses-particulares-a-servidor-publico-e-da-outras-providencias/9a60e2cf-9bc1-4ac1-8ab1-7c86047667cb</t>
+  </si>
+  <si>
+    <t>ffbc04b8-341a-4426-b7d4-6b26ec2d9432</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-maternidade-de-servidora-publica-e-da-outras-providencias/ffbc04b8-341a-4426-b7d4-6b26ec2d9432</t>
+  </si>
+  <si>
+    <t>c06ab80a-6138-471a-8e8f-74f71e7a14a9</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE PROGRESSÃO FUNCIONAL DO SERVIDOR VALTER DE ARAGÃO E DÁ OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-progressao-funcional-do-servidor-valter-de-aragao-e-da-outras-proviencias/c06ab80a-6138-471a-8e8f-74f71e7a14a9</t>
+  </si>
+  <si>
+    <t>d84d5b01-1dc7-4a7f-904b-fcd16defd471</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE PROGRESSÃO FUNCIONAL DA SERVIDORA SORAIA PADILHA FERREIRA E DÁ OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-progressao-funcional-da-servidora-soraia-padilha-ferreira-e-da-outras-proviencias/d84d5b01-1dc7-4a7f-904b-fcd16defd471</t>
+  </si>
+  <si>
+    <t>c54fa689-84e5-41fd-a2b7-63c922c629f8</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE PROGRESSÃO FUNCIONAL DA SERVIDORA MARIA CLEUMIA DÓRIA NUNES E DÁ OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-progressao-funcional-da-servidora-maria-cleumia-doria-nunes-e-da-outras-proviencias/c54fa689-84e5-41fd-a2b7-63c922c629f8</t>
+  </si>
+  <si>
+    <t>5aa8d35b-addb-482f-af94-ad261c142dc5</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE PROGRESSÃO FUNCIONAL DA SERVIDORA JEANE CHEILA DOS SANTOS E DÁ OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-progressao-funcional-da-servidora-jeane-cheila-dos-santos-e-da-outras-proviencias/5aa8d35b-addb-482f-af94-ad261c142dc5</t>
+  </si>
+  <si>
+    <t>98cbe9a3-2350-49d9-9ab9-4e6145ada58f</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> A SECRETARIA MUNICIPAL DE ADIMINISTRAÇÃO CONCEDE LICENÇA PRÊMIO DE SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-adiministracao-concede-licenca-premio-de-servidor-publico-municipal-e-da-outras-providencias/98cbe9a3-2350-49d9-9ab9-4e6145ada58f</t>
+  </si>
+  <si>
+    <t>f471fb85-eff0-4fe1-9ac1-43ad6947f954</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-adiministracao-concede-licenca-premio-de-servidor-publico-municipal-e-da-outras-providencias/f471fb85-eff0-4fe1-9ac1-43ad6947f954</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01-2026 </t>
+  </si>
+  <si>
+    <t>01dffc1e-55ad-4a9e-84f4-236c64ee8580</t>
+  </si>
+  <si>
+    <t>ERRATA AO DECRETO Nº 17/2025 : DISPOE SOBRE NOMEAÇÃO DE SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/errata-ao-decreto-no-17-2025-dispoe-sobre-nomeacao-de-secretario-municipal-do-municipio-de-graccho-cardoso-se/01dffc1e-55ad-4a9e-84f4-236c64ee8580</t>
+  </si>
+  <si>
+    <t>17-2025</t>
+  </si>
+  <si>
+    <t>7035c4c6-3010-44fd-bc50-432070c76f54</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ERRATA AO DECRETO Nº 15/2025: DISPOE SOBRE NOMEAÇÃO DE SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/errata-ao-decreto-no-15-2025-dispoe-sobre-nomeacao-de-secretario-municipal-do-municipio-de-graccho-cardoso-se/7035c4c6-3010-44fd-bc50-432070c76f54</t>
+  </si>
+  <si>
+    <t>15-2025</t>
+  </si>
+  <si>
+    <t>c54819d9-cf0a-4467-9bea-446cb3c089f9</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ERRATA AO DECRETO Nº14/2025: DISPOE SOBRE NOMEAÇÃO DE SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/errata-ao-decreto-no14-2025-dispoe-sobre-nomeacao-de-secretario-municipal-do-municipio-de-graccho-cardoso-se/c54819d9-cf0a-4467-9bea-446cb3c089f9</t>
+  </si>
+  <si>
+    <t>14-2025</t>
+  </si>
+  <si>
+    <t>65d9f008-5698-4e5d-bc0b-90d2d5c30348</t>
+  </si>
+  <si>
+    <t>ERRATA AO DECRETO Nº 11/2025: DISPOE SOBRE NOMEAÇÃO DE SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/errata-ao-decreto-no-11-2025-dispoe-sobre-nomeacao-de-secretario-municipal-do-municipio-de-graccho-cardoso-se/65d9f008-5698-4e5d-bc0b-90d2d5c30348</t>
+  </si>
+  <si>
+    <t>11-2025</t>
+  </si>
+  <si>
+    <t>294175c0-7384-4d24-973c-7fae1681fd79</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ERRATA AO DECRETO Nº 07/2025: DISPOE SOBRE NOMEAÇÃO DE SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/errata-ao-decreto-no-07-2025-dispoe-sobre-nomeacao-de-secretario-municipal-do-municipio-de-graccho-cardoso-se/294175c0-7384-4d24-973c-7fae1681fd79</t>
+  </si>
+  <si>
+    <t>07-2025</t>
+  </si>
+  <si>
+    <t>4c13c3cf-fdf2-44d3-a5bf-22665340b5a6</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ERRATA AO DECRETO Nº 06/2025: DISPOE SOBRE NOMEAÇÃO DE SECRETÁRIO MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/errata-ao-decreto-no-06-2025-dispoe-sobre-nomeacao-de-secretario-municipal-do-municipio-de-graccho-cardoso-se/4c13c3cf-fdf2-44d3-a5bf-22665340b5a6</t>
+  </si>
+  <si>
+    <t>06-2025</t>
+  </si>
+  <si>
+    <t>d9592479-3f8b-4b69-a02b-0f864440d3e6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSOR DE GABINETE CCE-05, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) CLÉCIA RAIMUNDA DOS SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessor-de-gabinete-cce-05-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-clecia-raimunda-dos-santos/d9592479-3f8b-4b69-a02b-0f864440d3e6</t>
+  </si>
+  <si>
+    <t>062-2026</t>
+  </si>
+  <si>
+    <t>740f5719-0651-4bf4-9756-6703dbf0d98b</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessor-especial-i-cce-03-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-victor-mateus-santos-brito/740f5719-0651-4bf4-9756-6703dbf0d98b</t>
+  </si>
+  <si>
+    <t>061-2026</t>
+  </si>
+  <si>
+    <t>efd02fae-175d-4ea2-8530-9e0284fab4cd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSOR DE GABINETE CCE-05, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) ELOANY FELIX SANTANA.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessor-de-gabinete-cce-05-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-eloany-felix-santana/efd02fae-175d-4ea2-8530-9e0284fab4cd</t>
+  </si>
+  <si>
+    <t>060-2026</t>
+  </si>
+  <si>
+    <t>442a67eb-e8ad-47c7-9292-f0e00c724ec5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIO EXECUTIVO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) ANTÔNIO LISBOA DE ANDRADE NETO.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretario-executivo-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-antonio-lisboa-de-andrade-neto/442a67eb-e8ad-47c7-9292-f0e00c724ec5</t>
+  </si>
+  <si>
+    <t>059-2026</t>
+  </si>
+  <si>
+    <t>8b73fed2-69b5-4445-a516-16cdba84e7e5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-04, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) MATEUS HENRIQUE REZENDE SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-04-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-mateus-henrique-rezende-santos/8b73fed2-69b5-4445-a516-16cdba84e7e5</t>
+  </si>
+  <si>
+    <t>058/2026</t>
+  </si>
+  <si>
+    <t>96258c22-8ab2-4c5d-abbe-03ae505fa9f8</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/96258c22-8ab2-4c5d-abbe-03ae505fa9f8</t>
+  </si>
+  <si>
+    <t>057-2026</t>
+  </si>
+  <si>
+    <t>b685544f-5ff4-411f-8315-7d12406d133a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) JOSÉ ALVES DA ROCHA.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-jose-alves-da-rocha/b685544f-5ff4-411f-8315-7d12406d133a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">056-2026 </t>
+  </si>
+  <si>
     <t>275f21fb-2606-47b2-af3f-bca79efdaded</t>
   </si>
   <si>
-    <t>Lei</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DOS VENCIMENTOS BÁSICOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL QUE RECEBEM ABAIXO DO SALÁRIO MÍNIMO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-atualizacao-dos-vencimentos-basicos-dos-servidores-do-poder-legislativo-municipal-que-recebem-abaixo-do-salario-minimo-nacional-e-da-outras-providencias/275f21fb-2606-47b2-af3f-bca79efdaded</t>
   </si>
   <si>
     <t>367/2026</t>
   </si>
   <si>
-    <t>N</t>
-[...1 lines deleted...]
-  <si>
     <t>7eb210ea-b881-4293-a8f7-5350e90a4990</t>
   </si>
   <si>
-    <t>Decreto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) JOSÉ EWERTON DOS SANTOS LIMA.  </t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-jose-ewerton-dos-santos-lima/7eb210ea-b881-4293-a8f7-5350e90a4990</t>
   </si>
   <si>
-    <t>55/2026</t>
+    <t>055/2026</t>
   </si>
   <si>
     <t>1b58f716-085e-4762-94d1-092a7a3f8262</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) MARIA CLARA DOS SANTOS MORAES.    </t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-maria-clara-dos-santos-moraes/1b58f716-085e-4762-94d1-092a7a3f8262</t>
   </si>
   <si>
-    <t>54/2026</t>
+    <t>054/2026</t>
   </si>
   <si>
     <t>2a70ec4e-30f0-48f3-b21c-f17d41be6139</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) TAMARA CRISTINA VELOZO SANTOS.    </t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-tamara-cristina-velozo-santos/2a70ec4e-30f0-48f3-b21c-f17d41be6139</t>
   </si>
   <si>
-    <t>53/2026</t>
+    <t>053/2026</t>
   </si>
   <si>
     <t>7b0edb15-18cb-4d37-9034-bb05a11c029f</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO VENCIMENTO BASE DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE GRACCHO CARDOSO/SE AO PISO SALARIAL NACIONAL DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-atualizacao-do-vencimento-base-do-magisterio-publico-do-municipio-de-graccho-cardoso-se-ao-piso-salarial-nacional-do-magisterio-e-da-outras-providencias/7b0edb15-18cb-4d37-9034-bb05a11c029f</t>
   </si>
   <si>
     <t>366/2026</t>
   </si>
   <si>
     <t>95822fb2-b3f0-4dee-9f65-2850bb83e620</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE AOS VENCIMENTOS BÁSICOS PARA OS CARGOS EFETIVOS DE MOTORISTA, ELETRICISTA E OPERADOR DE MÁQUINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-reajuste-aos-vencimentos-basicos-para-os-cargos-efetivos-de-motorista-eletricista-e-operador-de-maquina-e-da-outras-providencias/95822fb2-b3f0-4dee-9f65-2850bb83e620</t>
   </si>
   <si>
     <t>365/2026</t>
   </si>
@@ -197,53 +1307,50 @@
   <si>
     <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) JOSÉ ROBSON DOS SANTOS.    </t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-jose-robson-dos-santos/f292479d-b930-48a0-8f49-6ce9ede7fce0</t>
   </si>
   <si>
     <t>050/2026</t>
   </si>
   <si>
     <t>d9a6afd3-6c23-43e7-81c2-ee72d66363be</t>
   </si>
   <si>
     <t xml:space="preserve"> NOMEIA PARA EXERCER O CARGO DE CHEFE DE DIVISÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) FERNANDO DOS SANTOS RODRIGUES.    </t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-divisao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-fernando-dos-santos-rodrigues/d9a6afd3-6c23-43e7-81c2-ee72d66363be</t>
   </si>
   <si>
     <t>048/2026</t>
   </si>
   <si>
     <t>8de4a0db-09cb-46da-84f7-0f7630e94a02</t>
   </si>
   <si>
-    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) JOÃO MANOEL FERREIRA DOS SANTOS.    </t>
-[...1 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-joao-manoel-ferreira-dos-santos/8de4a0db-09cb-46da-84f7-0f7630e94a02</t>
   </si>
   <si>
     <t>049/2026</t>
   </si>
   <si>
     <t>00ee08f1-794c-4496-89ce-300972696a5d</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) GARDÊNIA ALFREDO DOS SANTOS.    </t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-gardenia-alfredo-dos-santos/00ee08f1-794c-4496-89ce-300972696a5d</t>
   </si>
   <si>
     <t>047/2026</t>
   </si>
   <si>
     <t>5bee1692-6335-4fff-8821-7fe690d44928</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE DIRETOR DE DEPARTAMENTO FINANCEIRO CSS-01, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) ALVARO RAIKONEN SILVA ARAGÃO.    </t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-diretor-de-departamento-financeiro-css-01-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-alvaro-raikonen-silva-aragao/5bee1692-6335-4fff-8821-7fe690d44928</t>
@@ -867,53 +1974,50 @@
     <t>44049135-15de-4d70-97a9-b0f7de565792</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO À NOTA FISCAL DE SERVIÇO ELETRÔNICA DE PADRÃO NACIONAL</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/termo-de-adesao-a-nota-fiscal-de-servico-eletronica-de-padrao-nacional/44049135-15de-4d70-97a9-b0f7de565792</t>
   </si>
   <si>
     <t>001/2025/TERMO</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>fa4ed405-32fd-40c1-b54d-87faa7b8c3de</t>
   </si>
   <si>
     <t>TERMO DE EXTINÇÃO UNILATERAL DO CONTRATO Nº 85/2025 FME, QUE CELEBRA O FUNDO MUNICIPAL DE EDUACAÇÃO.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/termo-de-extincao-unilateral-do-contrato-no-85-2025-fme-que-celebra-o-fundo-municipal-de-eduacacao/fa4ed405-32fd-40c1-b54d-87faa7b8c3de</t>
   </si>
   <si>
     <t>9a1a8c31-c5b6-4f9c-83f7-524cb67c2548</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portaria</t>
   </si>
   <si>
     <t>Fica instaurada a Sindicância no O2/2O25 para processar e apurar eventual incompatibilidade de cumulação de cargos e ausências injustificadas ao serviço público pela serv. JAQUELINE SANTOS AZEVEDO.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/fica-instaurada-a-sindicancia-no-o2-2o25-para-processar-e-apurar-eventual-incompatibilidade-de-cumulacao-de-cargos-e-ausencias-injustificadas-ao-servico-publico-pela-serv-jaqueline-santos-azevedo/9a1a8c31-c5b6-4f9c-83f7-524cb67c2548</t>
   </si>
   <si>
     <t>053/2025</t>
   </si>
   <si>
     <t>a3bbf461-114e-4dd9-a854-50207646399c</t>
   </si>
   <si>
     <t>Fica instaurada a Sindicância no O1/2O25 para processar e apurar eventual incompatibilidade de cumulação de cargos e ausências injustificadas ao serviço público pela servidora MANOELA FERREIRA SANTOS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/fica-instaurada-a-sindicancia-no-o1-2o25-para-processar-e-apurar-eventual-incompatibilidade-de-cumulacao-de-cargos-e-ausencias-injustificadas-ao-servico-publico-pela-servidora-manoela-ferreira-santos/a3bbf461-114e-4dd9-a854-50207646399c</t>
   </si>
   <si>
     <t>052/2025</t>
   </si>
   <si>
     <t>53e71fac-55ea-4c45-ba04-25de26c8c1a1</t>
   </si>
@@ -7304,51 +8408,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P603"/>
+  <dimension ref="A1:P716"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -7378,13700 +8482,15960 @@
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>21</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>24</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
+        <v>81</v>
       </c>
       <c r="E23" t="s">
-        <v>103</v>
+        <v>82</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="E24" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" t="s">
         <v>20</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="E25" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" t="s">
         <v>20</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="E26" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="E27" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="B28" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>24</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="E28" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="E29" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="D30" t="s">
-        <v>130</v>
+        <v>107</v>
       </c>
       <c r="E30" t="s">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>110</v>
       </c>
       <c r="D31" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="E31" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C33" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="D33" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E33" t="s">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
-        <v>145</v>
+        <v>122</v>
       </c>
       <c r="D34" t="s">
-        <v>146</v>
+        <v>123</v>
       </c>
       <c r="E34" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="I34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>126</v>
       </c>
       <c r="D35" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="E35" t="s">
-        <v>151</v>
+        <v>128</v>
       </c>
       <c r="I35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
+        <v>131</v>
       </c>
       <c r="E36" t="s">
-        <v>155</v>
+        <v>132</v>
       </c>
       <c r="I36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>156</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C37" t="s">
-        <v>157</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="E37" t="s">
-        <v>159</v>
+        <v>136</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C38" t="s">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="D38" t="s">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="E38" t="s">
-        <v>163</v>
+        <v>140</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="B39" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C39" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="D39" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="E39" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
       <c r="B40" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C40" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="D40" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="E40" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="B41" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C41" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="D41" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="E41" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
       <c r="I41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C42" t="s">
-        <v>177</v>
+        <v>154</v>
       </c>
       <c r="D42" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
-        <v>179</v>
+        <v>156</v>
       </c>
       <c r="I42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="B43" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C43" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="D43" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="E43" t="s">
-        <v>183</v>
+        <v>160</v>
       </c>
       <c r="I43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="B44" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C44" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="D44" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="E44" t="s">
-        <v>187</v>
+        <v>164</v>
       </c>
       <c r="I44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>165</v>
       </c>
       <c r="B45" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C45" t="s">
-        <v>189</v>
+        <v>166</v>
       </c>
       <c r="D45" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="E45" t="s">
-        <v>191</v>
+        <v>46</v>
       </c>
       <c r="I45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
       <c r="B46" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C46" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="D46" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="E46" t="s">
-        <v>195</v>
+        <v>49</v>
       </c>
       <c r="I46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
       <c r="B47" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C47" t="s">
-        <v>197</v>
+        <v>172</v>
       </c>
       <c r="D47" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="E47" t="s">
-        <v>199</v>
+        <v>52</v>
       </c>
       <c r="I47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>174</v>
       </c>
       <c r="B48" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="C48" t="s">
-        <v>202</v>
+        <v>172</v>
       </c>
       <c r="D48" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="E48" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>55</v>
       </c>
       <c r="I48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>176</v>
       </c>
       <c r="B49" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C49" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="D49" t="s">
-        <v>208</v>
+        <v>178</v>
       </c>
       <c r="E49" t="s">
-        <v>204</v>
+        <v>38</v>
       </c>
       <c r="I49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="B50" t="s">
         <v>14</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="D50" t="s">
-        <v>211</v>
+        <v>181</v>
       </c>
       <c r="E50" t="s">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="I50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="B51" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C51" t="s">
-        <v>214</v>
+        <v>172</v>
       </c>
       <c r="D51" t="s">
-        <v>215</v>
+        <v>183</v>
       </c>
       <c r="E51" t="s">
-        <v>216</v>
+        <v>58</v>
       </c>
       <c r="I51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>217</v>
+        <v>184</v>
       </c>
       <c r="B52" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C52" t="s">
-        <v>218</v>
+        <v>185</v>
       </c>
       <c r="D52" t="s">
-        <v>219</v>
+        <v>186</v>
       </c>
       <c r="E52" t="s">
-        <v>220</v>
+        <v>187</v>
       </c>
       <c r="I52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>221</v>
+        <v>188</v>
       </c>
       <c r="B53" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C53" t="s">
-        <v>222</v>
+        <v>189</v>
       </c>
       <c r="D53" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
       <c r="E53" t="s">
-        <v>224</v>
+        <v>79</v>
       </c>
       <c r="I53" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>225</v>
+        <v>191</v>
       </c>
       <c r="B54" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C54" t="s">
-        <v>226</v>
+        <v>192</v>
       </c>
       <c r="D54" t="s">
-        <v>227</v>
+        <v>193</v>
       </c>
       <c r="E54" t="s">
-        <v>228</v>
+        <v>82</v>
       </c>
       <c r="I54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="B55" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C55" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="D55" t="s">
-        <v>231</v>
+        <v>196</v>
       </c>
       <c r="E55" t="s">
-        <v>232</v>
+        <v>85</v>
       </c>
       <c r="I55" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>233</v>
+        <v>197</v>
       </c>
       <c r="B56" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C56" t="s">
-        <v>234</v>
+        <v>198</v>
       </c>
       <c r="D56" t="s">
-        <v>235</v>
+        <v>199</v>
       </c>
       <c r="E56" t="s">
-        <v>236</v>
+        <v>88</v>
       </c>
       <c r="I56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>200</v>
       </c>
       <c r="B57" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C57" t="s">
-        <v>238</v>
+        <v>201</v>
       </c>
       <c r="D57" t="s">
-        <v>239</v>
+        <v>202</v>
       </c>
       <c r="E57" t="s">
-        <v>240</v>
+        <v>91</v>
       </c>
       <c r="I57" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>203</v>
       </c>
       <c r="B58" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C58" t="s">
-        <v>242</v>
+        <v>204</v>
       </c>
       <c r="D58" t="s">
-        <v>243</v>
+        <v>205</v>
       </c>
       <c r="E58" t="s">
-        <v>244</v>
+        <v>206</v>
       </c>
       <c r="I58" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>245</v>
+        <v>207</v>
       </c>
       <c r="B59" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C59" t="s">
-        <v>246</v>
+        <v>208</v>
       </c>
       <c r="D59" t="s">
-        <v>247</v>
+        <v>209</v>
       </c>
       <c r="E59" t="s">
-        <v>248</v>
+        <v>210</v>
       </c>
       <c r="I59" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>249</v>
+        <v>211</v>
       </c>
       <c r="B60" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C60" t="s">
-        <v>250</v>
+        <v>212</v>
       </c>
       <c r="D60" t="s">
-        <v>251</v>
+        <v>213</v>
       </c>
       <c r="E60" t="s">
-        <v>252</v>
+        <v>214</v>
       </c>
       <c r="I60" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>253</v>
+        <v>215</v>
       </c>
       <c r="B61" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C61" t="s">
-        <v>254</v>
+        <v>212</v>
       </c>
       <c r="D61" t="s">
-        <v>255</v>
+        <v>216</v>
       </c>
       <c r="E61" t="s">
-        <v>256</v>
+        <v>217</v>
       </c>
       <c r="I61" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>257</v>
+        <v>218</v>
       </c>
       <c r="B62" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C62" t="s">
-        <v>258</v>
+        <v>212</v>
       </c>
       <c r="D62" t="s">
-        <v>259</v>
+        <v>219</v>
       </c>
       <c r="E62" t="s">
-        <v>260</v>
+        <v>220</v>
       </c>
       <c r="I62" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>261</v>
+        <v>221</v>
       </c>
       <c r="B63" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C63" t="s">
-        <v>262</v>
+        <v>212</v>
       </c>
       <c r="D63" t="s">
-        <v>263</v>
+        <v>222</v>
       </c>
       <c r="E63" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="I63" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>264</v>
+        <v>224</v>
       </c>
       <c r="B64" t="s">
-        <v>201</v>
+        <v>93</v>
       </c>
       <c r="C64" t="s">
-        <v>265</v>
+        <v>212</v>
       </c>
       <c r="D64" t="s">
-        <v>266</v>
+        <v>225</v>
       </c>
       <c r="E64" t="s">
-        <v>267</v>
+        <v>226</v>
       </c>
       <c r="I64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>268</v>
+        <v>227</v>
       </c>
       <c r="B65" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C65" t="s">
-        <v>269</v>
+        <v>228</v>
       </c>
       <c r="D65" t="s">
-        <v>270</v>
+        <v>229</v>
       </c>
       <c r="E65" t="s">
-        <v>271</v>
+        <v>230</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>272</v>
+        <v>231</v>
       </c>
       <c r="B66" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C66" t="s">
-        <v>273</v>
+        <v>212</v>
       </c>
       <c r="D66" t="s">
-        <v>274</v>
+        <v>232</v>
       </c>
       <c r="E66" t="s">
-        <v>275</v>
+        <v>233</v>
       </c>
       <c r="I66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>276</v>
+        <v>234</v>
       </c>
       <c r="B67" t="s">
-        <v>201</v>
+        <v>93</v>
       </c>
       <c r="C67" t="s">
-        <v>277</v>
+        <v>235</v>
       </c>
       <c r="D67" t="s">
-        <v>278</v>
+        <v>236</v>
       </c>
       <c r="E67" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>237</v>
       </c>
       <c r="I67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>281</v>
+        <v>238</v>
       </c>
       <c r="B68" t="s">
-        <v>201</v>
+        <v>93</v>
       </c>
       <c r="C68" t="s">
-        <v>282</v>
+        <v>212</v>
       </c>
       <c r="D68" t="s">
-        <v>283</v>
+        <v>239</v>
       </c>
       <c r="E68" t="s">
-        <v>267</v>
+        <v>240</v>
       </c>
       <c r="I68" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>284</v>
+        <v>241</v>
       </c>
       <c r="B69" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C69" t="s">
-        <v>286</v>
+        <v>242</v>
       </c>
       <c r="D69" t="s">
-        <v>287</v>
+        <v>243</v>
       </c>
       <c r="E69" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="I69" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>289</v>
+        <v>245</v>
       </c>
       <c r="B70" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C70" t="s">
-        <v>290</v>
+        <v>246</v>
       </c>
       <c r="D70" t="s">
-        <v>291</v>
+        <v>247</v>
       </c>
       <c r="E70" t="s">
-        <v>292</v>
+        <v>248</v>
       </c>
       <c r="I70" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>293</v>
+        <v>249</v>
       </c>
       <c r="B71" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C71" t="s">
-        <v>294</v>
+        <v>212</v>
       </c>
       <c r="D71" t="s">
-        <v>295</v>
+        <v>250</v>
       </c>
       <c r="E71" t="s">
-        <v>296</v>
+        <v>251</v>
       </c>
       <c r="I71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>297</v>
+        <v>252</v>
       </c>
       <c r="B72" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="C72" t="s">
-        <v>298</v>
+        <v>253</v>
       </c>
       <c r="D72" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="E72" t="s">
-        <v>267</v>
+        <v>17</v>
       </c>
       <c r="I72" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>300</v>
+        <v>255</v>
       </c>
       <c r="B73" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="C73" t="s">
-        <v>301</v>
+        <v>256</v>
       </c>
       <c r="D73" t="s">
-        <v>302</v>
+        <v>257</v>
       </c>
       <c r="E73" t="s">
-        <v>267</v>
+        <v>46</v>
       </c>
       <c r="I73" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>303</v>
+        <v>258</v>
       </c>
       <c r="B74" t="s">
         <v>14</v>
       </c>
       <c r="C74" t="s">
-        <v>304</v>
+        <v>259</v>
       </c>
       <c r="D74" t="s">
-        <v>305</v>
+        <v>260</v>
       </c>
       <c r="E74" t="s">
-        <v>306</v>
+        <v>49</v>
       </c>
       <c r="I74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="B75" t="s">
         <v>14</v>
       </c>
       <c r="C75" t="s">
-        <v>308</v>
+        <v>262</v>
       </c>
       <c r="D75" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="E75" t="s">
-        <v>310</v>
+        <v>52</v>
       </c>
       <c r="I75" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>311</v>
+        <v>264</v>
       </c>
       <c r="B76" t="s">
         <v>14</v>
       </c>
       <c r="C76" t="s">
-        <v>312</v>
+        <v>262</v>
       </c>
       <c r="D76" t="s">
-        <v>313</v>
+        <v>265</v>
       </c>
       <c r="E76" t="s">
-        <v>314</v>
+        <v>55</v>
       </c>
       <c r="I76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>315</v>
+        <v>266</v>
       </c>
       <c r="B77" t="s">
         <v>14</v>
       </c>
       <c r="C77" t="s">
-        <v>316</v>
+        <v>262</v>
       </c>
       <c r="D77" t="s">
-        <v>317</v>
+        <v>267</v>
       </c>
       <c r="E77" t="s">
-        <v>318</v>
+        <v>58</v>
       </c>
       <c r="I77" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>319</v>
+        <v>268</v>
       </c>
       <c r="B78" t="s">
         <v>14</v>
       </c>
       <c r="C78" t="s">
-        <v>320</v>
+        <v>269</v>
       </c>
       <c r="D78" t="s">
-        <v>321</v>
+        <v>270</v>
       </c>
       <c r="E78" t="s">
-        <v>322</v>
+        <v>61</v>
       </c>
       <c r="I78" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>323</v>
+        <v>271</v>
       </c>
       <c r="B79" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C79" t="s">
-        <v>324</v>
+        <v>272</v>
       </c>
       <c r="D79" t="s">
-        <v>325</v>
+        <v>273</v>
       </c>
       <c r="E79" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="I79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>327</v>
+        <v>274</v>
       </c>
       <c r="B80" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C80" t="s">
-        <v>328</v>
+        <v>275</v>
       </c>
       <c r="D80" t="s">
-        <v>329</v>
+        <v>276</v>
       </c>
       <c r="E80" t="s">
-        <v>330</v>
+        <v>67</v>
       </c>
       <c r="I80" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>331</v>
+        <v>277</v>
       </c>
       <c r="B81" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C81" t="s">
-        <v>332</v>
+        <v>278</v>
       </c>
       <c r="D81" t="s">
-        <v>333</v>
+        <v>279</v>
       </c>
       <c r="E81" t="s">
-        <v>334</v>
+        <v>70</v>
       </c>
       <c r="I81" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>335</v>
+        <v>280</v>
       </c>
       <c r="B82" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C82" t="s">
-        <v>336</v>
+        <v>281</v>
       </c>
       <c r="D82" t="s">
-        <v>337</v>
+        <v>282</v>
       </c>
       <c r="E82" t="s">
-        <v>338</v>
+        <v>73</v>
       </c>
       <c r="I82" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>339</v>
+        <v>283</v>
       </c>
       <c r="B83" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C83" t="s">
-        <v>340</v>
+        <v>281</v>
       </c>
       <c r="D83" t="s">
-        <v>341</v>
+        <v>284</v>
       </c>
       <c r="E83" t="s">
-        <v>342</v>
+        <v>76</v>
       </c>
       <c r="I83" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>343</v>
+        <v>285</v>
       </c>
       <c r="B84" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>344</v>
+        <v>281</v>
       </c>
       <c r="D84" t="s">
-        <v>345</v>
+        <v>286</v>
       </c>
       <c r="E84" t="s">
-        <v>346</v>
+        <v>79</v>
       </c>
       <c r="I84" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>347</v>
+        <v>287</v>
       </c>
       <c r="B85" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>348</v>
+        <v>288</v>
       </c>
       <c r="D85" t="s">
-        <v>349</v>
+        <v>289</v>
       </c>
       <c r="E85" t="s">
-        <v>267</v>
+        <v>82</v>
       </c>
       <c r="I85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>290</v>
       </c>
       <c r="B86" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C86" t="s">
-        <v>351</v>
+        <v>291</v>
       </c>
       <c r="D86" t="s">
-        <v>352</v>
+        <v>292</v>
       </c>
       <c r="E86" t="s">
-        <v>353</v>
+        <v>85</v>
       </c>
       <c r="I86" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>354</v>
+        <v>293</v>
       </c>
       <c r="B87" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C87" t="s">
-        <v>355</v>
+        <v>294</v>
       </c>
       <c r="D87" t="s">
-        <v>356</v>
+        <v>295</v>
       </c>
       <c r="E87" t="s">
-        <v>357</v>
+        <v>88</v>
       </c>
       <c r="I87" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>358</v>
+        <v>296</v>
       </c>
       <c r="B88" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>359</v>
+        <v>297</v>
       </c>
       <c r="D88" t="s">
-        <v>360</v>
+        <v>298</v>
       </c>
       <c r="E88" t="s">
-        <v>361</v>
+        <v>299</v>
       </c>
       <c r="I88" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>362</v>
+        <v>300</v>
       </c>
       <c r="B89" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="C89" t="s">
-        <v>363</v>
+        <v>301</v>
       </c>
       <c r="D89" t="s">
-        <v>364</v>
+        <v>302</v>
       </c>
       <c r="E89" t="s">
-        <v>365</v>
+        <v>99</v>
       </c>
       <c r="I89" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>366</v>
+        <v>303</v>
       </c>
       <c r="B90" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C90" t="s">
-        <v>367</v>
+        <v>304</v>
       </c>
       <c r="D90" t="s">
-        <v>368</v>
+        <v>305</v>
       </c>
       <c r="E90" t="s">
-        <v>369</v>
+        <v>61</v>
       </c>
       <c r="I90" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>370</v>
+        <v>306</v>
       </c>
       <c r="B91" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C91" t="s">
-        <v>371</v>
+        <v>307</v>
       </c>
       <c r="D91" t="s">
-        <v>372</v>
+        <v>308</v>
       </c>
       <c r="E91" t="s">
-        <v>373</v>
+        <v>64</v>
       </c>
       <c r="I91" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>374</v>
+        <v>309</v>
       </c>
       <c r="B92" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C92" t="s">
-        <v>375</v>
+        <v>310</v>
       </c>
       <c r="D92" t="s">
-        <v>376</v>
+        <v>311</v>
       </c>
       <c r="E92" t="s">
-        <v>377</v>
+        <v>67</v>
       </c>
       <c r="I92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>378</v>
+        <v>312</v>
       </c>
       <c r="B93" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>380</v>
+        <v>307</v>
       </c>
       <c r="D93" t="s">
-        <v>381</v>
+        <v>313</v>
       </c>
       <c r="E93" t="s">
-        <v>382</v>
+        <v>70</v>
       </c>
       <c r="I93" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>383</v>
+        <v>314</v>
       </c>
       <c r="B94" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="C94" t="s">
-        <v>384</v>
+        <v>307</v>
       </c>
       <c r="D94" t="s">
-        <v>385</v>
+        <v>315</v>
       </c>
       <c r="E94" t="s">
-        <v>386</v>
+        <v>73</v>
       </c>
       <c r="I94" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>387</v>
+        <v>316</v>
       </c>
       <c r="B95" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C95" t="s">
-        <v>388</v>
+        <v>310</v>
       </c>
       <c r="D95" t="s">
-        <v>389</v>
+        <v>317</v>
       </c>
       <c r="E95" t="s">
-        <v>390</v>
+        <v>76</v>
       </c>
       <c r="I95" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>391</v>
+        <v>318</v>
       </c>
       <c r="B96" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C96" t="s">
-        <v>392</v>
+        <v>319</v>
       </c>
       <c r="D96" t="s">
-        <v>393</v>
+        <v>320</v>
       </c>
       <c r="E96" t="s">
-        <v>394</v>
+        <v>79</v>
       </c>
       <c r="I96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>395</v>
+        <v>321</v>
       </c>
       <c r="B97" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C97" t="s">
-        <v>396</v>
+        <v>322</v>
       </c>
       <c r="D97" t="s">
-        <v>397</v>
+        <v>323</v>
       </c>
       <c r="E97" t="s">
-        <v>398</v>
+        <v>82</v>
       </c>
       <c r="I97" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>399</v>
+        <v>324</v>
       </c>
       <c r="B98" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>400</v>
+        <v>325</v>
       </c>
       <c r="D98" t="s">
-        <v>401</v>
+        <v>326</v>
       </c>
       <c r="E98" t="s">
-        <v>402</v>
+        <v>85</v>
       </c>
       <c r="I98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>403</v>
+        <v>327</v>
       </c>
       <c r="B99" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C99" t="s">
-        <v>404</v>
+        <v>328</v>
       </c>
       <c r="D99" t="s">
-        <v>405</v>
+        <v>329</v>
       </c>
       <c r="E99" t="s">
-        <v>406</v>
+        <v>88</v>
       </c>
       <c r="I99" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>407</v>
+        <v>330</v>
       </c>
       <c r="B100" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C100" t="s">
-        <v>408</v>
+        <v>331</v>
       </c>
       <c r="D100" t="s">
-        <v>409</v>
+        <v>332</v>
       </c>
       <c r="E100" t="s">
-        <v>410</v>
+        <v>91</v>
       </c>
       <c r="I100" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>411</v>
+        <v>333</v>
       </c>
       <c r="B101" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C101" t="s">
-        <v>412</v>
+        <v>331</v>
       </c>
       <c r="D101" t="s">
-        <v>413</v>
+        <v>334</v>
       </c>
       <c r="E101" t="s">
-        <v>414</v>
+        <v>335</v>
       </c>
       <c r="I101" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>415</v>
+        <v>336</v>
       </c>
       <c r="B102" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C102" t="s">
-        <v>416</v>
+        <v>337</v>
       </c>
       <c r="D102" t="s">
-        <v>417</v>
+        <v>338</v>
       </c>
       <c r="E102" t="s">
-        <v>275</v>
+        <v>339</v>
       </c>
       <c r="I102" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>418</v>
+        <v>340</v>
       </c>
       <c r="B103" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C103" t="s">
-        <v>419</v>
+        <v>341</v>
       </c>
       <c r="D103" t="s">
-        <v>420</v>
+        <v>342</v>
       </c>
       <c r="E103" t="s">
-        <v>306</v>
+        <v>343</v>
       </c>
       <c r="I103" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>421</v>
+        <v>344</v>
       </c>
       <c r="B104" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C104" t="s">
-        <v>422</v>
+        <v>345</v>
       </c>
       <c r="D104" t="s">
-        <v>423</v>
+        <v>346</v>
       </c>
       <c r="E104" t="s">
-        <v>310</v>
+        <v>347</v>
       </c>
       <c r="I104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>424</v>
+        <v>348</v>
       </c>
       <c r="B105" t="s">
-        <v>201</v>
+        <v>93</v>
       </c>
       <c r="C105" t="s">
-        <v>425</v>
+        <v>349</v>
       </c>
       <c r="D105" t="s">
-        <v>426</v>
+        <v>350</v>
       </c>
       <c r="E105" t="s">
-        <v>267</v>
+        <v>351</v>
       </c>
       <c r="I105" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>427</v>
+        <v>352</v>
       </c>
       <c r="B106" t="s">
-        <v>201</v>
+        <v>93</v>
       </c>
       <c r="C106" t="s">
-        <v>428</v>
+        <v>353</v>
       </c>
       <c r="D106" t="s">
-        <v>429</v>
+        <v>354</v>
       </c>
       <c r="E106" t="s">
-        <v>430</v>
+        <v>355</v>
       </c>
       <c r="I106" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>431</v>
+        <v>356</v>
       </c>
       <c r="B107" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C107" t="s">
-        <v>432</v>
+        <v>357</v>
       </c>
       <c r="D107" t="s">
-        <v>433</v>
+        <v>358</v>
       </c>
       <c r="E107" t="s">
-        <v>434</v>
+        <v>359</v>
       </c>
       <c r="I107" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>435</v>
+        <v>360</v>
       </c>
       <c r="B108" t="s">
-        <v>201</v>
+        <v>93</v>
       </c>
       <c r="C108" t="s">
-        <v>436</v>
+        <v>361</v>
       </c>
       <c r="D108" t="s">
-        <v>437</v>
+        <v>362</v>
       </c>
       <c r="E108" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>363</v>
       </c>
       <c r="I108" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>439</v>
+        <v>364</v>
       </c>
       <c r="B109" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C109" t="s">
-        <v>440</v>
+        <v>146</v>
       </c>
       <c r="D109" t="s">
-        <v>441</v>
+        <v>365</v>
       </c>
       <c r="E109" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="I109" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>442</v>
+        <v>367</v>
       </c>
       <c r="B110" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C110" t="s">
-        <v>443</v>
+        <v>368</v>
       </c>
       <c r="D110" t="s">
-        <v>444</v>
+        <v>369</v>
       </c>
       <c r="E110" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
       <c r="I110" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>445</v>
+        <v>371</v>
       </c>
       <c r="B111" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C111" t="s">
-        <v>446</v>
+        <v>372</v>
       </c>
       <c r="D111" t="s">
-        <v>447</v>
+        <v>373</v>
       </c>
       <c r="E111" t="s">
-        <v>434</v>
+        <v>374</v>
       </c>
       <c r="I111" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>448</v>
+        <v>375</v>
       </c>
       <c r="B112" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C112" t="s">
-        <v>449</v>
+        <v>376</v>
       </c>
       <c r="D112" t="s">
-        <v>450</v>
+        <v>377</v>
       </c>
       <c r="E112" t="s">
-        <v>451</v>
+        <v>378</v>
       </c>
       <c r="I112" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>452</v>
+        <v>379</v>
       </c>
       <c r="B113" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C113" t="s">
-        <v>453</v>
+        <v>212</v>
       </c>
       <c r="D113" t="s">
-        <v>454</v>
+        <v>380</v>
       </c>
       <c r="E113" t="s">
-        <v>455</v>
+        <v>381</v>
       </c>
       <c r="I113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>456</v>
+        <v>382</v>
       </c>
       <c r="B114" t="s">
-        <v>201</v>
+        <v>93</v>
       </c>
       <c r="C114" t="s">
-        <v>457</v>
+        <v>383</v>
       </c>
       <c r="D114" t="s">
-        <v>458</v>
+        <v>384</v>
       </c>
       <c r="E114" t="s">
-        <v>459</v>
+        <v>385</v>
       </c>
       <c r="I114" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>460</v>
+        <v>386</v>
       </c>
       <c r="B115" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C115" t="s">
-        <v>461</v>
+        <v>387</v>
       </c>
       <c r="D115" t="s">
-        <v>462</v>
+        <v>388</v>
       </c>
       <c r="E115" t="s">
-        <v>463</v>
+        <v>389</v>
       </c>
       <c r="I115" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>464</v>
+        <v>390</v>
       </c>
       <c r="B116" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C116" t="s">
-        <v>465</v>
+        <v>391</v>
       </c>
       <c r="D116" t="s">
-        <v>466</v>
+        <v>392</v>
       </c>
       <c r="E116" t="s">
-        <v>451</v>
+        <v>393</v>
       </c>
       <c r="I116" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>467</v>
+        <v>394</v>
       </c>
       <c r="B117" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C117" t="s">
-        <v>468</v>
+        <v>395</v>
       </c>
       <c r="D117" t="s">
-        <v>469</v>
+        <v>396</v>
       </c>
       <c r="E117" t="s">
-        <v>463</v>
+        <v>397</v>
       </c>
       <c r="I117" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>470</v>
+        <v>398</v>
       </c>
       <c r="B118" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C118" t="s">
-        <v>471</v>
+        <v>399</v>
       </c>
       <c r="D118" t="s">
-        <v>472</v>
+        <v>400</v>
       </c>
       <c r="E118" t="s">
-        <v>455</v>
+        <v>401</v>
       </c>
       <c r="I118" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>473</v>
+        <v>402</v>
       </c>
       <c r="B119" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C119" t="s">
-        <v>474</v>
+        <v>403</v>
       </c>
       <c r="D119" t="s">
-        <v>475</v>
+        <v>404</v>
       </c>
       <c r="E119" t="s">
-        <v>476</v>
+        <v>405</v>
       </c>
       <c r="I119" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>477</v>
+        <v>406</v>
       </c>
       <c r="B120" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C120" t="s">
-        <v>478</v>
+        <v>407</v>
       </c>
       <c r="D120" t="s">
-        <v>479</v>
+        <v>408</v>
       </c>
       <c r="E120" t="s">
-        <v>480</v>
+        <v>409</v>
       </c>
       <c r="I120" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>481</v>
+        <v>410</v>
       </c>
       <c r="B121" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C121" t="s">
-        <v>482</v>
+        <v>411</v>
       </c>
       <c r="D121" t="s">
-        <v>483</v>
+        <v>412</v>
       </c>
       <c r="E121" t="s">
-        <v>484</v>
+        <v>413</v>
       </c>
       <c r="I121" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>485</v>
+        <v>414</v>
       </c>
       <c r="B122" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C122" t="s">
-        <v>486</v>
+        <v>415</v>
       </c>
       <c r="D122" t="s">
-        <v>487</v>
+        <v>416</v>
       </c>
       <c r="E122" t="s">
-        <v>488</v>
+        <v>417</v>
       </c>
       <c r="I122" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>489</v>
+        <v>418</v>
       </c>
       <c r="B123" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C123" t="s">
-        <v>490</v>
+        <v>419</v>
       </c>
       <c r="D123" t="s">
-        <v>491</v>
+        <v>420</v>
       </c>
       <c r="E123" t="s">
-        <v>492</v>
+        <v>421</v>
       </c>
       <c r="I123" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>493</v>
+        <v>422</v>
       </c>
       <c r="B124" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C124" t="s">
-        <v>494</v>
+        <v>423</v>
       </c>
       <c r="D124" t="s">
-        <v>495</v>
+        <v>424</v>
       </c>
       <c r="E124" t="s">
-        <v>496</v>
+        <v>425</v>
       </c>
       <c r="I124" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>497</v>
+        <v>426</v>
       </c>
       <c r="B125" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C125" t="s">
-        <v>498</v>
+        <v>427</v>
       </c>
       <c r="D125" t="s">
-        <v>499</v>
+        <v>428</v>
       </c>
       <c r="E125" t="s">
-        <v>500</v>
+        <v>429</v>
       </c>
       <c r="I125" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>501</v>
+        <v>430</v>
       </c>
       <c r="B126" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C126" t="s">
-        <v>502</v>
+        <v>142</v>
       </c>
       <c r="D126" t="s">
-        <v>503</v>
+        <v>431</v>
       </c>
       <c r="E126" t="s">
-        <v>504</v>
+        <v>432</v>
       </c>
       <c r="I126" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>505</v>
+        <v>433</v>
       </c>
       <c r="B127" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C127" t="s">
-        <v>506</v>
+        <v>434</v>
       </c>
       <c r="D127" t="s">
-        <v>507</v>
+        <v>435</v>
       </c>
       <c r="E127" t="s">
-        <v>508</v>
+        <v>436</v>
       </c>
       <c r="I127" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>509</v>
+        <v>437</v>
       </c>
       <c r="B128" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C128" t="s">
-        <v>510</v>
+        <v>438</v>
       </c>
       <c r="D128" t="s">
-        <v>511</v>
+        <v>439</v>
       </c>
       <c r="E128" t="s">
-        <v>512</v>
+        <v>440</v>
       </c>
       <c r="I128" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>513</v>
+        <v>441</v>
       </c>
       <c r="B129" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C129" t="s">
-        <v>514</v>
+        <v>442</v>
       </c>
       <c r="D129" t="s">
-        <v>515</v>
+        <v>443</v>
       </c>
       <c r="E129" t="s">
-        <v>516</v>
+        <v>444</v>
       </c>
       <c r="I129" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>517</v>
+        <v>445</v>
       </c>
       <c r="B130" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C130" t="s">
-        <v>518</v>
+        <v>446</v>
       </c>
       <c r="D130" t="s">
-        <v>519</v>
+        <v>447</v>
       </c>
       <c r="E130" t="s">
-        <v>520</v>
+        <v>448</v>
       </c>
       <c r="I130" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>521</v>
+        <v>449</v>
       </c>
       <c r="B131" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C131" t="s">
-        <v>522</v>
+        <v>450</v>
       </c>
       <c r="D131" t="s">
-        <v>523</v>
+        <v>451</v>
       </c>
       <c r="E131" t="s">
-        <v>524</v>
+        <v>452</v>
       </c>
       <c r="I131" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>525</v>
+        <v>453</v>
       </c>
       <c r="B132" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C132" t="s">
-        <v>526</v>
+        <v>454</v>
       </c>
       <c r="D132" t="s">
-        <v>527</v>
+        <v>455</v>
       </c>
       <c r="E132" t="s">
-        <v>528</v>
+        <v>456</v>
       </c>
       <c r="I132" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>529</v>
+        <v>457</v>
       </c>
       <c r="B133" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C133" t="s">
-        <v>530</v>
+        <v>458</v>
       </c>
       <c r="D133" t="s">
-        <v>531</v>
+        <v>459</v>
       </c>
       <c r="E133" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="I133" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>532</v>
+        <v>461</v>
       </c>
       <c r="B134" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C134" t="s">
-        <v>533</v>
+        <v>462</v>
       </c>
       <c r="D134" t="s">
-        <v>534</v>
+        <v>463</v>
       </c>
       <c r="E134" t="s">
-        <v>267</v>
+        <v>464</v>
       </c>
       <c r="I134" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>535</v>
+        <v>465</v>
       </c>
       <c r="B135" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C135" t="s">
-        <v>536</v>
+        <v>466</v>
       </c>
       <c r="D135" t="s">
-        <v>537</v>
+        <v>467</v>
       </c>
       <c r="E135" t="s">
-        <v>538</v>
+        <v>468</v>
       </c>
       <c r="I135" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>539</v>
+        <v>469</v>
       </c>
       <c r="B136" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C136" t="s">
-        <v>540</v>
+        <v>470</v>
       </c>
       <c r="D136" t="s">
-        <v>541</v>
+        <v>471</v>
       </c>
       <c r="E136" t="s">
-        <v>542</v>
+        <v>472</v>
       </c>
       <c r="I136" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>543</v>
+        <v>473</v>
       </c>
       <c r="B137" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C137" t="s">
-        <v>544</v>
+        <v>474</v>
       </c>
       <c r="D137" t="s">
-        <v>545</v>
+        <v>475</v>
       </c>
       <c r="E137" t="s">
-        <v>546</v>
+        <v>476</v>
       </c>
       <c r="I137" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>547</v>
+        <v>477</v>
       </c>
       <c r="B138" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C138" t="s">
-        <v>548</v>
+        <v>478</v>
       </c>
       <c r="D138" t="s">
-        <v>549</v>
+        <v>479</v>
       </c>
       <c r="E138" t="s">
-        <v>550</v>
+        <v>480</v>
       </c>
       <c r="I138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>551</v>
+        <v>481</v>
       </c>
       <c r="B139" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C139" t="s">
-        <v>552</v>
+        <v>482</v>
       </c>
       <c r="D139" t="s">
-        <v>553</v>
+        <v>483</v>
       </c>
       <c r="E139" t="s">
-        <v>554</v>
+        <v>484</v>
       </c>
       <c r="I139" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>555</v>
+        <v>485</v>
       </c>
       <c r="B140" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C140" t="s">
-        <v>556</v>
+        <v>486</v>
       </c>
       <c r="D140" t="s">
-        <v>557</v>
+        <v>487</v>
       </c>
       <c r="E140" t="s">
-        <v>558</v>
+        <v>488</v>
       </c>
       <c r="I140" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>559</v>
+        <v>489</v>
       </c>
       <c r="B141" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C141" t="s">
-        <v>560</v>
+        <v>490</v>
       </c>
       <c r="D141" t="s">
-        <v>561</v>
+        <v>491</v>
       </c>
       <c r="E141" t="s">
-        <v>562</v>
+        <v>492</v>
       </c>
       <c r="I141" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>563</v>
+        <v>493</v>
       </c>
       <c r="B142" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C142" t="s">
-        <v>564</v>
+        <v>494</v>
       </c>
       <c r="D142" t="s">
-        <v>565</v>
+        <v>495</v>
       </c>
       <c r="E142" t="s">
-        <v>566</v>
+        <v>496</v>
       </c>
       <c r="I142" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>567</v>
+        <v>497</v>
       </c>
       <c r="B143" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C143" t="s">
-        <v>568</v>
+        <v>498</v>
       </c>
       <c r="D143" t="s">
-        <v>569</v>
+        <v>499</v>
       </c>
       <c r="E143" t="s">
-        <v>570</v>
+        <v>500</v>
       </c>
       <c r="I143" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>571</v>
+        <v>501</v>
       </c>
       <c r="B144" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C144" t="s">
-        <v>572</v>
+        <v>502</v>
       </c>
       <c r="D144" t="s">
-        <v>573</v>
+        <v>503</v>
       </c>
       <c r="E144" t="s">
-        <v>574</v>
+        <v>504</v>
       </c>
       <c r="I144" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>575</v>
+        <v>505</v>
       </c>
       <c r="B145" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C145" t="s">
-        <v>576</v>
+        <v>506</v>
       </c>
       <c r="D145" t="s">
-        <v>577</v>
+        <v>507</v>
       </c>
       <c r="E145" t="s">
-        <v>578</v>
+        <v>508</v>
       </c>
       <c r="I145" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>579</v>
+        <v>509</v>
       </c>
       <c r="B146" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C146" t="s">
-        <v>580</v>
+        <v>510</v>
       </c>
       <c r="D146" t="s">
-        <v>581</v>
+        <v>511</v>
       </c>
       <c r="E146" t="s">
-        <v>582</v>
+        <v>512</v>
       </c>
       <c r="I146" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>583</v>
+        <v>513</v>
       </c>
       <c r="B147" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C147" t="s">
-        <v>584</v>
+        <v>514</v>
       </c>
       <c r="D147" t="s">
-        <v>585</v>
+        <v>515</v>
       </c>
       <c r="E147" t="s">
-        <v>586</v>
+        <v>516</v>
       </c>
       <c r="I147" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>587</v>
+        <v>517</v>
       </c>
       <c r="B148" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C148" t="s">
-        <v>588</v>
+        <v>518</v>
       </c>
       <c r="D148" t="s">
-        <v>589</v>
+        <v>519</v>
       </c>
       <c r="E148" t="s">
-        <v>590</v>
+        <v>520</v>
       </c>
       <c r="I148" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>591</v>
+        <v>521</v>
       </c>
       <c r="B149" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C149" t="s">
-        <v>592</v>
+        <v>522</v>
       </c>
       <c r="D149" t="s">
-        <v>593</v>
+        <v>523</v>
       </c>
       <c r="E149" t="s">
-        <v>594</v>
+        <v>524</v>
       </c>
       <c r="I149" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>595</v>
+        <v>525</v>
       </c>
       <c r="B150" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C150" t="s">
-        <v>596</v>
+        <v>526</v>
       </c>
       <c r="D150" t="s">
-        <v>597</v>
+        <v>527</v>
       </c>
       <c r="E150" t="s">
-        <v>598</v>
+        <v>528</v>
       </c>
       <c r="I150" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>599</v>
+        <v>529</v>
       </c>
       <c r="B151" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C151" t="s">
-        <v>600</v>
+        <v>530</v>
       </c>
       <c r="D151" t="s">
-        <v>601</v>
+        <v>531</v>
       </c>
       <c r="E151" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>532</v>
       </c>
       <c r="I151" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>604</v>
+        <v>533</v>
       </c>
       <c r="B152" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C152" t="s">
-        <v>605</v>
+        <v>534</v>
       </c>
       <c r="D152" t="s">
-        <v>606</v>
+        <v>535</v>
       </c>
       <c r="E152" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>536</v>
       </c>
       <c r="I152" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>608</v>
+        <v>537</v>
       </c>
       <c r="B153" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C153" t="s">
-        <v>609</v>
+        <v>538</v>
       </c>
       <c r="D153" t="s">
-        <v>610</v>
+        <v>539</v>
       </c>
       <c r="E153" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>540</v>
       </c>
       <c r="I153" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>613</v>
+        <v>541</v>
       </c>
       <c r="B154" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C154" t="s">
-        <v>614</v>
+        <v>542</v>
       </c>
       <c r="D154" t="s">
-        <v>615</v>
+        <v>543</v>
       </c>
       <c r="E154" t="s">
-        <v>616</v>
+        <v>544</v>
       </c>
       <c r="I154" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>617</v>
+        <v>545</v>
       </c>
       <c r="B155" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C155" t="s">
-        <v>618</v>
+        <v>546</v>
       </c>
       <c r="D155" t="s">
-        <v>619</v>
+        <v>547</v>
       </c>
       <c r="E155" t="s">
-        <v>620</v>
+        <v>548</v>
       </c>
       <c r="I155" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>621</v>
+        <v>549</v>
       </c>
       <c r="B156" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C156" t="s">
-        <v>622</v>
+        <v>550</v>
       </c>
       <c r="D156" t="s">
-        <v>623</v>
+        <v>551</v>
       </c>
       <c r="E156" t="s">
-        <v>624</v>
+        <v>552</v>
       </c>
       <c r="I156" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>625</v>
+        <v>553</v>
       </c>
       <c r="B157" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C157" t="s">
-        <v>626</v>
+        <v>554</v>
       </c>
       <c r="D157" t="s">
-        <v>627</v>
+        <v>555</v>
       </c>
       <c r="E157" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>556</v>
       </c>
       <c r="I157" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>630</v>
+        <v>557</v>
       </c>
       <c r="B158" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C158" t="s">
-        <v>631</v>
+        <v>558</v>
       </c>
       <c r="D158" t="s">
-        <v>632</v>
+        <v>559</v>
       </c>
       <c r="E158" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>560</v>
       </c>
       <c r="I158" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>633</v>
+        <v>561</v>
       </c>
       <c r="B159" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C159" t="s">
-        <v>634</v>
+        <v>562</v>
       </c>
       <c r="D159" t="s">
-        <v>635</v>
+        <v>563</v>
       </c>
       <c r="E159" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>564</v>
       </c>
       <c r="I159" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>638</v>
+        <v>565</v>
       </c>
       <c r="B160" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C160" t="s">
-        <v>639</v>
+        <v>566</v>
       </c>
       <c r="D160" t="s">
-        <v>640</v>
+        <v>567</v>
       </c>
       <c r="E160" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>568</v>
       </c>
       <c r="I160" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>643</v>
+        <v>569</v>
       </c>
       <c r="B161" t="s">
-        <v>285</v>
+        <v>570</v>
       </c>
       <c r="C161" t="s">
-        <v>644</v>
+        <v>571</v>
       </c>
       <c r="D161" t="s">
-        <v>645</v>
+        <v>572</v>
       </c>
       <c r="E161" t="s">
-        <v>646</v>
+        <v>573</v>
+      </c>
+      <c r="G161" t="s">
+        <v>574</v>
       </c>
       <c r="H161" t="s">
-        <v>647</v>
+        <v>574</v>
       </c>
       <c r="I161" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>648</v>
+        <v>575</v>
       </c>
       <c r="B162" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C162" t="s">
-        <v>649</v>
+        <v>576</v>
       </c>
       <c r="D162" t="s">
-        <v>650</v>
+        <v>577</v>
       </c>
       <c r="E162" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>573</v>
       </c>
       <c r="I162" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>653</v>
+        <v>578</v>
       </c>
       <c r="B163" t="s">
-        <v>285</v>
+        <v>105</v>
       </c>
       <c r="C163" t="s">
-        <v>654</v>
+        <v>579</v>
       </c>
       <c r="D163" t="s">
-        <v>655</v>
+        <v>580</v>
       </c>
       <c r="E163" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>581</v>
       </c>
       <c r="I163" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>657</v>
+        <v>582</v>
       </c>
       <c r="B164" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C164" t="s">
-        <v>658</v>
+        <v>583</v>
       </c>
       <c r="D164" t="s">
-        <v>659</v>
+        <v>584</v>
       </c>
       <c r="E164" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>585</v>
       </c>
       <c r="I164" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>662</v>
+        <v>586</v>
       </c>
       <c r="B165" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C165" t="s">
-        <v>663</v>
+        <v>587</v>
       </c>
       <c r="D165" t="s">
-        <v>664</v>
+        <v>588</v>
       </c>
       <c r="E165" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>589</v>
       </c>
       <c r="I165" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>667</v>
+        <v>590</v>
       </c>
       <c r="B166" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C166" t="s">
-        <v>668</v>
+        <v>591</v>
       </c>
       <c r="D166" t="s">
-        <v>669</v>
+        <v>592</v>
       </c>
       <c r="E166" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>593</v>
       </c>
       <c r="I166" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>671</v>
+        <v>594</v>
       </c>
       <c r="B167" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C167" t="s">
-        <v>672</v>
+        <v>595</v>
       </c>
       <c r="D167" t="s">
-        <v>673</v>
+        <v>596</v>
       </c>
       <c r="E167" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>597</v>
       </c>
       <c r="I167" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>675</v>
+        <v>598</v>
       </c>
       <c r="B168" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C168" t="s">
-        <v>676</v>
+        <v>599</v>
       </c>
       <c r="D168" t="s">
-        <v>677</v>
+        <v>600</v>
       </c>
       <c r="E168" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>601</v>
       </c>
       <c r="I168" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>679</v>
+        <v>602</v>
       </c>
       <c r="B169" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C169" t="s">
-        <v>680</v>
+        <v>603</v>
       </c>
       <c r="D169" t="s">
-        <v>681</v>
+        <v>604</v>
       </c>
       <c r="E169" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>605</v>
       </c>
       <c r="I169" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>684</v>
+        <v>606</v>
       </c>
       <c r="B170" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C170" t="s">
-        <v>685</v>
+        <v>607</v>
       </c>
       <c r="D170" t="s">
-        <v>686</v>
+        <v>608</v>
       </c>
       <c r="E170" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>609</v>
       </c>
       <c r="I170" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>689</v>
+        <v>610</v>
       </c>
       <c r="B171" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C171" t="s">
-        <v>690</v>
+        <v>611</v>
       </c>
       <c r="D171" t="s">
-        <v>691</v>
+        <v>612</v>
       </c>
       <c r="E171" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>613</v>
       </c>
       <c r="I171" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>694</v>
+        <v>614</v>
       </c>
       <c r="B172" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C172" t="s">
-        <v>695</v>
+        <v>615</v>
       </c>
       <c r="D172" t="s">
-        <v>696</v>
+        <v>616</v>
       </c>
       <c r="E172" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>617</v>
       </c>
       <c r="I172" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>698</v>
+        <v>618</v>
       </c>
       <c r="B173" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C173" t="s">
-        <v>699</v>
+        <v>619</v>
       </c>
       <c r="D173" t="s">
-        <v>700</v>
+        <v>620</v>
       </c>
       <c r="E173" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>621</v>
       </c>
       <c r="I173" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>703</v>
+        <v>622</v>
       </c>
       <c r="B174" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C174" t="s">
-        <v>704</v>
+        <v>623</v>
       </c>
       <c r="D174" t="s">
-        <v>705</v>
+        <v>624</v>
       </c>
       <c r="E174" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>625</v>
       </c>
       <c r="I174" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>707</v>
+        <v>626</v>
       </c>
       <c r="B175" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C175" t="s">
-        <v>708</v>
+        <v>627</v>
       </c>
       <c r="D175" t="s">
-        <v>709</v>
+        <v>628</v>
       </c>
       <c r="E175" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>629</v>
       </c>
       <c r="I175" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>712</v>
+        <v>630</v>
       </c>
       <c r="B176" t="s">
-        <v>285</v>
+        <v>93</v>
       </c>
       <c r="C176" t="s">
-        <v>713</v>
+        <v>631</v>
       </c>
       <c r="D176" t="s">
-        <v>714</v>
+        <v>632</v>
       </c>
       <c r="E176" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>573</v>
       </c>
       <c r="I176" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>715</v>
+        <v>633</v>
       </c>
       <c r="B177" t="s">
-        <v>285</v>
+        <v>570</v>
       </c>
       <c r="C177" t="s">
-        <v>716</v>
+        <v>634</v>
       </c>
       <c r="D177" t="s">
-        <v>717</v>
+        <v>635</v>
       </c>
       <c r="E177" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>636</v>
       </c>
       <c r="I177" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>719</v>
+        <v>637</v>
       </c>
       <c r="B178" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C178" t="s">
-        <v>720</v>
+        <v>638</v>
       </c>
       <c r="D178" t="s">
-        <v>721</v>
+        <v>639</v>
       </c>
       <c r="E178" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>640</v>
       </c>
       <c r="I178" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>724</v>
+        <v>641</v>
       </c>
       <c r="B179" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C179" t="s">
-        <v>725</v>
+        <v>642</v>
       </c>
       <c r="D179" t="s">
-        <v>726</v>
+        <v>643</v>
       </c>
       <c r="E179" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>644</v>
       </c>
       <c r="I179" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>729</v>
+        <v>645</v>
       </c>
       <c r="B180" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C180" t="s">
-        <v>730</v>
+        <v>646</v>
       </c>
       <c r="D180" t="s">
-        <v>731</v>
+        <v>647</v>
       </c>
       <c r="E180" t="s">
-        <v>732</v>
+        <v>648</v>
+      </c>
+      <c r="G180" t="s">
+        <v>649</v>
       </c>
       <c r="H180" t="s">
-        <v>728</v>
+        <v>649</v>
       </c>
       <c r="I180" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>733</v>
+        <v>650</v>
       </c>
       <c r="B181" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C181" t="s">
-        <v>734</v>
+        <v>651</v>
       </c>
       <c r="D181" t="s">
-        <v>735</v>
+        <v>652</v>
       </c>
       <c r="E181" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>636</v>
       </c>
       <c r="I181" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>738</v>
+        <v>653</v>
       </c>
       <c r="B182" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C182" t="s">
-        <v>739</v>
+        <v>654</v>
       </c>
       <c r="D182" t="s">
-        <v>740</v>
+        <v>655</v>
       </c>
       <c r="E182" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>656</v>
       </c>
       <c r="I182" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>743</v>
+        <v>657</v>
       </c>
       <c r="B183" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C183" t="s">
-        <v>744</v>
+        <v>658</v>
       </c>
       <c r="D183" t="s">
-        <v>745</v>
+        <v>659</v>
       </c>
       <c r="E183" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>660</v>
       </c>
       <c r="I183" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>748</v>
+        <v>661</v>
       </c>
       <c r="B184" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C184" t="s">
-        <v>749</v>
+        <v>662</v>
       </c>
       <c r="D184" t="s">
-        <v>750</v>
+        <v>663</v>
       </c>
       <c r="E184" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>664</v>
       </c>
       <c r="I184" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>753</v>
+        <v>665</v>
       </c>
       <c r="B185" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C185" t="s">
-        <v>754</v>
+        <v>666</v>
       </c>
       <c r="D185" t="s">
-        <v>755</v>
+        <v>667</v>
       </c>
       <c r="E185" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>636</v>
       </c>
       <c r="I185" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>758</v>
+        <v>668</v>
       </c>
       <c r="B186" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C186" t="s">
-        <v>759</v>
+        <v>669</v>
       </c>
       <c r="D186" t="s">
-        <v>760</v>
+        <v>670</v>
       </c>
       <c r="E186" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>636</v>
       </c>
       <c r="I186" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>763</v>
+        <v>671</v>
       </c>
       <c r="B187" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C187" t="s">
-        <v>764</v>
+        <v>672</v>
       </c>
       <c r="D187" t="s">
-        <v>765</v>
+        <v>673</v>
       </c>
       <c r="E187" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>674</v>
       </c>
       <c r="I187" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>767</v>
+        <v>675</v>
       </c>
       <c r="B188" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C188" t="s">
-        <v>768</v>
+        <v>676</v>
       </c>
       <c r="D188" t="s">
-        <v>769</v>
+        <v>677</v>
       </c>
       <c r="E188" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>678</v>
       </c>
       <c r="I188" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>772</v>
+        <v>679</v>
       </c>
       <c r="B189" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C189" t="s">
-        <v>773</v>
+        <v>680</v>
       </c>
       <c r="D189" t="s">
-        <v>774</v>
+        <v>681</v>
       </c>
       <c r="E189" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>682</v>
       </c>
       <c r="I189" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>777</v>
+        <v>683</v>
       </c>
       <c r="B190" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C190" t="s">
-        <v>778</v>
+        <v>684</v>
       </c>
       <c r="D190" t="s">
-        <v>779</v>
+        <v>685</v>
       </c>
       <c r="E190" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>686</v>
       </c>
       <c r="I190" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>782</v>
+        <v>687</v>
       </c>
       <c r="B191" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C191" t="s">
-        <v>783</v>
+        <v>688</v>
       </c>
       <c r="D191" t="s">
-        <v>784</v>
+        <v>689</v>
       </c>
       <c r="E191" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>690</v>
       </c>
       <c r="I191" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>786</v>
+        <v>691</v>
       </c>
       <c r="B192" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C192" t="s">
-        <v>787</v>
+        <v>692</v>
       </c>
       <c r="D192" t="s">
-        <v>788</v>
+        <v>693</v>
       </c>
       <c r="E192" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>694</v>
       </c>
       <c r="I192" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>790</v>
+        <v>695</v>
       </c>
       <c r="B193" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C193" t="s">
-        <v>791</v>
+        <v>696</v>
       </c>
       <c r="D193" t="s">
-        <v>792</v>
+        <v>697</v>
       </c>
       <c r="E193" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>698</v>
       </c>
       <c r="I193" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>794</v>
+        <v>699</v>
       </c>
       <c r="B194" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C194" t="s">
-        <v>795</v>
+        <v>700</v>
       </c>
       <c r="D194" t="s">
-        <v>796</v>
+        <v>701</v>
       </c>
       <c r="E194" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>702</v>
       </c>
       <c r="I194" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>799</v>
+        <v>703</v>
       </c>
       <c r="B195" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C195" t="s">
-        <v>800</v>
+        <v>704</v>
       </c>
       <c r="D195" t="s">
-        <v>801</v>
+        <v>705</v>
       </c>
       <c r="E195" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>706</v>
       </c>
       <c r="I195" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>804</v>
+        <v>707</v>
       </c>
       <c r="B196" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C196" t="s">
-        <v>805</v>
+        <v>708</v>
       </c>
       <c r="D196" t="s">
-        <v>806</v>
+        <v>709</v>
       </c>
       <c r="E196" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>710</v>
       </c>
       <c r="I196" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>808</v>
+        <v>711</v>
       </c>
       <c r="B197" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C197" t="s">
-        <v>809</v>
+        <v>712</v>
       </c>
       <c r="D197" t="s">
-        <v>810</v>
+        <v>713</v>
       </c>
       <c r="E197" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>714</v>
       </c>
       <c r="I197" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>812</v>
+        <v>715</v>
       </c>
       <c r="B198" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C198" t="s">
-        <v>813</v>
+        <v>716</v>
       </c>
       <c r="D198" t="s">
-        <v>814</v>
+        <v>717</v>
       </c>
       <c r="E198" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>636</v>
       </c>
       <c r="I198" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>817</v>
+        <v>718</v>
       </c>
       <c r="B199" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C199" t="s">
-        <v>818</v>
+        <v>719</v>
       </c>
       <c r="D199" t="s">
-        <v>819</v>
+        <v>720</v>
       </c>
       <c r="E199" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>721</v>
       </c>
       <c r="I199" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>821</v>
+        <v>722</v>
       </c>
       <c r="B200" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C200" t="s">
-        <v>822</v>
+        <v>723</v>
       </c>
       <c r="D200" t="s">
-        <v>823</v>
+        <v>724</v>
       </c>
       <c r="E200" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>725</v>
       </c>
       <c r="I200" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>825</v>
+        <v>726</v>
       </c>
       <c r="B201" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C201" t="s">
-        <v>826</v>
+        <v>727</v>
       </c>
       <c r="D201" t="s">
-        <v>827</v>
+        <v>728</v>
       </c>
       <c r="E201" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>729</v>
       </c>
       <c r="I201" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>829</v>
+        <v>730</v>
       </c>
       <c r="B202" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C202" t="s">
-        <v>830</v>
+        <v>731</v>
       </c>
       <c r="D202" t="s">
-        <v>831</v>
+        <v>732</v>
       </c>
       <c r="E202" t="s">
-        <v>832</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>733</v>
       </c>
       <c r="I202" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>834</v>
+        <v>734</v>
       </c>
       <c r="B203" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C203" t="s">
-        <v>835</v>
+        <v>735</v>
       </c>
       <c r="D203" t="s">
-        <v>836</v>
+        <v>736</v>
       </c>
       <c r="E203" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>737</v>
       </c>
       <c r="I203" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>838</v>
+        <v>738</v>
       </c>
       <c r="B204" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C204" t="s">
-        <v>839</v>
+        <v>739</v>
       </c>
       <c r="D204" t="s">
-        <v>840</v>
+        <v>740</v>
       </c>
       <c r="E204" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>741</v>
       </c>
       <c r="I204" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>842</v>
+        <v>742</v>
       </c>
       <c r="B205" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C205" t="s">
-        <v>843</v>
+        <v>743</v>
       </c>
       <c r="D205" t="s">
-        <v>844</v>
+        <v>744</v>
       </c>
       <c r="E205" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>745</v>
       </c>
       <c r="I205" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>846</v>
+        <v>746</v>
       </c>
       <c r="B206" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C206" t="s">
-        <v>847</v>
+        <v>748</v>
       </c>
       <c r="D206" t="s">
-        <v>848</v>
+        <v>749</v>
       </c>
       <c r="E206" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>750</v>
       </c>
       <c r="I206" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>850</v>
+        <v>751</v>
       </c>
       <c r="B207" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C207" t="s">
-        <v>851</v>
+        <v>752</v>
       </c>
       <c r="D207" t="s">
-        <v>852</v>
+        <v>753</v>
       </c>
       <c r="E207" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>754</v>
       </c>
       <c r="I207" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>854</v>
+        <v>755</v>
       </c>
       <c r="B208" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C208" t="s">
-        <v>855</v>
+        <v>756</v>
       </c>
       <c r="D208" t="s">
-        <v>856</v>
+        <v>757</v>
       </c>
       <c r="E208" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>758</v>
       </c>
       <c r="I208" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>859</v>
+        <v>759</v>
       </c>
       <c r="B209" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C209" t="s">
-        <v>855</v>
+        <v>760</v>
       </c>
       <c r="D209" t="s">
-        <v>860</v>
+        <v>761</v>
       </c>
       <c r="E209" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>762</v>
       </c>
       <c r="I209" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>862</v>
+        <v>763</v>
       </c>
       <c r="B210" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C210" t="s">
-        <v>855</v>
+        <v>764</v>
       </c>
       <c r="D210" t="s">
-        <v>863</v>
+        <v>765</v>
       </c>
       <c r="E210" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>766</v>
       </c>
       <c r="I210" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>865</v>
+        <v>767</v>
       </c>
       <c r="B211" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C211" t="s">
-        <v>855</v>
+        <v>768</v>
       </c>
       <c r="D211" t="s">
-        <v>866</v>
+        <v>769</v>
       </c>
       <c r="E211" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>770</v>
       </c>
       <c r="I211" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>868</v>
+        <v>771</v>
       </c>
       <c r="B212" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C212" t="s">
-        <v>855</v>
+        <v>772</v>
       </c>
       <c r="D212" t="s">
-        <v>869</v>
+        <v>773</v>
       </c>
       <c r="E212" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>774</v>
       </c>
       <c r="I212" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>871</v>
+        <v>775</v>
       </c>
       <c r="B213" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C213" t="s">
-        <v>855</v>
+        <v>776</v>
       </c>
       <c r="D213" t="s">
-        <v>872</v>
+        <v>777</v>
       </c>
       <c r="E213" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>778</v>
       </c>
       <c r="I213" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>874</v>
+        <v>779</v>
       </c>
       <c r="B214" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C214" t="s">
-        <v>855</v>
+        <v>780</v>
       </c>
       <c r="D214" t="s">
-        <v>875</v>
+        <v>781</v>
       </c>
       <c r="E214" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>782</v>
       </c>
       <c r="I214" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>877</v>
+        <v>783</v>
       </c>
       <c r="B215" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C215" t="s">
-        <v>855</v>
+        <v>784</v>
       </c>
       <c r="D215" t="s">
-        <v>878</v>
+        <v>785</v>
       </c>
       <c r="E215" t="s">
-        <v>879</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>644</v>
       </c>
       <c r="I215" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>880</v>
+        <v>786</v>
       </c>
       <c r="B216" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C216" t="s">
-        <v>855</v>
+        <v>787</v>
       </c>
       <c r="D216" t="s">
-        <v>881</v>
+        <v>788</v>
       </c>
       <c r="E216" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>674</v>
       </c>
       <c r="I216" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>883</v>
+        <v>789</v>
       </c>
       <c r="B217" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C217" t="s">
-        <v>855</v>
+        <v>790</v>
       </c>
       <c r="D217" t="s">
-        <v>884</v>
+        <v>791</v>
       </c>
       <c r="E217" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>678</v>
       </c>
       <c r="I217" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>886</v>
+        <v>792</v>
       </c>
       <c r="B218" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C218" t="s">
-        <v>855</v>
+        <v>793</v>
       </c>
       <c r="D218" t="s">
-        <v>887</v>
+        <v>794</v>
       </c>
       <c r="E218" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>636</v>
       </c>
       <c r="I218" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>889</v>
+        <v>795</v>
       </c>
       <c r="B219" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C219" t="s">
-        <v>855</v>
+        <v>796</v>
       </c>
       <c r="D219" t="s">
-        <v>890</v>
+        <v>797</v>
       </c>
       <c r="E219" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>798</v>
       </c>
       <c r="I219" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>892</v>
+        <v>799</v>
       </c>
       <c r="B220" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C220" t="s">
-        <v>855</v>
+        <v>800</v>
       </c>
       <c r="D220" t="s">
-        <v>893</v>
+        <v>801</v>
       </c>
       <c r="E220" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>802</v>
       </c>
       <c r="I220" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>895</v>
+        <v>803</v>
       </c>
       <c r="B221" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C221" t="s">
-        <v>855</v>
+        <v>804</v>
       </c>
       <c r="D221" t="s">
-        <v>896</v>
+        <v>805</v>
       </c>
       <c r="E221" t="s">
-        <v>897</v>
+        <v>636</v>
       </c>
       <c r="H221" t="s">
-        <v>858</v>
+        <v>806</v>
       </c>
       <c r="I221" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>898</v>
+        <v>807</v>
       </c>
       <c r="B222" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C222" t="s">
-        <v>855</v>
+        <v>808</v>
       </c>
       <c r="D222" t="s">
-        <v>899</v>
+        <v>809</v>
       </c>
       <c r="E222" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>686</v>
       </c>
       <c r="I222" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>901</v>
+        <v>810</v>
       </c>
       <c r="B223" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C223" t="s">
-        <v>855</v>
+        <v>811</v>
       </c>
       <c r="D223" t="s">
-        <v>902</v>
+        <v>812</v>
       </c>
       <c r="E223" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>690</v>
       </c>
       <c r="I223" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>904</v>
+        <v>813</v>
       </c>
       <c r="B224" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C224" t="s">
-        <v>855</v>
+        <v>814</v>
       </c>
       <c r="D224" t="s">
-        <v>905</v>
+        <v>815</v>
       </c>
       <c r="E224" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>802</v>
       </c>
       <c r="I224" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>907</v>
+        <v>816</v>
       </c>
       <c r="B225" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C225" t="s">
-        <v>855</v>
+        <v>817</v>
       </c>
       <c r="D225" t="s">
-        <v>908</v>
+        <v>818</v>
       </c>
       <c r="E225" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>819</v>
       </c>
       <c r="I225" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>910</v>
+        <v>820</v>
       </c>
       <c r="B226" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C226" t="s">
-        <v>855</v>
+        <v>821</v>
       </c>
       <c r="D226" t="s">
-        <v>911</v>
+        <v>822</v>
       </c>
       <c r="E226" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>823</v>
       </c>
       <c r="I226" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>913</v>
+        <v>824</v>
       </c>
       <c r="B227" t="s">
-        <v>20</v>
+        <v>570</v>
       </c>
       <c r="C227" t="s">
-        <v>855</v>
+        <v>825</v>
       </c>
       <c r="D227" t="s">
-        <v>914</v>
+        <v>826</v>
       </c>
       <c r="E227" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>827</v>
       </c>
       <c r="I227" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>916</v>
+        <v>828</v>
       </c>
       <c r="B228" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C228" t="s">
-        <v>855</v>
+        <v>829</v>
       </c>
       <c r="D228" t="s">
-        <v>917</v>
+        <v>830</v>
       </c>
       <c r="E228" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>831</v>
       </c>
       <c r="I228" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>919</v>
+        <v>832</v>
       </c>
       <c r="B229" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C229" t="s">
-        <v>855</v>
+        <v>833</v>
       </c>
       <c r="D229" t="s">
-        <v>920</v>
+        <v>834</v>
       </c>
       <c r="E229" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>819</v>
       </c>
       <c r="I229" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>922</v>
+        <v>835</v>
       </c>
       <c r="B230" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C230" t="s">
-        <v>855</v>
+        <v>836</v>
       </c>
       <c r="D230" t="s">
-        <v>923</v>
+        <v>837</v>
       </c>
       <c r="E230" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>831</v>
       </c>
       <c r="I230" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>925</v>
+        <v>838</v>
       </c>
       <c r="B231" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C231" t="s">
-        <v>855</v>
+        <v>839</v>
       </c>
       <c r="D231" t="s">
-        <v>926</v>
+        <v>840</v>
       </c>
       <c r="E231" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>823</v>
       </c>
       <c r="I231" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>928</v>
+        <v>841</v>
       </c>
       <c r="B232" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C232" t="s">
-        <v>855</v>
+        <v>842</v>
       </c>
       <c r="D232" t="s">
-        <v>929</v>
+        <v>843</v>
       </c>
       <c r="E232" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>844</v>
       </c>
       <c r="I232" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>931</v>
+        <v>845</v>
       </c>
       <c r="B233" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C233" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="D233" t="s">
-        <v>932</v>
+        <v>847</v>
       </c>
       <c r="E233" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="I233" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>934</v>
+        <v>849</v>
       </c>
       <c r="B234" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C234" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="D234" t="s">
-        <v>935</v>
+        <v>851</v>
       </c>
       <c r="E234" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="I234" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>937</v>
+        <v>853</v>
       </c>
       <c r="B235" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C235" t="s">
-        <v>938</v>
+        <v>854</v>
       </c>
       <c r="D235" t="s">
-        <v>939</v>
+        <v>855</v>
       </c>
       <c r="E235" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="I235" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>941</v>
+        <v>857</v>
       </c>
       <c r="B236" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C236" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D236" t="s">
-        <v>942</v>
+        <v>859</v>
       </c>
       <c r="E236" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="I236" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>944</v>
+        <v>861</v>
       </c>
       <c r="B237" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C237" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="D237" t="s">
-        <v>945</v>
+        <v>863</v>
       </c>
       <c r="E237" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="I237" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>947</v>
+        <v>865</v>
       </c>
       <c r="B238" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C238" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="D238" t="s">
-        <v>948</v>
+        <v>867</v>
       </c>
       <c r="E238" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>868</v>
       </c>
       <c r="I238" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>950</v>
+        <v>869</v>
       </c>
       <c r="B239" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C239" t="s">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="D239" t="s">
-        <v>951</v>
+        <v>871</v>
       </c>
       <c r="E239" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="I239" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>953</v>
+        <v>873</v>
       </c>
       <c r="B240" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C240" t="s">
-        <v>855</v>
+        <v>874</v>
       </c>
       <c r="D240" t="s">
-        <v>954</v>
+        <v>875</v>
       </c>
       <c r="E240" t="s">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>876</v>
       </c>
       <c r="I240" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>956</v>
+        <v>877</v>
       </c>
       <c r="B241" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C241" t="s">
-        <v>855</v>
+        <v>878</v>
       </c>
       <c r="D241" t="s">
-        <v>957</v>
+        <v>879</v>
       </c>
       <c r="E241" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>880</v>
       </c>
       <c r="I241" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>959</v>
+        <v>881</v>
       </c>
       <c r="B242" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C242" t="s">
-        <v>855</v>
+        <v>882</v>
       </c>
       <c r="D242" t="s">
-        <v>960</v>
+        <v>883</v>
       </c>
       <c r="E242" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>884</v>
       </c>
       <c r="I242" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>962</v>
+        <v>885</v>
       </c>
       <c r="B243" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C243" t="s">
-        <v>855</v>
+        <v>886</v>
       </c>
       <c r="D243" t="s">
-        <v>963</v>
+        <v>887</v>
       </c>
       <c r="E243" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>888</v>
       </c>
       <c r="I243" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>965</v>
+        <v>889</v>
       </c>
       <c r="B244" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C244" t="s">
-        <v>855</v>
+        <v>890</v>
       </c>
       <c r="D244" t="s">
-        <v>966</v>
+        <v>891</v>
       </c>
       <c r="E244" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>892</v>
       </c>
       <c r="I244" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>968</v>
+        <v>893</v>
       </c>
       <c r="B245" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C245" t="s">
-        <v>855</v>
+        <v>894</v>
       </c>
       <c r="D245" t="s">
-        <v>969</v>
+        <v>895</v>
       </c>
       <c r="E245" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>896</v>
       </c>
       <c r="I245" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>971</v>
+        <v>897</v>
       </c>
       <c r="B246" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C246" t="s">
-        <v>855</v>
+        <v>898</v>
       </c>
       <c r="D246" t="s">
-        <v>972</v>
+        <v>899</v>
       </c>
       <c r="E246" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>844</v>
       </c>
       <c r="I246" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>974</v>
+        <v>900</v>
       </c>
       <c r="B247" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C247" t="s">
-        <v>855</v>
+        <v>901</v>
       </c>
       <c r="D247" t="s">
-        <v>975</v>
+        <v>902</v>
       </c>
       <c r="E247" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>636</v>
       </c>
       <c r="I247" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>977</v>
+        <v>903</v>
       </c>
       <c r="B248" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C248" t="s">
-        <v>855</v>
+        <v>904</v>
       </c>
       <c r="D248" t="s">
-        <v>978</v>
+        <v>905</v>
       </c>
       <c r="E248" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>906</v>
       </c>
       <c r="I248" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>980</v>
+        <v>907</v>
       </c>
       <c r="B249" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C249" t="s">
-        <v>855</v>
+        <v>908</v>
       </c>
       <c r="D249" t="s">
-        <v>981</v>
+        <v>909</v>
       </c>
       <c r="E249" t="s">
-        <v>982</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>910</v>
       </c>
       <c r="I249" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>983</v>
+        <v>911</v>
       </c>
       <c r="B250" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C250" t="s">
-        <v>855</v>
+        <v>912</v>
       </c>
       <c r="D250" t="s">
-        <v>984</v>
+        <v>913</v>
       </c>
       <c r="E250" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>914</v>
       </c>
       <c r="I250" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>986</v>
+        <v>915</v>
       </c>
       <c r="B251" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C251" t="s">
-        <v>855</v>
+        <v>916</v>
       </c>
       <c r="D251" t="s">
-        <v>987</v>
+        <v>917</v>
       </c>
       <c r="E251" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>918</v>
       </c>
       <c r="I251" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>989</v>
+        <v>919</v>
       </c>
       <c r="B252" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C252" t="s">
-        <v>855</v>
+        <v>920</v>
       </c>
       <c r="D252" t="s">
-        <v>990</v>
+        <v>921</v>
       </c>
       <c r="E252" t="s">
-        <v>991</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>922</v>
       </c>
       <c r="I252" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>992</v>
+        <v>923</v>
       </c>
       <c r="B253" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C253" t="s">
-        <v>855</v>
+        <v>924</v>
       </c>
       <c r="D253" t="s">
-        <v>993</v>
+        <v>925</v>
       </c>
       <c r="E253" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>926</v>
       </c>
       <c r="I253" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>995</v>
+        <v>927</v>
       </c>
       <c r="B254" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C254" t="s">
-        <v>855</v>
+        <v>928</v>
       </c>
       <c r="D254" t="s">
-        <v>996</v>
+        <v>929</v>
       </c>
       <c r="E254" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>930</v>
       </c>
       <c r="I254" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>998</v>
+        <v>931</v>
       </c>
       <c r="B255" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C255" t="s">
-        <v>855</v>
+        <v>932</v>
       </c>
       <c r="D255" t="s">
-        <v>999</v>
+        <v>933</v>
       </c>
       <c r="E255" t="s">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>934</v>
       </c>
       <c r="I255" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>1001</v>
+        <v>935</v>
       </c>
       <c r="B256" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C256" t="s">
-        <v>855</v>
+        <v>936</v>
       </c>
       <c r="D256" t="s">
-        <v>1002</v>
+        <v>937</v>
       </c>
       <c r="E256" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>938</v>
       </c>
       <c r="I256" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>1004</v>
+        <v>939</v>
       </c>
       <c r="B257" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C257" t="s">
-        <v>855</v>
+        <v>940</v>
       </c>
       <c r="D257" t="s">
-        <v>1005</v>
+        <v>941</v>
       </c>
       <c r="E257" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>942</v>
       </c>
       <c r="I257" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>1007</v>
+        <v>943</v>
       </c>
       <c r="B258" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C258" t="s">
-        <v>855</v>
+        <v>944</v>
       </c>
       <c r="D258" t="s">
-        <v>1008</v>
+        <v>945</v>
       </c>
       <c r="E258" t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>946</v>
       </c>
       <c r="I258" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>1010</v>
+        <v>947</v>
       </c>
       <c r="B259" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C259" t="s">
-        <v>855</v>
+        <v>948</v>
       </c>
       <c r="D259" t="s">
-        <v>1011</v>
+        <v>949</v>
       </c>
       <c r="E259" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>950</v>
       </c>
       <c r="I259" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>1013</v>
+        <v>951</v>
       </c>
       <c r="B260" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C260" t="s">
-        <v>855</v>
+        <v>952</v>
       </c>
       <c r="D260" t="s">
-        <v>1014</v>
+        <v>953</v>
       </c>
       <c r="E260" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>954</v>
       </c>
       <c r="I260" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>1016</v>
+        <v>955</v>
       </c>
       <c r="B261" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C261" t="s">
-        <v>855</v>
+        <v>956</v>
       </c>
       <c r="D261" t="s">
-        <v>1017</v>
+        <v>957</v>
       </c>
       <c r="E261" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>958</v>
       </c>
       <c r="I261" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>1019</v>
+        <v>959</v>
       </c>
       <c r="B262" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C262" t="s">
-        <v>855</v>
+        <v>960</v>
       </c>
       <c r="D262" t="s">
-        <v>1020</v>
+        <v>961</v>
       </c>
       <c r="E262" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>962</v>
       </c>
       <c r="I262" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>1022</v>
+        <v>963</v>
       </c>
       <c r="B263" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C263" t="s">
-        <v>855</v>
+        <v>964</v>
       </c>
       <c r="D263" t="s">
-        <v>1023</v>
+        <v>965</v>
       </c>
       <c r="E263" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>966</v>
       </c>
       <c r="I263" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>1025</v>
+        <v>967</v>
       </c>
       <c r="B264" t="s">
-        <v>20</v>
+        <v>747</v>
       </c>
       <c r="C264" t="s">
-        <v>855</v>
+        <v>968</v>
       </c>
       <c r="D264" t="s">
-        <v>1026</v>
+        <v>969</v>
       </c>
       <c r="E264" t="s">
-        <v>1027</v>
+        <v>970</v>
       </c>
       <c r="H264" t="s">
-        <v>858</v>
+        <v>971</v>
       </c>
       <c r="I264" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>1028</v>
+        <v>972</v>
       </c>
       <c r="B265" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C265" t="s">
-        <v>855</v>
+        <v>973</v>
       </c>
       <c r="D265" t="s">
-        <v>1029</v>
+        <v>974</v>
       </c>
       <c r="E265" t="s">
-        <v>1030</v>
+        <v>848</v>
       </c>
       <c r="H265" t="s">
-        <v>858</v>
+        <v>975</v>
       </c>
       <c r="I265" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>1031</v>
+        <v>976</v>
       </c>
       <c r="B266" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C266" t="s">
-        <v>855</v>
+        <v>977</v>
       </c>
       <c r="D266" t="s">
-        <v>1032</v>
+        <v>978</v>
       </c>
       <c r="E266" t="s">
-        <v>1033</v>
+        <v>979</v>
       </c>
       <c r="H266" t="s">
-        <v>858</v>
+        <v>980</v>
       </c>
       <c r="I266" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>1034</v>
+        <v>981</v>
       </c>
       <c r="B267" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C267" t="s">
-        <v>855</v>
+        <v>982</v>
       </c>
       <c r="D267" t="s">
-        <v>1035</v>
+        <v>983</v>
       </c>
       <c r="E267" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>984</v>
       </c>
       <c r="I267" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>1037</v>
+        <v>985</v>
       </c>
       <c r="B268" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C268" t="s">
-        <v>855</v>
+        <v>986</v>
       </c>
       <c r="D268" t="s">
-        <v>1038</v>
+        <v>987</v>
       </c>
       <c r="E268" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>988</v>
       </c>
       <c r="I268" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>1040</v>
+        <v>989</v>
       </c>
       <c r="B269" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C269" t="s">
-        <v>855</v>
+        <v>990</v>
       </c>
       <c r="D269" t="s">
-        <v>1041</v>
+        <v>991</v>
       </c>
       <c r="E269" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>992</v>
       </c>
       <c r="I269" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>1043</v>
+        <v>993</v>
       </c>
       <c r="B270" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C270" t="s">
-        <v>855</v>
+        <v>994</v>
       </c>
       <c r="D270" t="s">
-        <v>1044</v>
+        <v>995</v>
       </c>
       <c r="E270" t="s">
-        <v>1045</v>
+        <v>996</v>
       </c>
       <c r="H270" t="s">
-        <v>858</v>
+        <v>997</v>
       </c>
       <c r="I270" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>1046</v>
+        <v>998</v>
       </c>
       <c r="B271" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="C271" t="s">
-        <v>855</v>
+        <v>999</v>
       </c>
       <c r="D271" t="s">
-        <v>1047</v>
+        <v>1000</v>
       </c>
       <c r="E271" t="s">
-        <v>1048</v>
+        <v>852</v>
       </c>
       <c r="H271" t="s">
-        <v>858</v>
+        <v>997</v>
       </c>
       <c r="I271" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>1049</v>
+        <v>1001</v>
       </c>
       <c r="B272" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C272" t="s">
-        <v>1050</v>
+        <v>1002</v>
       </c>
       <c r="D272" t="s">
-        <v>1051</v>
+        <v>1003</v>
       </c>
       <c r="E272" t="s">
-        <v>1052</v>
+        <v>1004</v>
       </c>
       <c r="H272" t="s">
-        <v>858</v>
+        <v>1005</v>
       </c>
       <c r="I272" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>1053</v>
+        <v>1006</v>
       </c>
       <c r="B273" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C273" t="s">
-        <v>855</v>
+        <v>1007</v>
       </c>
       <c r="D273" t="s">
-        <v>1054</v>
+        <v>1008</v>
       </c>
       <c r="E273" t="s">
-        <v>1055</v>
+        <v>1009</v>
       </c>
       <c r="H273" t="s">
-        <v>858</v>
+        <v>1010</v>
       </c>
       <c r="I273" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>1056</v>
+        <v>1011</v>
       </c>
       <c r="B274" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C274" t="s">
-        <v>855</v>
+        <v>1012</v>
       </c>
       <c r="D274" t="s">
-        <v>1057</v>
+        <v>1013</v>
       </c>
       <c r="E274" t="s">
-        <v>1058</v>
+        <v>1014</v>
       </c>
       <c r="H274" t="s">
-        <v>858</v>
+        <v>1015</v>
       </c>
       <c r="I274" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>1059</v>
+        <v>1016</v>
       </c>
       <c r="B275" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C275" t="s">
-        <v>855</v>
+        <v>1017</v>
       </c>
       <c r="D275" t="s">
-        <v>1060</v>
+        <v>1018</v>
       </c>
       <c r="E275" t="s">
-        <v>1061</v>
+        <v>1019</v>
       </c>
       <c r="H275" t="s">
-        <v>858</v>
+        <v>1020</v>
       </c>
       <c r="I275" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>1062</v>
+        <v>1021</v>
       </c>
       <c r="B276" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C276" t="s">
-        <v>855</v>
+        <v>1022</v>
       </c>
       <c r="D276" t="s">
-        <v>1063</v>
+        <v>1023</v>
       </c>
       <c r="E276" t="s">
-        <v>1064</v>
+        <v>1024</v>
       </c>
       <c r="H276" t="s">
-        <v>858</v>
+        <v>1020</v>
       </c>
       <c r="I276" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>1065</v>
+        <v>1025</v>
       </c>
       <c r="B277" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C277" t="s">
-        <v>855</v>
+        <v>1026</v>
       </c>
       <c r="D277" t="s">
-        <v>1066</v>
+        <v>1027</v>
       </c>
       <c r="E277" t="s">
-        <v>1067</v>
+        <v>1028</v>
       </c>
       <c r="H277" t="s">
-        <v>858</v>
+        <v>1029</v>
       </c>
       <c r="I277" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>1068</v>
+        <v>1030</v>
       </c>
       <c r="B278" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C278" t="s">
-        <v>855</v>
+        <v>1031</v>
       </c>
       <c r="D278" t="s">
-        <v>1069</v>
+        <v>1032</v>
       </c>
       <c r="E278" t="s">
-        <v>1070</v>
+        <v>1033</v>
       </c>
       <c r="H278" t="s">
-        <v>858</v>
+        <v>1034</v>
       </c>
       <c r="I278" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>1071</v>
+        <v>1035</v>
       </c>
       <c r="B279" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C279" t="s">
-        <v>855</v>
+        <v>1036</v>
       </c>
       <c r="D279" t="s">
-        <v>1072</v>
+        <v>1037</v>
       </c>
       <c r="E279" t="s">
-        <v>1073</v>
+        <v>1038</v>
       </c>
       <c r="H279" t="s">
-        <v>858</v>
+        <v>1034</v>
       </c>
       <c r="I279" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>1074</v>
+        <v>1039</v>
       </c>
       <c r="B280" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C280" t="s">
-        <v>855</v>
+        <v>1040</v>
       </c>
       <c r="D280" t="s">
-        <v>1075</v>
+        <v>1041</v>
       </c>
       <c r="E280" t="s">
-        <v>1076</v>
+        <v>1042</v>
       </c>
       <c r="H280" t="s">
-        <v>858</v>
+        <v>1034</v>
       </c>
       <c r="I280" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>1077</v>
+        <v>1043</v>
       </c>
       <c r="B281" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C281" t="s">
-        <v>855</v>
+        <v>1044</v>
       </c>
       <c r="D281" t="s">
-        <v>1078</v>
+        <v>1045</v>
       </c>
       <c r="E281" t="s">
-        <v>1079</v>
+        <v>1046</v>
       </c>
       <c r="H281" t="s">
-        <v>858</v>
+        <v>1034</v>
       </c>
       <c r="I281" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>1080</v>
+        <v>1047</v>
       </c>
       <c r="B282" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C282" t="s">
-        <v>855</v>
+        <v>1048</v>
       </c>
       <c r="D282" t="s">
-        <v>1081</v>
+        <v>1049</v>
       </c>
       <c r="E282" t="s">
-        <v>1082</v>
+        <v>1050</v>
       </c>
       <c r="H282" t="s">
-        <v>858</v>
+        <v>1051</v>
       </c>
       <c r="I282" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>1083</v>
+        <v>1052</v>
       </c>
       <c r="B283" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C283" t="s">
-        <v>855</v>
+        <v>1053</v>
       </c>
       <c r="D283" t="s">
-        <v>1084</v>
+        <v>1054</v>
       </c>
       <c r="E283" t="s">
-        <v>1085</v>
+        <v>1055</v>
       </c>
       <c r="H283" t="s">
-        <v>858</v>
+        <v>1056</v>
       </c>
       <c r="I283" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>1086</v>
+        <v>1057</v>
       </c>
       <c r="B284" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C284" t="s">
-        <v>855</v>
+        <v>1058</v>
       </c>
       <c r="D284" t="s">
-        <v>1087</v>
+        <v>1059</v>
       </c>
       <c r="E284" t="s">
-        <v>1088</v>
+        <v>1060</v>
       </c>
       <c r="H284" t="s">
-        <v>858</v>
+        <v>1061</v>
       </c>
       <c r="I284" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>1089</v>
+        <v>1062</v>
       </c>
       <c r="B285" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C285" t="s">
-        <v>855</v>
+        <v>1063</v>
       </c>
       <c r="D285" t="s">
-        <v>1090</v>
+        <v>1064</v>
       </c>
       <c r="E285" t="s">
-        <v>1091</v>
+        <v>1065</v>
       </c>
       <c r="H285" t="s">
-        <v>858</v>
+        <v>1061</v>
       </c>
       <c r="I285" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>1092</v>
+        <v>1066</v>
       </c>
       <c r="B286" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C286" t="s">
-        <v>855</v>
+        <v>1067</v>
       </c>
       <c r="D286" t="s">
-        <v>1093</v>
+        <v>1068</v>
       </c>
       <c r="E286" t="s">
-        <v>1094</v>
+        <v>1069</v>
       </c>
       <c r="H286" t="s">
-        <v>858</v>
+        <v>1070</v>
       </c>
       <c r="I286" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>1095</v>
+        <v>1071</v>
       </c>
       <c r="B287" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C287" t="s">
-        <v>855</v>
+        <v>1072</v>
       </c>
       <c r="D287" t="s">
-        <v>1096</v>
+        <v>1073</v>
       </c>
       <c r="E287" t="s">
-        <v>1097</v>
+        <v>1074</v>
       </c>
       <c r="H287" t="s">
-        <v>858</v>
+        <v>1070</v>
       </c>
       <c r="I287" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>1098</v>
+        <v>1075</v>
       </c>
       <c r="B288" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C288" t="s">
-        <v>855</v>
+        <v>1076</v>
       </c>
       <c r="D288" t="s">
-        <v>1099</v>
+        <v>1077</v>
       </c>
       <c r="E288" t="s">
-        <v>1100</v>
+        <v>1078</v>
       </c>
       <c r="H288" t="s">
-        <v>858</v>
+        <v>1079</v>
       </c>
       <c r="I288" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>1101</v>
+        <v>1080</v>
       </c>
       <c r="B289" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C289" t="s">
-        <v>855</v>
+        <v>1081</v>
       </c>
       <c r="D289" t="s">
-        <v>1102</v>
+        <v>1082</v>
       </c>
       <c r="E289" t="s">
-        <v>1103</v>
+        <v>733</v>
       </c>
       <c r="H289" t="s">
-        <v>858</v>
+        <v>1070</v>
       </c>
       <c r="I289" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>1104</v>
+        <v>1083</v>
       </c>
       <c r="B290" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C290" t="s">
-        <v>855</v>
+        <v>1084</v>
       </c>
       <c r="D290" t="s">
-        <v>1105</v>
+        <v>1085</v>
       </c>
       <c r="E290" t="s">
-        <v>1106</v>
+        <v>636</v>
       </c>
       <c r="H290" t="s">
-        <v>858</v>
+        <v>1086</v>
       </c>
       <c r="I290" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>1107</v>
+        <v>1087</v>
       </c>
       <c r="B291" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C291" t="s">
-        <v>855</v>
+        <v>1088</v>
       </c>
       <c r="D291" t="s">
-        <v>1108</v>
+        <v>1089</v>
       </c>
       <c r="E291" t="s">
-        <v>1109</v>
+        <v>1090</v>
       </c>
       <c r="H291" t="s">
-        <v>858</v>
+        <v>1091</v>
       </c>
       <c r="I291" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>1110</v>
+        <v>1092</v>
       </c>
       <c r="B292" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C292" t="s">
-        <v>855</v>
+        <v>1093</v>
       </c>
       <c r="D292" t="s">
-        <v>1111</v>
+        <v>1094</v>
       </c>
       <c r="E292" t="s">
-        <v>1112</v>
+        <v>1095</v>
       </c>
       <c r="H292" t="s">
-        <v>858</v>
+        <v>1096</v>
       </c>
       <c r="I292" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>1113</v>
+        <v>1097</v>
       </c>
       <c r="B293" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C293" t="s">
-        <v>855</v>
+        <v>1098</v>
       </c>
       <c r="D293" t="s">
-        <v>1114</v>
+        <v>1099</v>
       </c>
       <c r="E293" t="s">
-        <v>1115</v>
+        <v>1100</v>
       </c>
       <c r="H293" t="s">
-        <v>858</v>
+        <v>1096</v>
       </c>
       <c r="I293" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>1116</v>
+        <v>1101</v>
       </c>
       <c r="B294" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C294" t="s">
-        <v>855</v>
+        <v>1102</v>
       </c>
       <c r="D294" t="s">
-        <v>1117</v>
+        <v>1103</v>
       </c>
       <c r="E294" t="s">
-        <v>1118</v>
+        <v>1104</v>
       </c>
       <c r="H294" t="s">
-        <v>858</v>
+        <v>1105</v>
       </c>
       <c r="I294" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>1119</v>
+        <v>1106</v>
       </c>
       <c r="B295" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C295" t="s">
-        <v>855</v>
+        <v>1107</v>
       </c>
       <c r="D295" t="s">
-        <v>1120</v>
+        <v>1108</v>
       </c>
       <c r="E295" t="s">
-        <v>1121</v>
+        <v>1109</v>
       </c>
       <c r="H295" t="s">
-        <v>858</v>
+        <v>1110</v>
       </c>
       <c r="I295" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>1122</v>
+        <v>1111</v>
       </c>
       <c r="B296" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C296" t="s">
-        <v>855</v>
+        <v>1112</v>
       </c>
       <c r="D296" t="s">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="E296" t="s">
-        <v>1124</v>
+        <v>1114</v>
       </c>
       <c r="H296" t="s">
-        <v>858</v>
+        <v>1115</v>
       </c>
       <c r="I296" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>1125</v>
+        <v>1116</v>
       </c>
       <c r="B297" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C297" t="s">
-        <v>855</v>
+        <v>1117</v>
       </c>
       <c r="D297" t="s">
-        <v>1126</v>
+        <v>1118</v>
       </c>
       <c r="E297" t="s">
-        <v>1127</v>
+        <v>1119</v>
       </c>
       <c r="H297" t="s">
-        <v>858</v>
+        <v>1120</v>
       </c>
       <c r="I297" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>1128</v>
+        <v>1121</v>
       </c>
       <c r="B298" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C298" t="s">
-        <v>855</v>
+        <v>1122</v>
       </c>
       <c r="D298" t="s">
-        <v>1129</v>
+        <v>1123</v>
       </c>
       <c r="E298" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
       <c r="H298" t="s">
-        <v>858</v>
+        <v>1125</v>
       </c>
       <c r="I298" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="B299" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C299" t="s">
-        <v>855</v>
+        <v>1127</v>
       </c>
       <c r="D299" t="s">
-        <v>1132</v>
+        <v>1128</v>
       </c>
       <c r="E299" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="H299" t="s">
-        <v>858</v>
+        <v>1130</v>
       </c>
       <c r="I299" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B300" t="s">
+        <v>93</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E300" t="s">
         <v>1134</v>
       </c>
-      <c r="B300" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H300" t="s">
-        <v>858</v>
+        <v>1130</v>
       </c>
       <c r="I300" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B301" t="s">
+        <v>93</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D301" t="s">
         <v>1137</v>
       </c>
-      <c r="B301" t="s">
-[...5 lines deleted...]
-      <c r="D301" t="s">
+      <c r="E301" t="s">
         <v>1138</v>
       </c>
-      <c r="E301" t="s">
+      <c r="H301" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
       <c r="I301" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
         <v>1140</v>
       </c>
       <c r="B302" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C302" t="s">
-        <v>855</v>
+        <v>1141</v>
       </c>
       <c r="D302" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="E302" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="H302" t="s">
-        <v>858</v>
+        <v>1144</v>
       </c>
       <c r="I302" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B303" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C303" t="s">
-        <v>855</v>
+        <v>1146</v>
       </c>
       <c r="D303" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="E303" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="H303" t="s">
-        <v>858</v>
+        <v>1149</v>
       </c>
       <c r="I303" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="B304" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C304" t="s">
-        <v>855</v>
+        <v>1151</v>
       </c>
       <c r="D304" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="E304" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="H304" t="s">
-        <v>858</v>
+        <v>1149</v>
       </c>
       <c r="I304" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B305" t="s">
+        <v>93</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H305" t="s">
         <v>1149</v>
-      </c>
-[...13 lines deleted...]
-        <v>858</v>
       </c>
       <c r="I305" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="B306" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C306" t="s">
-        <v>855</v>
+        <v>1159</v>
       </c>
       <c r="D306" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
       <c r="E306" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
       <c r="H306" t="s">
-        <v>858</v>
+        <v>1149</v>
       </c>
       <c r="I306" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="B307" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C307" t="s">
-        <v>855</v>
+        <v>1163</v>
       </c>
       <c r="D307" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="E307" t="s">
-        <v>1157</v>
+        <v>1165</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1166</v>
       </c>
       <c r="I307" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="B308" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C308" t="s">
-        <v>855</v>
+        <v>1168</v>
       </c>
       <c r="D308" t="s">
-        <v>1159</v>
+        <v>1169</v>
       </c>
       <c r="E308" t="s">
-        <v>1160</v>
+        <v>1170</v>
       </c>
       <c r="H308" t="s">
-        <v>858</v>
+        <v>1171</v>
       </c>
       <c r="I308" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>1161</v>
+        <v>1172</v>
       </c>
       <c r="B309" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C309" t="s">
-        <v>855</v>
+        <v>1173</v>
       </c>
       <c r="D309" t="s">
-        <v>1162</v>
+        <v>1174</v>
       </c>
       <c r="E309" t="s">
-        <v>1163</v>
+        <v>1175</v>
       </c>
       <c r="H309" t="s">
-        <v>858</v>
+        <v>1171</v>
       </c>
       <c r="I309" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>1164</v>
+        <v>1176</v>
       </c>
       <c r="B310" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C310" t="s">
-        <v>855</v>
+        <v>1177</v>
       </c>
       <c r="D310" t="s">
-        <v>1165</v>
+        <v>1178</v>
       </c>
       <c r="E310" t="s">
-        <v>1166</v>
+        <v>1179</v>
       </c>
       <c r="H310" t="s">
-        <v>858</v>
+        <v>1171</v>
       </c>
       <c r="I310" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>1167</v>
+        <v>1180</v>
       </c>
       <c r="B311" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C311" t="s">
-        <v>855</v>
+        <v>1181</v>
       </c>
       <c r="D311" t="s">
-        <v>1168</v>
+        <v>1182</v>
       </c>
       <c r="E311" t="s">
-        <v>1169</v>
+        <v>1183</v>
       </c>
       <c r="H311" t="s">
-        <v>858</v>
+        <v>1184</v>
       </c>
       <c r="I311" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>1170</v>
+        <v>1185</v>
       </c>
       <c r="B312" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C312" t="s">
-        <v>855</v>
+        <v>1186</v>
       </c>
       <c r="D312" t="s">
-        <v>1171</v>
+        <v>1187</v>
       </c>
       <c r="E312" t="s">
-        <v>1172</v>
+        <v>1188</v>
       </c>
       <c r="H312" t="s">
-        <v>858</v>
+        <v>1184</v>
       </c>
       <c r="I312" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>1173</v>
+        <v>1189</v>
       </c>
       <c r="B313" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C313" t="s">
-        <v>855</v>
+        <v>1190</v>
       </c>
       <c r="D313" t="s">
-        <v>1174</v>
+        <v>1191</v>
       </c>
       <c r="E313" t="s">
-        <v>1175</v>
+        <v>1192</v>
       </c>
       <c r="H313" t="s">
-        <v>858</v>
+        <v>1184</v>
       </c>
       <c r="I313" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>1176</v>
+        <v>1193</v>
       </c>
       <c r="B314" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C314" t="s">
-        <v>855</v>
+        <v>1194</v>
       </c>
       <c r="D314" t="s">
-        <v>1177</v>
+        <v>1195</v>
       </c>
       <c r="E314" t="s">
-        <v>1178</v>
+        <v>1196</v>
       </c>
       <c r="H314" t="s">
-        <v>858</v>
+        <v>1184</v>
       </c>
       <c r="I314" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>1179</v>
+        <v>1197</v>
       </c>
       <c r="B315" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C315" t="s">
-        <v>855</v>
+        <v>1198</v>
       </c>
       <c r="D315" t="s">
-        <v>1180</v>
+        <v>1199</v>
       </c>
       <c r="E315" t="s">
-        <v>1181</v>
+        <v>1200</v>
       </c>
       <c r="H315" t="s">
-        <v>858</v>
+        <v>1201</v>
       </c>
       <c r="I315" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>1182</v>
+        <v>1202</v>
       </c>
       <c r="B316" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C316" t="s">
-        <v>855</v>
+        <v>1203</v>
       </c>
       <c r="D316" t="s">
-        <v>1183</v>
+        <v>1204</v>
       </c>
       <c r="E316" t="s">
-        <v>1184</v>
+        <v>1205</v>
       </c>
       <c r="H316" t="s">
-        <v>858</v>
+        <v>1201</v>
       </c>
       <c r="I316" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>1185</v>
+        <v>1206</v>
       </c>
       <c r="B317" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C317" t="s">
-        <v>855</v>
+        <v>1207</v>
       </c>
       <c r="D317" t="s">
-        <v>1186</v>
+        <v>1208</v>
       </c>
       <c r="E317" t="s">
-        <v>1187</v>
+        <v>1209</v>
       </c>
       <c r="H317" t="s">
-        <v>858</v>
+        <v>1201</v>
       </c>
       <c r="I317" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>1188</v>
+        <v>1210</v>
       </c>
       <c r="B318" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C318" t="s">
-        <v>855</v>
+        <v>1211</v>
       </c>
       <c r="D318" t="s">
-        <v>1189</v>
+        <v>1212</v>
       </c>
       <c r="E318" t="s">
-        <v>1190</v>
+        <v>1213</v>
       </c>
       <c r="H318" t="s">
-        <v>858</v>
+        <v>1201</v>
       </c>
       <c r="I318" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>1191</v>
+        <v>1214</v>
       </c>
       <c r="B319" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C319" t="s">
-        <v>855</v>
+        <v>1215</v>
       </c>
       <c r="D319" t="s">
-        <v>1192</v>
+        <v>1216</v>
       </c>
       <c r="E319" t="s">
-        <v>1193</v>
+        <v>1217</v>
       </c>
       <c r="H319" t="s">
-        <v>858</v>
+        <v>1201</v>
       </c>
       <c r="I319" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>1194</v>
+        <v>1218</v>
       </c>
       <c r="B320" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C320" t="s">
-        <v>855</v>
+        <v>1219</v>
       </c>
       <c r="D320" t="s">
-        <v>1195</v>
+        <v>1220</v>
       </c>
       <c r="E320" t="s">
-        <v>1196</v>
+        <v>1221</v>
       </c>
       <c r="H320" t="s">
-        <v>858</v>
+        <v>1201</v>
       </c>
       <c r="I320" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>1197</v>
+        <v>1222</v>
       </c>
       <c r="B321" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C321" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D321" t="s">
-        <v>1198</v>
+        <v>1224</v>
       </c>
       <c r="E321" t="s">
-        <v>1199</v>
+        <v>1225</v>
       </c>
       <c r="H321" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I321" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>1200</v>
+        <v>1227</v>
       </c>
       <c r="B322" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C322" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D322" t="s">
-        <v>1201</v>
+        <v>1228</v>
       </c>
       <c r="E322" t="s">
-        <v>1202</v>
+        <v>1229</v>
       </c>
       <c r="H322" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I322" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>1203</v>
+        <v>1230</v>
       </c>
       <c r="B323" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C323" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D323" t="s">
-        <v>1204</v>
+        <v>1231</v>
       </c>
       <c r="E323" t="s">
-        <v>1205</v>
+        <v>1232</v>
       </c>
       <c r="H323" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I323" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>1206</v>
+        <v>1233</v>
       </c>
       <c r="B324" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C324" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D324" t="s">
-        <v>1207</v>
+        <v>1234</v>
       </c>
       <c r="E324" t="s">
-        <v>1208</v>
+        <v>1235</v>
       </c>
       <c r="H324" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I324" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>1209</v>
+        <v>1236</v>
       </c>
       <c r="B325" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C325" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D325" t="s">
-        <v>1210</v>
+        <v>1237</v>
       </c>
       <c r="E325" t="s">
-        <v>1211</v>
+        <v>1238</v>
       </c>
       <c r="H325" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I325" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>1212</v>
+        <v>1239</v>
       </c>
       <c r="B326" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C326" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D326" t="s">
-        <v>1213</v>
+        <v>1240</v>
       </c>
       <c r="E326" t="s">
-        <v>1214</v>
+        <v>1241</v>
       </c>
       <c r="H326" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I326" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>1215</v>
+        <v>1242</v>
       </c>
       <c r="B327" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C327" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D327" t="s">
-        <v>1216</v>
+        <v>1243</v>
       </c>
       <c r="E327" t="s">
-        <v>1217</v>
+        <v>1244</v>
       </c>
       <c r="H327" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I327" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>1218</v>
+        <v>1245</v>
       </c>
       <c r="B328" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C328" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D328" t="s">
-        <v>1219</v>
+        <v>1246</v>
       </c>
       <c r="E328" t="s">
-        <v>1220</v>
+        <v>1247</v>
       </c>
       <c r="H328" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I328" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>1221</v>
+        <v>1248</v>
       </c>
       <c r="B329" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C329" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D329" t="s">
-        <v>1222</v>
+        <v>1249</v>
       </c>
       <c r="E329" t="s">
-        <v>1223</v>
+        <v>1250</v>
       </c>
       <c r="H329" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I329" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>1224</v>
+        <v>1251</v>
       </c>
       <c r="B330" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C330" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D330" t="s">
-        <v>1225</v>
+        <v>1252</v>
       </c>
       <c r="E330" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H330" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
       <c r="I330" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>1227</v>
+        <v>1254</v>
       </c>
       <c r="B331" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C331" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D331" t="s">
-        <v>1228</v>
+        <v>1255</v>
       </c>
       <c r="E331" t="s">
-        <v>1229</v>
+        <v>1256</v>
       </c>
       <c r="H331" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I331" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>1230</v>
+        <v>1257</v>
       </c>
       <c r="B332" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C332" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D332" t="s">
-        <v>1231</v>
+        <v>1258</v>
       </c>
       <c r="E332" t="s">
-        <v>1232</v>
+        <v>1259</v>
       </c>
       <c r="H332" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I332" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>1233</v>
+        <v>1260</v>
       </c>
       <c r="B333" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C333" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D333" t="s">
-        <v>1234</v>
+        <v>1261</v>
       </c>
       <c r="E333" t="s">
-        <v>1235</v>
+        <v>1262</v>
       </c>
       <c r="H333" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I333" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>1236</v>
+        <v>1263</v>
       </c>
       <c r="B334" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C334" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D334" t="s">
-        <v>1237</v>
+        <v>1264</v>
       </c>
       <c r="E334" t="s">
-        <v>1238</v>
+        <v>1265</v>
       </c>
       <c r="H334" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I334" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>1239</v>
+        <v>1266</v>
       </c>
       <c r="B335" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C335" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D335" t="s">
-        <v>1240</v>
+        <v>1267</v>
       </c>
       <c r="E335" t="s">
-        <v>1241</v>
+        <v>1268</v>
       </c>
       <c r="H335" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I335" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>1242</v>
+        <v>1269</v>
       </c>
       <c r="B336" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C336" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D336" t="s">
-        <v>1243</v>
+        <v>1270</v>
       </c>
       <c r="E336" t="s">
-        <v>1244</v>
+        <v>1271</v>
       </c>
       <c r="H336" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I336" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>1245</v>
+        <v>1272</v>
       </c>
       <c r="B337" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C337" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D337" t="s">
-        <v>1246</v>
+        <v>1273</v>
       </c>
       <c r="E337" t="s">
-        <v>1247</v>
+        <v>1274</v>
       </c>
       <c r="H337" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I337" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>1248</v>
+        <v>1275</v>
       </c>
       <c r="B338" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C338" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D338" t="s">
-        <v>1249</v>
+        <v>1276</v>
       </c>
       <c r="E338" t="s">
-        <v>1250</v>
+        <v>1277</v>
       </c>
       <c r="H338" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I338" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>1251</v>
+        <v>1278</v>
       </c>
       <c r="B339" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C339" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D339" t="s">
-        <v>1252</v>
+        <v>1279</v>
       </c>
       <c r="E339" t="s">
-        <v>1253</v>
+        <v>1280</v>
       </c>
       <c r="H339" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I339" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>1254</v>
+        <v>1281</v>
       </c>
       <c r="B340" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C340" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D340" t="s">
-        <v>1255</v>
+        <v>1282</v>
       </c>
       <c r="E340" t="s">
-        <v>1256</v>
+        <v>1283</v>
       </c>
       <c r="H340" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I340" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>1257</v>
+        <v>1284</v>
       </c>
       <c r="B341" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C341" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D341" t="s">
-        <v>1258</v>
+        <v>1285</v>
       </c>
       <c r="E341" t="s">
-        <v>1259</v>
+        <v>1286</v>
       </c>
       <c r="H341" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I341" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>1260</v>
+        <v>1287</v>
       </c>
       <c r="B342" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C342" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D342" t="s">
-        <v>1261</v>
+        <v>1288</v>
       </c>
       <c r="E342" t="s">
-        <v>1262</v>
+        <v>1289</v>
       </c>
       <c r="H342" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I342" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>1263</v>
+        <v>1290</v>
       </c>
       <c r="B343" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C343" t="s">
-        <v>1264</v>
+        <v>1223</v>
       </c>
       <c r="D343" t="s">
-        <v>1265</v>
+        <v>1291</v>
       </c>
       <c r="E343" t="s">
-        <v>1266</v>
+        <v>1292</v>
       </c>
       <c r="H343" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I343" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>1267</v>
+        <v>1293</v>
       </c>
       <c r="B344" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C344" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D344" t="s">
-        <v>1268</v>
+        <v>1294</v>
       </c>
       <c r="E344" t="s">
-        <v>1269</v>
+        <v>1295</v>
       </c>
       <c r="H344" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I344" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>1270</v>
+        <v>1296</v>
       </c>
       <c r="B345" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C345" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D345" t="s">
-        <v>1271</v>
+        <v>1297</v>
       </c>
       <c r="E345" t="s">
-        <v>1272</v>
+        <v>1298</v>
       </c>
       <c r="H345" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I345" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>1273</v>
+        <v>1299</v>
       </c>
       <c r="B346" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C346" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D346" t="s">
-        <v>1274</v>
+        <v>1300</v>
       </c>
       <c r="E346" t="s">
-        <v>1275</v>
+        <v>1301</v>
       </c>
       <c r="H346" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I346" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>1276</v>
+        <v>1302</v>
       </c>
       <c r="B347" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C347" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D347" t="s">
-        <v>1277</v>
+        <v>1303</v>
       </c>
       <c r="E347" t="s">
-        <v>1278</v>
+        <v>1304</v>
       </c>
       <c r="H347" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I347" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>1279</v>
+        <v>1305</v>
       </c>
       <c r="B348" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C348" t="s">
-        <v>855</v>
+        <v>1306</v>
       </c>
       <c r="D348" t="s">
-        <v>1280</v>
+        <v>1307</v>
       </c>
       <c r="E348" t="s">
-        <v>1281</v>
+        <v>1308</v>
       </c>
       <c r="H348" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I348" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>1282</v>
+        <v>1309</v>
       </c>
       <c r="B349" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C349" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D349" t="s">
-        <v>1283</v>
+        <v>1310</v>
       </c>
       <c r="E349" t="s">
-        <v>1284</v>
+        <v>1311</v>
       </c>
       <c r="H349" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I349" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>1285</v>
+        <v>1312</v>
       </c>
       <c r="B350" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C350" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D350" t="s">
-        <v>1286</v>
+        <v>1313</v>
       </c>
       <c r="E350" t="s">
-        <v>1287</v>
+        <v>1314</v>
       </c>
       <c r="H350" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I350" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>1288</v>
+        <v>1315</v>
       </c>
       <c r="B351" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C351" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D351" t="s">
-        <v>1289</v>
+        <v>1316</v>
       </c>
       <c r="E351" t="s">
-        <v>1290</v>
+        <v>1317</v>
       </c>
       <c r="H351" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I351" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>1291</v>
+        <v>1318</v>
       </c>
       <c r="B352" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C352" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D352" t="s">
-        <v>1292</v>
+        <v>1319</v>
       </c>
       <c r="E352" t="s">
-        <v>1293</v>
+        <v>1320</v>
       </c>
       <c r="H352" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I352" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>1294</v>
+        <v>1321</v>
       </c>
       <c r="B353" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C353" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D353" t="s">
-        <v>1295</v>
+        <v>1322</v>
       </c>
       <c r="E353" t="s">
-        <v>1296</v>
+        <v>1323</v>
       </c>
       <c r="H353" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I353" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>1297</v>
+        <v>1324</v>
       </c>
       <c r="B354" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C354" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D354" t="s">
-        <v>1298</v>
+        <v>1325</v>
       </c>
       <c r="E354" t="s">
-        <v>1299</v>
+        <v>1326</v>
       </c>
       <c r="H354" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I354" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>1300</v>
+        <v>1327</v>
       </c>
       <c r="B355" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C355" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D355" t="s">
-        <v>1301</v>
+        <v>1328</v>
       </c>
       <c r="E355" t="s">
-        <v>1302</v>
+        <v>1329</v>
       </c>
       <c r="H355" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I355" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>1303</v>
+        <v>1330</v>
       </c>
       <c r="B356" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C356" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D356" t="s">
-        <v>1304</v>
+        <v>1331</v>
       </c>
       <c r="E356" t="s">
-        <v>1305</v>
+        <v>1332</v>
       </c>
       <c r="H356" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I356" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>1306</v>
+        <v>1333</v>
       </c>
       <c r="B357" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C357" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D357" t="s">
-        <v>1307</v>
+        <v>1334</v>
       </c>
       <c r="E357" t="s">
-        <v>1308</v>
+        <v>1335</v>
       </c>
       <c r="H357" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I357" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>1309</v>
+        <v>1336</v>
       </c>
       <c r="B358" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C358" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D358" t="s">
-        <v>1310</v>
+        <v>1337</v>
       </c>
       <c r="E358" t="s">
-        <v>1311</v>
+        <v>1338</v>
       </c>
       <c r="H358" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I358" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>1312</v>
+        <v>1339</v>
       </c>
       <c r="B359" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C359" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D359" t="s">
-        <v>1313</v>
+        <v>1340</v>
       </c>
       <c r="E359" t="s">
-        <v>1314</v>
+        <v>1341</v>
       </c>
       <c r="H359" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I359" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>1315</v>
+        <v>1342</v>
       </c>
       <c r="B360" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C360" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D360" t="s">
-        <v>1316</v>
+        <v>1343</v>
       </c>
       <c r="E360" t="s">
-        <v>1317</v>
+        <v>1344</v>
       </c>
       <c r="H360" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I360" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>1318</v>
+        <v>1345</v>
       </c>
       <c r="B361" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C361" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D361" t="s">
-        <v>1319</v>
+        <v>1346</v>
       </c>
       <c r="E361" t="s">
-        <v>1320</v>
+        <v>1347</v>
       </c>
       <c r="H361" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I361" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>1321</v>
+        <v>1348</v>
       </c>
       <c r="B362" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C362" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D362" t="s">
-        <v>1322</v>
+        <v>1349</v>
       </c>
       <c r="E362" t="s">
-        <v>1323</v>
+        <v>1350</v>
       </c>
       <c r="H362" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I362" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>1324</v>
+        <v>1351</v>
       </c>
       <c r="B363" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C363" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D363" t="s">
-        <v>1325</v>
+        <v>1352</v>
       </c>
       <c r="E363" t="s">
-        <v>1326</v>
+        <v>1353</v>
       </c>
       <c r="H363" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I363" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>1327</v>
+        <v>1354</v>
       </c>
       <c r="B364" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C364" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D364" t="s">
-        <v>1328</v>
+        <v>1355</v>
       </c>
       <c r="E364" t="s">
-        <v>1329</v>
+        <v>1356</v>
       </c>
       <c r="H364" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I364" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>1330</v>
+        <v>1357</v>
       </c>
       <c r="B365" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C365" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D365" t="s">
-        <v>1331</v>
+        <v>1358</v>
       </c>
       <c r="E365" t="s">
-        <v>1332</v>
+        <v>1359</v>
       </c>
       <c r="H365" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I365" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>1333</v>
+        <v>1360</v>
       </c>
       <c r="B366" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C366" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D366" t="s">
-        <v>1334</v>
+        <v>1361</v>
       </c>
       <c r="E366" t="s">
-        <v>1335</v>
+        <v>1362</v>
       </c>
       <c r="H366" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I366" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>1336</v>
+        <v>1363</v>
       </c>
       <c r="B367" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C367" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D367" t="s">
-        <v>1337</v>
+        <v>1364</v>
       </c>
       <c r="E367" t="s">
-        <v>1338</v>
+        <v>1365</v>
       </c>
       <c r="H367" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I367" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>1339</v>
+        <v>1366</v>
       </c>
       <c r="B368" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C368" t="s">
-        <v>938</v>
+        <v>1223</v>
       </c>
       <c r="D368" t="s">
-        <v>1340</v>
+        <v>1367</v>
       </c>
       <c r="E368" t="s">
-        <v>1341</v>
+        <v>1368</v>
       </c>
       <c r="H368" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I368" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>1342</v>
+        <v>1369</v>
       </c>
       <c r="B369" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C369" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D369" t="s">
-        <v>1343</v>
+        <v>1370</v>
       </c>
       <c r="E369" t="s">
-        <v>1344</v>
+        <v>1371</v>
       </c>
       <c r="H369" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I369" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>1345</v>
+        <v>1372</v>
       </c>
       <c r="B370" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C370" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D370" t="s">
-        <v>1346</v>
+        <v>1373</v>
       </c>
       <c r="E370" t="s">
-        <v>1347</v>
+        <v>1374</v>
       </c>
       <c r="H370" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I370" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>1348</v>
+        <v>1375</v>
       </c>
       <c r="B371" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C371" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D371" t="s">
-        <v>1349</v>
+        <v>1376</v>
       </c>
       <c r="E371" t="s">
-        <v>1350</v>
+        <v>1377</v>
       </c>
       <c r="H371" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I371" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>1351</v>
+        <v>1378</v>
       </c>
       <c r="B372" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C372" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D372" t="s">
-        <v>1352</v>
+        <v>1379</v>
       </c>
       <c r="E372" t="s">
-        <v>1353</v>
+        <v>1380</v>
       </c>
       <c r="H372" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I372" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>1354</v>
+        <v>1381</v>
       </c>
       <c r="B373" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C373" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D373" t="s">
-        <v>1355</v>
+        <v>1382</v>
       </c>
       <c r="E373" t="s">
-        <v>1356</v>
+        <v>1383</v>
       </c>
       <c r="H373" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I373" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>1357</v>
+        <v>1384</v>
       </c>
       <c r="B374" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C374" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D374" t="s">
-        <v>1358</v>
+        <v>1385</v>
       </c>
       <c r="E374" t="s">
-        <v>1359</v>
+        <v>1386</v>
       </c>
       <c r="H374" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I374" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>1360</v>
+        <v>1387</v>
       </c>
       <c r="B375" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C375" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D375" t="s">
-        <v>1361</v>
+        <v>1388</v>
       </c>
       <c r="E375" t="s">
-        <v>1362</v>
+        <v>1389</v>
       </c>
       <c r="H375" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I375" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>1363</v>
+        <v>1390</v>
       </c>
       <c r="B376" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C376" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D376" t="s">
-        <v>1364</v>
+        <v>1391</v>
       </c>
       <c r="E376" t="s">
-        <v>1365</v>
+        <v>1392</v>
       </c>
       <c r="H376" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I376" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>1366</v>
+        <v>1393</v>
       </c>
       <c r="B377" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C377" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D377" t="s">
-        <v>1367</v>
+        <v>1394</v>
       </c>
       <c r="E377" t="s">
-        <v>1368</v>
+        <v>1395</v>
       </c>
       <c r="H377" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I377" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>1369</v>
+        <v>1396</v>
       </c>
       <c r="B378" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C378" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D378" t="s">
-        <v>1370</v>
+        <v>1397</v>
       </c>
       <c r="E378" t="s">
-        <v>1371</v>
+        <v>1398</v>
       </c>
       <c r="H378" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I378" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>1372</v>
+        <v>1399</v>
       </c>
       <c r="B379" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C379" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D379" t="s">
-        <v>1373</v>
+        <v>1400</v>
       </c>
       <c r="E379" t="s">
-        <v>1374</v>
+        <v>1401</v>
       </c>
       <c r="H379" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I379" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>1375</v>
+        <v>1402</v>
       </c>
       <c r="B380" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C380" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D380" t="s">
-        <v>1376</v>
+        <v>1403</v>
       </c>
       <c r="E380" t="s">
-        <v>1377</v>
+        <v>1404</v>
       </c>
       <c r="H380" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I380" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>1378</v>
+        <v>1405</v>
       </c>
       <c r="B381" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C381" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D381" t="s">
-        <v>1379</v>
+        <v>1406</v>
       </c>
       <c r="E381" t="s">
-        <v>1380</v>
+        <v>1407</v>
       </c>
       <c r="H381" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I381" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>1381</v>
+        <v>1408</v>
       </c>
       <c r="B382" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C382" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D382" t="s">
-        <v>1382</v>
+        <v>1409</v>
       </c>
       <c r="E382" t="s">
-        <v>1383</v>
+        <v>1410</v>
       </c>
       <c r="H382" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I382" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>1384</v>
+        <v>1411</v>
       </c>
       <c r="B383" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C383" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D383" t="s">
-        <v>1385</v>
+        <v>1412</v>
       </c>
       <c r="E383" t="s">
-        <v>1386</v>
+        <v>1413</v>
       </c>
       <c r="H383" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I383" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>1387</v>
+        <v>1414</v>
       </c>
       <c r="B384" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C384" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D384" t="s">
-        <v>1388</v>
+        <v>1415</v>
       </c>
       <c r="E384" t="s">
-        <v>1389</v>
+        <v>1416</v>
       </c>
       <c r="H384" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I384" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>1390</v>
+        <v>1417</v>
       </c>
       <c r="B385" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C385" t="s">
-        <v>855</v>
+        <v>1418</v>
       </c>
       <c r="D385" t="s">
-        <v>1391</v>
+        <v>1419</v>
       </c>
       <c r="E385" t="s">
-        <v>1392</v>
+        <v>1420</v>
       </c>
       <c r="H385" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I385" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>1393</v>
+        <v>1421</v>
       </c>
       <c r="B386" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C386" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D386" t="s">
-        <v>1394</v>
+        <v>1422</v>
       </c>
       <c r="E386" t="s">
-        <v>1395</v>
+        <v>1423</v>
       </c>
       <c r="H386" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I386" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>1396</v>
+        <v>1424</v>
       </c>
       <c r="B387" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C387" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D387" t="s">
-        <v>1397</v>
+        <v>1425</v>
       </c>
       <c r="E387" t="s">
-        <v>1398</v>
+        <v>1426</v>
       </c>
       <c r="H387" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I387" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>1399</v>
+        <v>1427</v>
       </c>
       <c r="B388" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C388" t="s">
-        <v>855</v>
+        <v>1223</v>
       </c>
       <c r="D388" t="s">
-        <v>1400</v>
+        <v>1428</v>
       </c>
       <c r="E388" t="s">
-        <v>1401</v>
+        <v>1429</v>
       </c>
       <c r="H388" t="s">
-        <v>858</v>
+        <v>1226</v>
       </c>
       <c r="I388" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>1402</v>
+        <v>1430</v>
       </c>
       <c r="B389" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C389" t="s">
-        <v>1403</v>
+        <v>1223</v>
       </c>
       <c r="D389" t="s">
-        <v>1404</v>
+        <v>1431</v>
       </c>
       <c r="E389" t="s">
-        <v>1405</v>
+        <v>1432</v>
       </c>
       <c r="H389" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I389" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1407</v>
+        <v>1433</v>
       </c>
       <c r="B390" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C390" t="s">
-        <v>1408</v>
+        <v>1223</v>
       </c>
       <c r="D390" t="s">
-        <v>1409</v>
+        <v>1434</v>
       </c>
       <c r="E390" t="s">
-        <v>1410</v>
+        <v>1435</v>
       </c>
       <c r="H390" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I390" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1411</v>
+        <v>1436</v>
       </c>
       <c r="B391" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C391" t="s">
-        <v>1412</v>
+        <v>1223</v>
       </c>
       <c r="D391" t="s">
-        <v>1413</v>
+        <v>1437</v>
       </c>
       <c r="E391" t="s">
-        <v>1414</v>
+        <v>1438</v>
       </c>
       <c r="H391" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I391" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1415</v>
+        <v>1439</v>
       </c>
       <c r="B392" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C392" t="s">
-        <v>1416</v>
+        <v>1223</v>
       </c>
       <c r="D392" t="s">
-        <v>1417</v>
+        <v>1440</v>
       </c>
       <c r="E392" t="s">
-        <v>1418</v>
+        <v>1441</v>
       </c>
       <c r="H392" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I392" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1419</v>
+        <v>1442</v>
       </c>
       <c r="B393" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C393" t="s">
-        <v>1420</v>
+        <v>1223</v>
       </c>
       <c r="D393" t="s">
-        <v>1421</v>
+        <v>1443</v>
       </c>
       <c r="E393" t="s">
-        <v>1422</v>
+        <v>1444</v>
       </c>
       <c r="H393" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I393" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1423</v>
+        <v>1445</v>
       </c>
       <c r="B394" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C394" t="s">
-        <v>1424</v>
+        <v>1223</v>
       </c>
       <c r="D394" t="s">
-        <v>1425</v>
+        <v>1446</v>
       </c>
       <c r="E394" t="s">
-        <v>1426</v>
+        <v>1447</v>
       </c>
       <c r="H394" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I394" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1427</v>
+        <v>1448</v>
       </c>
       <c r="B395" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C395" t="s">
-        <v>1428</v>
+        <v>1223</v>
       </c>
       <c r="D395" t="s">
-        <v>1429</v>
+        <v>1449</v>
       </c>
       <c r="E395" t="s">
-        <v>1430</v>
+        <v>1450</v>
       </c>
       <c r="H395" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I395" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1431</v>
+        <v>1451</v>
       </c>
       <c r="B396" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C396" t="s">
-        <v>1432</v>
+        <v>1223</v>
       </c>
       <c r="D396" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="E396" t="s">
-        <v>1434</v>
+        <v>1453</v>
       </c>
       <c r="H396" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I396" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1435</v>
+        <v>1454</v>
       </c>
       <c r="B397" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C397" t="s">
-        <v>1436</v>
+        <v>1223</v>
       </c>
       <c r="D397" t="s">
-        <v>1437</v>
+        <v>1455</v>
       </c>
       <c r="E397" t="s">
-        <v>1438</v>
+        <v>1456</v>
       </c>
       <c r="H397" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I397" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1439</v>
+        <v>1457</v>
       </c>
       <c r="B398" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C398" t="s">
-        <v>1440</v>
+        <v>1223</v>
       </c>
       <c r="D398" t="s">
-        <v>1441</v>
+        <v>1458</v>
       </c>
       <c r="E398" t="s">
-        <v>1442</v>
+        <v>1459</v>
       </c>
       <c r="H398" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I398" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1443</v>
+        <v>1460</v>
       </c>
       <c r="B399" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C399" t="s">
-        <v>1444</v>
+        <v>1223</v>
       </c>
       <c r="D399" t="s">
-        <v>1445</v>
+        <v>1461</v>
       </c>
       <c r="E399" t="s">
-        <v>1446</v>
+        <v>1462</v>
       </c>
       <c r="H399" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I399" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1447</v>
+        <v>1463</v>
       </c>
       <c r="B400" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C400" t="s">
-        <v>1448</v>
+        <v>1223</v>
       </c>
       <c r="D400" t="s">
-        <v>1449</v>
+        <v>1464</v>
       </c>
       <c r="E400" t="s">
-        <v>1450</v>
+        <v>1465</v>
       </c>
       <c r="H400" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I400" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>1451</v>
+        <v>1466</v>
       </c>
       <c r="B401" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C401" t="s">
-        <v>1452</v>
+        <v>1223</v>
       </c>
       <c r="D401" t="s">
-        <v>1453</v>
+        <v>1467</v>
       </c>
       <c r="E401" t="s">
-        <v>1454</v>
+        <v>1468</v>
       </c>
       <c r="H401" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I401" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>1455</v>
+        <v>1469</v>
       </c>
       <c r="B402" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C402" t="s">
-        <v>1456</v>
+        <v>1223</v>
       </c>
       <c r="D402" t="s">
-        <v>1457</v>
+        <v>1470</v>
       </c>
       <c r="E402" t="s">
-        <v>1458</v>
+        <v>1471</v>
       </c>
       <c r="H402" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I402" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
-        <v>1459</v>
+        <v>1472</v>
       </c>
       <c r="B403" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C403" t="s">
-        <v>1460</v>
+        <v>1223</v>
       </c>
       <c r="D403" t="s">
-        <v>1461</v>
+        <v>1473</v>
       </c>
       <c r="E403" t="s">
-        <v>1462</v>
+        <v>1474</v>
       </c>
       <c r="H403" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I403" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="B404" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C404" t="s">
-        <v>1464</v>
+        <v>1223</v>
       </c>
       <c r="D404" t="s">
-        <v>1465</v>
+        <v>1476</v>
       </c>
       <c r="E404" t="s">
-        <v>1466</v>
+        <v>1477</v>
       </c>
       <c r="H404" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I404" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="B405" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C405" t="s">
-        <v>1468</v>
+        <v>1223</v>
       </c>
       <c r="D405" t="s">
-        <v>1469</v>
+        <v>1479</v>
       </c>
       <c r="E405" t="s">
-        <v>292</v>
+        <v>1480</v>
       </c>
       <c r="H405" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I405" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" t="s">
-        <v>1470</v>
+        <v>1481</v>
       </c>
       <c r="B406" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C406" t="s">
-        <v>1471</v>
+        <v>1223</v>
       </c>
       <c r="D406" t="s">
-        <v>1472</v>
+        <v>1482</v>
       </c>
       <c r="E406" t="s">
-        <v>296</v>
+        <v>1483</v>
       </c>
       <c r="H406" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I406" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="B407" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C407" t="s">
-        <v>1474</v>
+        <v>1223</v>
       </c>
       <c r="D407" t="s">
-        <v>1475</v>
+        <v>1485</v>
       </c>
       <c r="E407" t="s">
-        <v>1476</v>
+        <v>1486</v>
       </c>
       <c r="H407" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I407" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" t="s">
-        <v>1477</v>
+        <v>1487</v>
       </c>
       <c r="B408" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C408" t="s">
-        <v>1478</v>
+        <v>1223</v>
       </c>
       <c r="D408" t="s">
-        <v>1479</v>
+        <v>1488</v>
       </c>
       <c r="E408" t="s">
-        <v>1480</v>
+        <v>1489</v>
       </c>
       <c r="H408" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I408" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409" t="s">
-        <v>1481</v>
+        <v>1490</v>
       </c>
       <c r="B409" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C409" t="s">
-        <v>1482</v>
+        <v>1223</v>
       </c>
       <c r="D409" t="s">
-        <v>1483</v>
+        <v>1491</v>
       </c>
       <c r="E409" t="s">
-        <v>1484</v>
+        <v>1492</v>
       </c>
       <c r="H409" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I409" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410" t="s">
-        <v>1485</v>
+        <v>1493</v>
       </c>
       <c r="B410" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C410" t="s">
-        <v>1486</v>
+        <v>1223</v>
       </c>
       <c r="D410" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="E410" t="s">
-        <v>1488</v>
+        <v>1495</v>
       </c>
       <c r="H410" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I410" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="B411" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C411" t="s">
-        <v>1490</v>
+        <v>1223</v>
       </c>
       <c r="D411" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="E411" t="s">
-        <v>1492</v>
+        <v>1498</v>
       </c>
       <c r="H411" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I411" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="B412" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C412" t="s">
-        <v>1494</v>
+        <v>1223</v>
       </c>
       <c r="D412" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="E412" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="H412" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I412" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="B413" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C413" t="s">
-        <v>1498</v>
+        <v>1223</v>
       </c>
       <c r="D413" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="E413" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
       <c r="H413" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I413" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="B414" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C414" t="s">
-        <v>1502</v>
+        <v>1223</v>
       </c>
       <c r="D414" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="E414" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="H414" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I414" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="B415" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C415" t="s">
-        <v>1506</v>
+        <v>1223</v>
       </c>
       <c r="D415" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="E415" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="H415" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I415" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="B416" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C416" t="s">
-        <v>1510</v>
+        <v>1223</v>
       </c>
       <c r="D416" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="E416" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="H416" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I416" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B417" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C417" t="s">
-        <v>1514</v>
+        <v>1223</v>
       </c>
       <c r="D417" t="s">
         <v>1515</v>
       </c>
       <c r="E417" t="s">
         <v>1516</v>
       </c>
       <c r="H417" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I417" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418" t="s">
         <v>1517</v>
       </c>
       <c r="B418" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C418" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D418" t="s">
         <v>1518</v>
       </c>
-      <c r="D418" t="s">
+      <c r="E418" t="s">
         <v>1519</v>
       </c>
-      <c r="E418" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H418" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I418" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B419" t="s">
+        <v>93</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D419" t="s">
         <v>1521</v>
       </c>
-      <c r="B419" t="s">
-[...2 lines deleted...]
-      <c r="C419" t="s">
+      <c r="E419" t="s">
         <v>1522</v>
       </c>
-      <c r="D419" t="s">
-[...3 lines deleted...]
-        <v>1524</v>
+      <c r="H419" t="s">
+        <v>1226</v>
       </c>
       <c r="I419" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B420" t="s">
+        <v>93</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E420" t="s">
         <v>1525</v>
-      </c>
-[...13 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="I420" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421" t="s">
-        <v>1529</v>
+        <v>1526</v>
       </c>
       <c r="B421" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C421" t="s">
-        <v>1530</v>
+        <v>1223</v>
       </c>
       <c r="D421" t="s">
-        <v>1531</v>
+        <v>1527</v>
       </c>
       <c r="E421" t="s">
-        <v>288</v>
+        <v>1528</v>
       </c>
       <c r="H421" t="s">
-        <v>1406</v>
+        <v>1226</v>
       </c>
       <c r="I421" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="422" spans="1:16">
       <c r="A422" t="s">
-        <v>1532</v>
+        <v>1529</v>
       </c>
       <c r="B422" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C422" t="s">
-        <v>1533</v>
+        <v>1223</v>
       </c>
       <c r="D422" t="s">
-        <v>1534</v>
+        <v>1530</v>
       </c>
       <c r="E422" t="s">
-        <v>1535</v>
+        <v>1531</v>
       </c>
       <c r="H422" t="s">
-        <v>647</v>
+        <v>1226</v>
       </c>
       <c r="I422" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="423" spans="1:16">
       <c r="A423" t="s">
-        <v>1536</v>
+        <v>1532</v>
       </c>
       <c r="B423" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C423" t="s">
-        <v>1537</v>
+        <v>1223</v>
       </c>
       <c r="D423" t="s">
-        <v>1538</v>
+        <v>1533</v>
       </c>
       <c r="E423" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="H423" t="s">
-        <v>1540</v>
+        <v>1226</v>
       </c>
       <c r="I423" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="424" spans="1:16">
       <c r="A424" t="s">
-        <v>1541</v>
+        <v>1535</v>
       </c>
       <c r="B424" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C424" t="s">
-        <v>1542</v>
+        <v>1223</v>
       </c>
       <c r="D424" t="s">
-        <v>1543</v>
+        <v>1536</v>
       </c>
       <c r="E424" t="s">
-        <v>1544</v>
+        <v>1537</v>
       </c>
       <c r="H424" t="s">
-        <v>666</v>
+        <v>1226</v>
       </c>
       <c r="I424" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="425" spans="1:16">
       <c r="A425" t="s">
-        <v>1545</v>
+        <v>1538</v>
       </c>
       <c r="B425" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C425" t="s">
-        <v>1546</v>
+        <v>1223</v>
       </c>
       <c r="D425" t="s">
-        <v>1547</v>
+        <v>1539</v>
       </c>
       <c r="E425" t="s">
-        <v>641</v>
+        <v>1540</v>
       </c>
       <c r="H425" t="s">
-        <v>1548</v>
+        <v>1226</v>
       </c>
       <c r="I425" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="426" spans="1:16">
       <c r="A426" t="s">
-        <v>1549</v>
+        <v>1541</v>
       </c>
       <c r="B426" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C426" t="s">
-        <v>1550</v>
+        <v>1223</v>
       </c>
       <c r="D426" t="s">
-        <v>1551</v>
+        <v>1542</v>
       </c>
       <c r="E426" t="s">
-        <v>611</v>
+        <v>1543</v>
       </c>
       <c r="H426" t="s">
-        <v>666</v>
+        <v>1226</v>
       </c>
       <c r="I426" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:16">
       <c r="A427" t="s">
-        <v>1552</v>
+        <v>1544</v>
       </c>
       <c r="B427" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C427" t="s">
-        <v>1553</v>
+        <v>1223</v>
       </c>
       <c r="D427" t="s">
-        <v>1554</v>
+        <v>1545</v>
       </c>
       <c r="E427" t="s">
-        <v>636</v>
+        <v>1546</v>
       </c>
       <c r="H427" t="s">
-        <v>1555</v>
+        <v>1226</v>
       </c>
       <c r="I427" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="428" spans="1:16">
       <c r="A428" t="s">
-        <v>1556</v>
+        <v>1547</v>
       </c>
       <c r="B428" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C428" t="s">
-        <v>1557</v>
+        <v>1223</v>
       </c>
       <c r="D428" t="s">
-        <v>1558</v>
+        <v>1548</v>
       </c>
       <c r="E428" t="s">
-        <v>1559</v>
+        <v>1549</v>
       </c>
       <c r="H428" t="s">
-        <v>1560</v>
+        <v>1226</v>
       </c>
       <c r="I428" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="429" spans="1:16">
       <c r="A429" t="s">
-        <v>1561</v>
+        <v>1550</v>
       </c>
       <c r="B429" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C429" t="s">
-        <v>1562</v>
+        <v>1223</v>
       </c>
       <c r="D429" t="s">
-        <v>1563</v>
+        <v>1551</v>
       </c>
       <c r="E429" t="s">
-        <v>1564</v>
+        <v>1552</v>
       </c>
       <c r="H429" t="s">
-        <v>702</v>
+        <v>1226</v>
       </c>
       <c r="I429" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="430" spans="1:16">
       <c r="A430" t="s">
-        <v>1565</v>
+        <v>1553</v>
       </c>
       <c r="B430" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C430" t="s">
-        <v>1566</v>
+        <v>1223</v>
       </c>
       <c r="D430" t="s">
-        <v>1567</v>
+        <v>1554</v>
       </c>
       <c r="E430" t="s">
-        <v>1568</v>
+        <v>1555</v>
       </c>
       <c r="H430" t="s">
-        <v>1560</v>
+        <v>1226</v>
       </c>
       <c r="I430" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="431" spans="1:16">
       <c r="A431" t="s">
-        <v>1569</v>
+        <v>1556</v>
       </c>
       <c r="B431" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C431" t="s">
-        <v>1570</v>
+        <v>1223</v>
       </c>
       <c r="D431" t="s">
-        <v>1571</v>
+        <v>1557</v>
       </c>
       <c r="E431" t="s">
-        <v>1572</v>
+        <v>1558</v>
       </c>
       <c r="H431" t="s">
-        <v>1560</v>
+        <v>1226</v>
       </c>
       <c r="I431" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="432" spans="1:16">
       <c r="A432" t="s">
-        <v>1573</v>
+        <v>1559</v>
       </c>
       <c r="B432" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C432" t="s">
-        <v>1574</v>
+        <v>1223</v>
       </c>
       <c r="D432" t="s">
-        <v>1575</v>
+        <v>1560</v>
       </c>
       <c r="E432" t="s">
-        <v>1576</v>
+        <v>1561</v>
       </c>
       <c r="H432" t="s">
-        <v>1560</v>
+        <v>1226</v>
       </c>
       <c r="I432" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="433" spans="1:16">
       <c r="A433" t="s">
-        <v>1577</v>
+        <v>1562</v>
       </c>
       <c r="B433" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C433" t="s">
-        <v>1578</v>
+        <v>1223</v>
       </c>
       <c r="D433" t="s">
-        <v>1579</v>
+        <v>1563</v>
       </c>
       <c r="E433" t="s">
-        <v>651</v>
+        <v>1564</v>
       </c>
       <c r="H433" t="s">
-        <v>1560</v>
+        <v>1226</v>
       </c>
       <c r="I433" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="434" spans="1:16">
       <c r="A434" t="s">
-        <v>1580</v>
+        <v>1565</v>
       </c>
       <c r="B434" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C434" t="s">
-        <v>1581</v>
+        <v>1223</v>
       </c>
       <c r="D434" t="s">
-        <v>1582</v>
+        <v>1566</v>
       </c>
       <c r="E434" t="s">
-        <v>656</v>
+        <v>1567</v>
       </c>
       <c r="H434" t="s">
-        <v>1560</v>
+        <v>1226</v>
       </c>
       <c r="I434" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="435" spans="1:16">
       <c r="A435" t="s">
-        <v>1583</v>
+        <v>1568</v>
       </c>
       <c r="B435" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C435" t="s">
-        <v>1584</v>
+        <v>1223</v>
       </c>
       <c r="D435" t="s">
-        <v>1585</v>
+        <v>1569</v>
       </c>
       <c r="E435" t="s">
-        <v>660</v>
+        <v>1570</v>
       </c>
       <c r="H435" t="s">
-        <v>702</v>
+        <v>1226</v>
       </c>
       <c r="I435" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="436" spans="1:16">
       <c r="A436" t="s">
-        <v>1586</v>
+        <v>1571</v>
       </c>
       <c r="B436" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C436" t="s">
-        <v>1587</v>
+        <v>1223</v>
       </c>
       <c r="D436" t="s">
-        <v>1588</v>
+        <v>1572</v>
       </c>
       <c r="E436" t="s">
-        <v>646</v>
+        <v>1573</v>
       </c>
       <c r="H436" t="s">
-        <v>702</v>
+        <v>1226</v>
       </c>
       <c r="I436" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="437" spans="1:16">
       <c r="A437" t="s">
-        <v>1589</v>
+        <v>1574</v>
       </c>
       <c r="B437" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C437" t="s">
-        <v>1590</v>
+        <v>1223</v>
       </c>
       <c r="D437" t="s">
-        <v>1591</v>
+        <v>1575</v>
       </c>
       <c r="E437" t="s">
-        <v>665</v>
+        <v>1576</v>
       </c>
       <c r="H437" t="s">
-        <v>702</v>
+        <v>1226</v>
       </c>
       <c r="I437" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="438" spans="1:16">
       <c r="A438" t="s">
-        <v>1592</v>
+        <v>1577</v>
       </c>
       <c r="B438" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C438" t="s">
-        <v>1593</v>
+        <v>1223</v>
       </c>
       <c r="D438" t="s">
-        <v>1594</v>
+        <v>1578</v>
       </c>
       <c r="E438" t="s">
-        <v>674</v>
+        <v>1579</v>
       </c>
       <c r="H438" t="s">
-        <v>702</v>
+        <v>1226</v>
       </c>
       <c r="I438" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="439" spans="1:16">
       <c r="A439" t="s">
-        <v>1595</v>
+        <v>1580</v>
       </c>
       <c r="B439" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C439" t="s">
-        <v>1596</v>
+        <v>1223</v>
       </c>
       <c r="D439" t="s">
-        <v>1597</v>
+        <v>1581</v>
       </c>
       <c r="E439" t="s">
-        <v>1598</v>
+        <v>1582</v>
       </c>
       <c r="H439" t="s">
-        <v>702</v>
+        <v>1226</v>
       </c>
       <c r="I439" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="440" spans="1:16">
       <c r="A440" t="s">
-        <v>1599</v>
+        <v>1583</v>
       </c>
       <c r="B440" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C440" t="s">
-        <v>1600</v>
+        <v>1223</v>
       </c>
       <c r="D440" t="s">
-        <v>1601</v>
+        <v>1584</v>
       </c>
       <c r="E440" t="s">
-        <v>670</v>
+        <v>1585</v>
       </c>
       <c r="H440" t="s">
-        <v>702</v>
+        <v>1226</v>
       </c>
       <c r="I440" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="441" spans="1:16">
       <c r="A441" t="s">
-        <v>1602</v>
+        <v>1586</v>
       </c>
       <c r="B441" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C441" t="s">
-        <v>1603</v>
+        <v>1223</v>
       </c>
       <c r="D441" t="s">
-        <v>1604</v>
+        <v>1587</v>
       </c>
       <c r="E441" t="s">
-        <v>678</v>
+        <v>1588</v>
       </c>
       <c r="H441" t="s">
-        <v>702</v>
+        <v>1226</v>
       </c>
       <c r="I441" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="442" spans="1:16">
       <c r="A442" t="s">
-        <v>1605</v>
+        <v>1589</v>
       </c>
       <c r="B442" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C442" t="s">
-        <v>1606</v>
+        <v>1223</v>
       </c>
       <c r="D442" t="s">
-        <v>1607</v>
+        <v>1590</v>
       </c>
       <c r="E442" t="s">
-        <v>682</v>
+        <v>1591</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1226</v>
       </c>
       <c r="I442" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="443" spans="1:16">
       <c r="A443" t="s">
-        <v>1608</v>
+        <v>1592</v>
       </c>
       <c r="B443" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C443" t="s">
-        <v>1609</v>
+        <v>1223</v>
       </c>
       <c r="D443" t="s">
-        <v>1610</v>
+        <v>1593</v>
       </c>
       <c r="E443" t="s">
-        <v>1611</v>
+        <v>1594</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1226</v>
       </c>
       <c r="I443" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="444" spans="1:16">
       <c r="A444" t="s">
-        <v>1612</v>
+        <v>1595</v>
       </c>
       <c r="B444" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C444" t="s">
-        <v>1613</v>
+        <v>1223</v>
       </c>
       <c r="D444" t="s">
-        <v>1614</v>
+        <v>1596</v>
       </c>
       <c r="E444" t="s">
-        <v>1615</v>
+        <v>1597</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1226</v>
       </c>
       <c r="I444" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="445" spans="1:16">
       <c r="A445" t="s">
-        <v>1616</v>
+        <v>1598</v>
       </c>
       <c r="B445" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C445" t="s">
-        <v>1617</v>
+        <v>1223</v>
       </c>
       <c r="D445" t="s">
-        <v>1618</v>
+        <v>1599</v>
       </c>
       <c r="E445" t="s">
-        <v>1619</v>
+        <v>1600</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1226</v>
       </c>
       <c r="I445" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="446" spans="1:16">
       <c r="A446" t="s">
-        <v>1620</v>
+        <v>1601</v>
       </c>
       <c r="B446" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C446" t="s">
-        <v>1621</v>
+        <v>1223</v>
       </c>
       <c r="D446" t="s">
-        <v>1622</v>
+        <v>1602</v>
       </c>
       <c r="E446" t="s">
-        <v>1623</v>
+        <v>1603</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1226</v>
       </c>
       <c r="I446" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="447" spans="1:16">
       <c r="A447" t="s">
-        <v>1624</v>
+        <v>1604</v>
       </c>
       <c r="B447" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C447" t="s">
-        <v>1625</v>
+        <v>1223</v>
       </c>
       <c r="D447" t="s">
-        <v>1626</v>
+        <v>1605</v>
       </c>
       <c r="E447" t="s">
-        <v>1627</v>
+        <v>1606</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1226</v>
       </c>
       <c r="I447" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="448" spans="1:16">
       <c r="A448" t="s">
-        <v>1628</v>
+        <v>1607</v>
       </c>
       <c r="B448" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C448" t="s">
-        <v>1629</v>
+        <v>1223</v>
       </c>
       <c r="D448" t="s">
-        <v>1630</v>
+        <v>1608</v>
       </c>
       <c r="E448" t="s">
-        <v>1631</v>
+        <v>1609</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1226</v>
       </c>
       <c r="I448" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="449" spans="1:16">
       <c r="A449" t="s">
-        <v>1632</v>
+        <v>1610</v>
       </c>
       <c r="B449" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C449" t="s">
-        <v>1633</v>
+        <v>1223</v>
       </c>
       <c r="D449" t="s">
-        <v>1634</v>
+        <v>1611</v>
       </c>
       <c r="E449" t="s">
-        <v>1635</v>
+        <v>1612</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1226</v>
       </c>
       <c r="I449" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="450" spans="1:16">
       <c r="A450" t="s">
-        <v>1636</v>
+        <v>1613</v>
       </c>
       <c r="B450" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C450" t="s">
-        <v>1637</v>
+        <v>1223</v>
       </c>
       <c r="D450" t="s">
-        <v>1638</v>
+        <v>1614</v>
       </c>
       <c r="E450" t="s">
-        <v>1639</v>
+        <v>1615</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1226</v>
       </c>
       <c r="I450" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="451" spans="1:16">
       <c r="A451" t="s">
-        <v>1640</v>
+        <v>1616</v>
       </c>
       <c r="B451" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C451" t="s">
-        <v>1641</v>
+        <v>1223</v>
       </c>
       <c r="D451" t="s">
-        <v>1642</v>
+        <v>1617</v>
       </c>
       <c r="E451" t="s">
-        <v>687</v>
+        <v>1618</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1226</v>
       </c>
       <c r="I451" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="452" spans="1:16">
       <c r="A452" t="s">
-        <v>1643</v>
+        <v>1619</v>
       </c>
       <c r="B452" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C452" t="s">
-        <v>1644</v>
+        <v>1223</v>
       </c>
       <c r="D452" t="s">
-        <v>1645</v>
+        <v>1620</v>
       </c>
       <c r="E452" t="s">
-        <v>1646</v>
+        <v>1621</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1226</v>
       </c>
       <c r="I452" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="453" spans="1:16">
       <c r="A453" t="s">
-        <v>1647</v>
+        <v>1622</v>
       </c>
       <c r="B453" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C453" t="s">
-        <v>1648</v>
+        <v>1223</v>
       </c>
       <c r="D453" t="s">
-        <v>1649</v>
+        <v>1623</v>
       </c>
       <c r="E453" t="s">
-        <v>1650</v>
+        <v>1624</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1226</v>
       </c>
       <c r="I453" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="454" spans="1:16">
       <c r="A454" t="s">
-        <v>1651</v>
+        <v>1625</v>
       </c>
       <c r="B454" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C454" t="s">
-        <v>1652</v>
+        <v>1223</v>
       </c>
       <c r="D454" t="s">
-        <v>1653</v>
+        <v>1626</v>
       </c>
       <c r="E454" t="s">
-        <v>697</v>
+        <v>1627</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1226</v>
       </c>
       <c r="I454" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="455" spans="1:16">
       <c r="A455" t="s">
-        <v>1654</v>
+        <v>1628</v>
       </c>
       <c r="B455" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C455" t="s">
-        <v>1655</v>
+        <v>1223</v>
       </c>
       <c r="D455" t="s">
-        <v>1656</v>
+        <v>1629</v>
       </c>
       <c r="E455" t="s">
-        <v>1657</v>
+        <v>1630</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1226</v>
       </c>
       <c r="I455" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="456" spans="1:16">
       <c r="A456" t="s">
-        <v>1658</v>
+        <v>1631</v>
       </c>
       <c r="B456" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C456" t="s">
-        <v>1659</v>
+        <v>1632</v>
       </c>
       <c r="D456" t="s">
-        <v>1660</v>
+        <v>1633</v>
       </c>
       <c r="E456" t="s">
-        <v>1661</v>
+        <v>1634</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1226</v>
       </c>
       <c r="I456" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="457" spans="1:16">
       <c r="A457" t="s">
-        <v>1662</v>
+        <v>1635</v>
       </c>
       <c r="B457" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C457" t="s">
-        <v>1663</v>
+        <v>1223</v>
       </c>
       <c r="D457" t="s">
-        <v>1664</v>
+        <v>1636</v>
       </c>
       <c r="E457" t="s">
-        <v>1665</v>
+        <v>1637</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1226</v>
       </c>
       <c r="I457" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="458" spans="1:16">
       <c r="A458" t="s">
-        <v>1666</v>
+        <v>1638</v>
       </c>
       <c r="B458" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C458" t="s">
-        <v>1625</v>
+        <v>1223</v>
       </c>
       <c r="D458" t="s">
-        <v>1667</v>
+        <v>1639</v>
       </c>
       <c r="E458" t="s">
-        <v>701</v>
+        <v>1640</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1226</v>
       </c>
       <c r="I458" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="459" spans="1:16">
       <c r="A459" t="s">
-        <v>1668</v>
+        <v>1641</v>
       </c>
       <c r="B459" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C459" t="s">
-        <v>1669</v>
+        <v>1223</v>
       </c>
       <c r="D459" t="s">
-        <v>1670</v>
+        <v>1642</v>
       </c>
       <c r="E459" t="s">
-        <v>706</v>
+        <v>1643</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1226</v>
       </c>
       <c r="I459" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="460" spans="1:16">
       <c r="A460" t="s">
-        <v>1671</v>
+        <v>1644</v>
       </c>
       <c r="B460" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C460" t="s">
-        <v>1672</v>
+        <v>1223</v>
       </c>
       <c r="D460" t="s">
-        <v>1673</v>
+        <v>1645</v>
       </c>
       <c r="E460" t="s">
-        <v>710</v>
+        <v>1646</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1226</v>
       </c>
       <c r="I460" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="461" spans="1:16">
       <c r="A461" t="s">
-        <v>1674</v>
+        <v>1647</v>
       </c>
       <c r="B461" t="s">
-        <v>1675</v>
+        <v>93</v>
       </c>
       <c r="C461" t="s">
-        <v>1676</v>
+        <v>1223</v>
       </c>
       <c r="D461" t="s">
-        <v>1677</v>
+        <v>1648</v>
       </c>
       <c r="E461" t="s">
-        <v>488</v>
+        <v>1649</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1226</v>
       </c>
       <c r="I461" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="462" spans="1:16">
       <c r="A462" t="s">
-        <v>1678</v>
+        <v>1650</v>
       </c>
       <c r="B462" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C462" t="s">
-        <v>1679</v>
+        <v>1223</v>
       </c>
       <c r="D462" t="s">
-        <v>1680</v>
+        <v>1651</v>
       </c>
       <c r="E462" t="s">
-        <v>492</v>
+        <v>1652</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1226</v>
       </c>
       <c r="I462" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="463" spans="1:16">
       <c r="A463" t="s">
-        <v>1681</v>
+        <v>1653</v>
       </c>
       <c r="B463" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C463" t="s">
-        <v>1682</v>
+        <v>1223</v>
       </c>
       <c r="D463" t="s">
-        <v>1683</v>
+        <v>1654</v>
       </c>
       <c r="E463" t="s">
-        <v>496</v>
+        <v>1655</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1226</v>
       </c>
       <c r="I463" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="464" spans="1:16">
       <c r="A464" t="s">
-        <v>1684</v>
+        <v>1656</v>
       </c>
       <c r="B464" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C464" t="s">
-        <v>1685</v>
+        <v>1223</v>
       </c>
       <c r="D464" t="s">
-        <v>1686</v>
+        <v>1657</v>
       </c>
       <c r="E464" t="s">
-        <v>500</v>
+        <v>1658</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1226</v>
       </c>
       <c r="I464" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="465" spans="1:16">
       <c r="A465" t="s">
-        <v>1687</v>
+        <v>1659</v>
       </c>
       <c r="B465" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C465" t="s">
-        <v>1688</v>
+        <v>1223</v>
       </c>
       <c r="D465" t="s">
-        <v>1689</v>
+        <v>1660</v>
       </c>
       <c r="E465" t="s">
-        <v>508</v>
+        <v>1661</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1226</v>
       </c>
       <c r="I465" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="466" spans="1:16">
       <c r="A466" t="s">
-        <v>1690</v>
+        <v>1662</v>
       </c>
       <c r="B466" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C466" t="s">
-        <v>1691</v>
+        <v>1223</v>
       </c>
       <c r="D466" t="s">
-        <v>1692</v>
+        <v>1663</v>
       </c>
       <c r="E466" t="s">
-        <v>512</v>
+        <v>1664</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1226</v>
       </c>
       <c r="I466" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="467" spans="1:16">
       <c r="A467" t="s">
-        <v>1693</v>
+        <v>1665</v>
       </c>
       <c r="B467" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C467" t="s">
-        <v>1694</v>
+        <v>1223</v>
       </c>
       <c r="D467" t="s">
-        <v>1695</v>
+        <v>1666</v>
       </c>
       <c r="E467" t="s">
-        <v>516</v>
+        <v>1667</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1226</v>
       </c>
       <c r="I467" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="468" spans="1:16">
       <c r="A468" t="s">
-        <v>1696</v>
+        <v>1668</v>
       </c>
       <c r="B468" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C468" t="s">
-        <v>1697</v>
+        <v>1223</v>
       </c>
       <c r="D468" t="s">
-        <v>1698</v>
+        <v>1669</v>
       </c>
       <c r="E468" t="s">
-        <v>520</v>
+        <v>1670</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1226</v>
       </c>
       <c r="I468" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="469" spans="1:16">
       <c r="A469" t="s">
-        <v>1699</v>
+        <v>1671</v>
       </c>
       <c r="B469" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C469" t="s">
-        <v>1700</v>
+        <v>1223</v>
       </c>
       <c r="D469" t="s">
-        <v>1701</v>
+        <v>1672</v>
       </c>
       <c r="E469" t="s">
-        <v>1702</v>
-[...2 lines deleted...]
-        <v>1703</v>
+        <v>1673</v>
       </c>
       <c r="H469" t="s">
-        <v>1703</v>
+        <v>1226</v>
       </c>
       <c r="I469" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="470" spans="1:16">
       <c r="A470" t="s">
-        <v>1704</v>
+        <v>1674</v>
       </c>
       <c r="B470" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C470" t="s">
-        <v>1705</v>
+        <v>1223</v>
       </c>
       <c r="D470" t="s">
-        <v>1706</v>
+        <v>1675</v>
       </c>
       <c r="E470" t="s">
-        <v>1707</v>
-[...2 lines deleted...]
-        <v>1708</v>
+        <v>1676</v>
       </c>
       <c r="H470" t="s">
-        <v>1708</v>
+        <v>1226</v>
       </c>
       <c r="I470" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="471" spans="1:16">
       <c r="A471" t="s">
-        <v>1709</v>
+        <v>1677</v>
       </c>
       <c r="B471" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C471" t="s">
-        <v>1710</v>
+        <v>1223</v>
       </c>
       <c r="D471" t="s">
-        <v>1711</v>
+        <v>1678</v>
       </c>
       <c r="E471" t="s">
-        <v>1712</v>
-[...2 lines deleted...]
-        <v>1713</v>
+        <v>1679</v>
       </c>
       <c r="H471" t="s">
-        <v>1713</v>
+        <v>1226</v>
       </c>
       <c r="I471" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="472" spans="1:16">
       <c r="A472" t="s">
-        <v>1714</v>
+        <v>1680</v>
       </c>
       <c r="B472" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C472" t="s">
-        <v>1715</v>
+        <v>1223</v>
       </c>
       <c r="D472" t="s">
-        <v>1716</v>
+        <v>1681</v>
       </c>
       <c r="E472" t="s">
-        <v>1717</v>
-[...2 lines deleted...]
-        <v>1713</v>
+        <v>1682</v>
       </c>
       <c r="H472" t="s">
-        <v>1713</v>
+        <v>1226</v>
       </c>
       <c r="I472" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="473" spans="1:16">
       <c r="A473" t="s">
-        <v>1718</v>
+        <v>1683</v>
       </c>
       <c r="B473" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C473" t="s">
-        <v>1719</v>
+        <v>1223</v>
       </c>
       <c r="D473" t="s">
-        <v>1720</v>
+        <v>1684</v>
       </c>
       <c r="E473" t="s">
-        <v>1721</v>
-[...2 lines deleted...]
-        <v>1713</v>
+        <v>1685</v>
       </c>
       <c r="H473" t="s">
-        <v>1713</v>
+        <v>1226</v>
       </c>
       <c r="I473" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="474" spans="1:16">
       <c r="A474" t="s">
-        <v>1722</v>
+        <v>1686</v>
       </c>
       <c r="B474" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C474" t="s">
-        <v>1723</v>
+        <v>1223</v>
       </c>
       <c r="D474" t="s">
-        <v>1724</v>
+        <v>1687</v>
       </c>
       <c r="E474" t="s">
-        <v>1725</v>
-[...2 lines deleted...]
-        <v>1713</v>
+        <v>1688</v>
       </c>
       <c r="H474" t="s">
-        <v>1713</v>
+        <v>1226</v>
       </c>
       <c r="I474" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="475" spans="1:16">
       <c r="A475" t="s">
-        <v>1726</v>
+        <v>1689</v>
       </c>
       <c r="B475" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C475" t="s">
-        <v>1723</v>
+        <v>1223</v>
       </c>
       <c r="D475" t="s">
-        <v>1727</v>
+        <v>1690</v>
       </c>
       <c r="E475" t="s">
-        <v>1728</v>
-[...2 lines deleted...]
-        <v>1713</v>
+        <v>1691</v>
       </c>
       <c r="H475" t="s">
-        <v>1713</v>
+        <v>1226</v>
       </c>
       <c r="I475" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="476" spans="1:16">
       <c r="A476" t="s">
-        <v>1729</v>
+        <v>1692</v>
       </c>
       <c r="B476" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C476" t="s">
-        <v>1730</v>
+        <v>1223</v>
       </c>
       <c r="D476" t="s">
-        <v>1731</v>
+        <v>1693</v>
       </c>
       <c r="E476" t="s">
-        <v>1732</v>
-[...2 lines deleted...]
-        <v>1713</v>
+        <v>1694</v>
       </c>
       <c r="H476" t="s">
-        <v>1713</v>
+        <v>1226</v>
       </c>
       <c r="I476" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="477" spans="1:16">
       <c r="A477" t="s">
-        <v>1733</v>
+        <v>1695</v>
       </c>
       <c r="B477" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C477" t="s">
-        <v>1734</v>
+        <v>1223</v>
       </c>
       <c r="D477" t="s">
-        <v>1735</v>
+        <v>1696</v>
       </c>
       <c r="E477" t="s">
-        <v>520</v>
+        <v>1697</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1226</v>
       </c>
       <c r="I477" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="478" spans="1:16">
       <c r="A478" t="s">
-        <v>1736</v>
+        <v>1698</v>
       </c>
       <c r="B478" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C478" t="s">
-        <v>1737</v>
+        <v>1223</v>
       </c>
       <c r="D478" t="s">
-        <v>1738</v>
+        <v>1699</v>
       </c>
       <c r="E478" t="s">
-        <v>524</v>
+        <v>1700</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1226</v>
       </c>
       <c r="I478" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="479" spans="1:16">
       <c r="A479" t="s">
-        <v>1739</v>
+        <v>1701</v>
       </c>
       <c r="B479" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C479" t="s">
-        <v>1740</v>
+        <v>1223</v>
       </c>
       <c r="D479" t="s">
-        <v>1741</v>
+        <v>1702</v>
       </c>
       <c r="E479" t="s">
-        <v>1742</v>
+        <v>1703</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1226</v>
       </c>
       <c r="I479" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="480" spans="1:16">
       <c r="A480" t="s">
-        <v>1743</v>
+        <v>1704</v>
       </c>
       <c r="B480" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C480" t="s">
-        <v>1744</v>
+        <v>1223</v>
       </c>
       <c r="D480" t="s">
-        <v>1745</v>
+        <v>1705</v>
       </c>
       <c r="E480" t="s">
-        <v>1746</v>
+        <v>1706</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1226</v>
       </c>
       <c r="I480" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="481" spans="1:16">
       <c r="A481" t="s">
-        <v>1747</v>
+        <v>1707</v>
       </c>
       <c r="B481" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C481" t="s">
-        <v>1748</v>
+        <v>1306</v>
       </c>
       <c r="D481" t="s">
-        <v>1749</v>
+        <v>1708</v>
       </c>
       <c r="E481" t="s">
-        <v>538</v>
+        <v>1709</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1226</v>
       </c>
       <c r="I481" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="482" spans="1:16">
       <c r="A482" t="s">
-        <v>1750</v>
+        <v>1710</v>
       </c>
       <c r="B482" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C482" t="s">
-        <v>1751</v>
+        <v>1223</v>
       </c>
       <c r="D482" t="s">
-        <v>1752</v>
+        <v>1711</v>
       </c>
       <c r="E482" t="s">
-        <v>365</v>
+        <v>1712</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1226</v>
       </c>
       <c r="I482" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="483" spans="1:16">
       <c r="A483" t="s">
-        <v>1753</v>
+        <v>1713</v>
       </c>
       <c r="B483" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C483" t="s">
-        <v>1754</v>
+        <v>1223</v>
       </c>
       <c r="D483" t="s">
-        <v>1755</v>
+        <v>1714</v>
       </c>
       <c r="E483" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>1757</v>
+        <v>1715</v>
       </c>
       <c r="H483" t="s">
-        <v>1757</v>
+        <v>1226</v>
       </c>
       <c r="I483" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="484" spans="1:16">
       <c r="A484" t="s">
-        <v>1758</v>
+        <v>1716</v>
       </c>
       <c r="B484" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C484" t="s">
-        <v>1759</v>
+        <v>1223</v>
       </c>
       <c r="D484" t="s">
-        <v>1760</v>
+        <v>1717</v>
       </c>
       <c r="E484" t="s">
-        <v>1761</v>
-[...2 lines deleted...]
-        <v>1762</v>
+        <v>1718</v>
       </c>
       <c r="H484" t="s">
-        <v>1762</v>
+        <v>1226</v>
       </c>
       <c r="I484" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="485" spans="1:16">
       <c r="A485" t="s">
-        <v>1763</v>
+        <v>1719</v>
       </c>
       <c r="B485" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C485" t="s">
-        <v>1754</v>
+        <v>1223</v>
       </c>
       <c r="D485" t="s">
-        <v>1764</v>
+        <v>1720</v>
       </c>
       <c r="E485" t="s">
-        <v>1765</v>
-[...2 lines deleted...]
-        <v>1766</v>
+        <v>1721</v>
       </c>
       <c r="H485" t="s">
-        <v>1766</v>
+        <v>1226</v>
       </c>
       <c r="I485" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="486" spans="1:16">
       <c r="A486" t="s">
-        <v>1767</v>
+        <v>1722</v>
       </c>
       <c r="B486" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C486" t="s">
-        <v>1768</v>
+        <v>1223</v>
       </c>
       <c r="D486" t="s">
-        <v>1769</v>
+        <v>1723</v>
       </c>
       <c r="E486" t="s">
-        <v>1770</v>
-[...2 lines deleted...]
-        <v>1771</v>
+        <v>1724</v>
       </c>
       <c r="H486" t="s">
-        <v>1771</v>
+        <v>1226</v>
       </c>
       <c r="I486" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="487" spans="1:16">
       <c r="A487" t="s">
-        <v>1772</v>
+        <v>1725</v>
       </c>
       <c r="B487" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C487" t="s">
-        <v>1773</v>
+        <v>1223</v>
       </c>
       <c r="D487" t="s">
-        <v>1774</v>
+        <v>1726</v>
       </c>
       <c r="E487" t="s">
-        <v>1775</v>
-[...2 lines deleted...]
-        <v>1776</v>
+        <v>1727</v>
       </c>
       <c r="H487" t="s">
-        <v>1776</v>
+        <v>1226</v>
       </c>
       <c r="I487" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="488" spans="1:16">
       <c r="A488" t="s">
-        <v>1777</v>
+        <v>1728</v>
       </c>
       <c r="B488" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C488" t="s">
-        <v>1778</v>
+        <v>1223</v>
       </c>
       <c r="D488" t="s">
-        <v>1779</v>
+        <v>1729</v>
       </c>
       <c r="E488" t="s">
-        <v>1780</v>
-[...2 lines deleted...]
-        <v>1776</v>
+        <v>1730</v>
       </c>
       <c r="H488" t="s">
-        <v>1776</v>
+        <v>1226</v>
       </c>
       <c r="I488" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="489" spans="1:16">
       <c r="A489" t="s">
-        <v>1781</v>
+        <v>1731</v>
       </c>
       <c r="B489" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C489" t="s">
-        <v>1782</v>
+        <v>1223</v>
       </c>
       <c r="D489" t="s">
-        <v>1783</v>
+        <v>1732</v>
       </c>
       <c r="E489" t="s">
-        <v>1784</v>
-[...2 lines deleted...]
-        <v>1785</v>
+        <v>1733</v>
       </c>
       <c r="H489" t="s">
-        <v>1785</v>
+        <v>1226</v>
       </c>
       <c r="I489" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="490" spans="1:16">
       <c r="A490" t="s">
-        <v>1786</v>
+        <v>1734</v>
       </c>
       <c r="B490" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C490" t="s">
-        <v>1787</v>
+        <v>1223</v>
       </c>
       <c r="D490" t="s">
-        <v>1788</v>
+        <v>1735</v>
       </c>
       <c r="E490" t="s">
-        <v>1789</v>
-[...2 lines deleted...]
-        <v>1790</v>
+        <v>1736</v>
       </c>
       <c r="H490" t="s">
-        <v>1790</v>
+        <v>1226</v>
       </c>
       <c r="I490" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="491" spans="1:16">
       <c r="A491" t="s">
-        <v>1791</v>
+        <v>1737</v>
       </c>
       <c r="B491" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C491" t="s">
-        <v>1787</v>
+        <v>1223</v>
       </c>
       <c r="D491" t="s">
-        <v>1792</v>
+        <v>1738</v>
       </c>
       <c r="E491" t="s">
-        <v>1793</v>
-[...2 lines deleted...]
-        <v>1794</v>
+        <v>1739</v>
       </c>
       <c r="H491" t="s">
-        <v>1794</v>
+        <v>1226</v>
       </c>
       <c r="I491" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="492" spans="1:16">
       <c r="A492" t="s">
-        <v>1795</v>
+        <v>1740</v>
       </c>
       <c r="B492" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C492" t="s">
-        <v>1796</v>
+        <v>1223</v>
       </c>
       <c r="D492" t="s">
-        <v>1797</v>
+        <v>1741</v>
       </c>
       <c r="E492" t="s">
-        <v>1798</v>
-[...2 lines deleted...]
-        <v>1799</v>
+        <v>1742</v>
       </c>
       <c r="H492" t="s">
-        <v>1799</v>
+        <v>1226</v>
       </c>
       <c r="I492" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="493" spans="1:16">
       <c r="A493" t="s">
-        <v>1800</v>
+        <v>1743</v>
       </c>
       <c r="B493" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C493" t="s">
-        <v>1801</v>
+        <v>1223</v>
       </c>
       <c r="D493" t="s">
-        <v>1802</v>
+        <v>1744</v>
       </c>
       <c r="E493" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-        <v>1804</v>
+        <v>1745</v>
       </c>
       <c r="H493" t="s">
-        <v>1804</v>
+        <v>1226</v>
       </c>
       <c r="I493" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="494" spans="1:16">
       <c r="A494" t="s">
-        <v>1805</v>
+        <v>1746</v>
       </c>
       <c r="B494" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C494" t="s">
-        <v>1806</v>
+        <v>1223</v>
       </c>
       <c r="D494" t="s">
-        <v>1807</v>
+        <v>1747</v>
       </c>
       <c r="E494" t="s">
-        <v>1808</v>
-[...2 lines deleted...]
-        <v>1809</v>
+        <v>1748</v>
       </c>
       <c r="H494" t="s">
-        <v>1809</v>
+        <v>1226</v>
       </c>
       <c r="I494" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="495" spans="1:16">
       <c r="A495" t="s">
-        <v>1810</v>
+        <v>1749</v>
       </c>
       <c r="B495" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C495" t="s">
-        <v>1811</v>
+        <v>1223</v>
       </c>
       <c r="D495" t="s">
-        <v>1812</v>
+        <v>1750</v>
       </c>
       <c r="E495" t="s">
-        <v>1813</v>
-[...2 lines deleted...]
-        <v>1809</v>
+        <v>1751</v>
       </c>
       <c r="H495" t="s">
-        <v>1809</v>
+        <v>1226</v>
       </c>
       <c r="I495" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="496" spans="1:16">
       <c r="A496" t="s">
-        <v>1814</v>
+        <v>1752</v>
       </c>
       <c r="B496" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C496" t="s">
-        <v>1815</v>
+        <v>1223</v>
       </c>
       <c r="D496" t="s">
-        <v>1816</v>
+        <v>1753</v>
       </c>
       <c r="E496" t="s">
-        <v>1817</v>
-[...2 lines deleted...]
-        <v>1818</v>
+        <v>1754</v>
       </c>
       <c r="H496" t="s">
-        <v>1818</v>
+        <v>1226</v>
       </c>
       <c r="I496" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="497" spans="1:16">
       <c r="A497" t="s">
-        <v>1819</v>
+        <v>1755</v>
       </c>
       <c r="B497" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C497" t="s">
-        <v>1820</v>
+        <v>1223</v>
       </c>
       <c r="D497" t="s">
-        <v>1821</v>
+        <v>1756</v>
       </c>
       <c r="E497" t="s">
-        <v>1822</v>
-[...2 lines deleted...]
-        <v>1818</v>
+        <v>1757</v>
       </c>
       <c r="H497" t="s">
-        <v>1818</v>
+        <v>1226</v>
       </c>
       <c r="I497" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="498" spans="1:16">
       <c r="A498" t="s">
-        <v>1823</v>
+        <v>1758</v>
       </c>
       <c r="B498" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C498" t="s">
-        <v>1824</v>
+        <v>1223</v>
       </c>
       <c r="D498" t="s">
-        <v>1825</v>
+        <v>1759</v>
       </c>
       <c r="E498" t="s">
-        <v>1826</v>
-[...2 lines deleted...]
-        <v>1827</v>
+        <v>1760</v>
       </c>
       <c r="H498" t="s">
-        <v>1827</v>
+        <v>1226</v>
       </c>
       <c r="I498" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="499" spans="1:16">
       <c r="A499" t="s">
-        <v>1828</v>
+        <v>1761</v>
       </c>
       <c r="B499" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C499" t="s">
-        <v>1829</v>
+        <v>1223</v>
       </c>
       <c r="D499" t="s">
-        <v>1830</v>
+        <v>1762</v>
       </c>
       <c r="E499" t="s">
-        <v>1831</v>
-[...2 lines deleted...]
-        <v>1832</v>
+        <v>1763</v>
       </c>
       <c r="H499" t="s">
-        <v>1832</v>
+        <v>1226</v>
       </c>
       <c r="I499" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="500" spans="1:16">
       <c r="A500" t="s">
-        <v>1833</v>
+        <v>1764</v>
       </c>
       <c r="B500" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C500" t="s">
-        <v>1834</v>
+        <v>1223</v>
       </c>
       <c r="D500" t="s">
-        <v>1835</v>
+        <v>1765</v>
       </c>
       <c r="E500" t="s">
-        <v>1836</v>
-[...2 lines deleted...]
-        <v>1837</v>
+        <v>1766</v>
       </c>
       <c r="H500" t="s">
-        <v>1837</v>
+        <v>1226</v>
       </c>
       <c r="I500" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="501" spans="1:16">
       <c r="A501" t="s">
-        <v>1838</v>
+        <v>1767</v>
       </c>
       <c r="B501" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C501" t="s">
-        <v>1839</v>
+        <v>1223</v>
       </c>
       <c r="D501" t="s">
-        <v>1840</v>
+        <v>1768</v>
       </c>
       <c r="E501" t="s">
-        <v>1841</v>
-[...2 lines deleted...]
-        <v>1842</v>
+        <v>1769</v>
       </c>
       <c r="H501" t="s">
-        <v>1842</v>
+        <v>1226</v>
       </c>
       <c r="I501" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="502" spans="1:16">
       <c r="A502" t="s">
-        <v>1843</v>
+        <v>1770</v>
       </c>
       <c r="B502" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C502" t="s">
-        <v>1844</v>
+        <v>1771</v>
       </c>
       <c r="D502" t="s">
-        <v>1845</v>
+        <v>1772</v>
       </c>
       <c r="E502" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1847</v>
+        <v>1773</v>
       </c>
       <c r="H502" t="s">
-        <v>1847</v>
+        <v>1774</v>
       </c>
       <c r="I502" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="503" spans="1:16">
       <c r="A503" t="s">
-        <v>1848</v>
+        <v>1775</v>
       </c>
       <c r="B503" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C503" t="s">
-        <v>1849</v>
+        <v>1776</v>
       </c>
       <c r="D503" t="s">
-        <v>1850</v>
+        <v>1777</v>
       </c>
       <c r="E503" t="s">
-        <v>1851</v>
-[...2 lines deleted...]
-        <v>1852</v>
+        <v>1778</v>
       </c>
       <c r="H503" t="s">
-        <v>1852</v>
+        <v>1774</v>
       </c>
       <c r="I503" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="504" spans="1:16">
       <c r="A504" t="s">
-        <v>1853</v>
+        <v>1779</v>
       </c>
       <c r="B504" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C504" t="s">
-        <v>1854</v>
+        <v>1780</v>
       </c>
       <c r="D504" t="s">
-        <v>1855</v>
+        <v>1781</v>
       </c>
       <c r="E504" t="s">
-        <v>1856</v>
-[...2 lines deleted...]
-        <v>1857</v>
+        <v>1782</v>
       </c>
       <c r="H504" t="s">
-        <v>1857</v>
+        <v>1774</v>
       </c>
       <c r="I504" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="505" spans="1:16">
       <c r="A505" t="s">
-        <v>1858</v>
+        <v>1783</v>
       </c>
       <c r="B505" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C505" t="s">
-        <v>1859</v>
+        <v>1784</v>
       </c>
       <c r="D505" t="s">
-        <v>1860</v>
+        <v>1785</v>
       </c>
       <c r="E505" t="s">
-        <v>1861</v>
-[...2 lines deleted...]
-        <v>1862</v>
+        <v>1786</v>
       </c>
       <c r="H505" t="s">
-        <v>1862</v>
+        <v>1774</v>
       </c>
       <c r="I505" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="506" spans="1:16">
       <c r="A506" t="s">
-        <v>1863</v>
+        <v>1787</v>
       </c>
       <c r="B506" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C506" t="s">
-        <v>1864</v>
+        <v>1788</v>
       </c>
       <c r="D506" t="s">
-        <v>1865</v>
+        <v>1789</v>
       </c>
       <c r="E506" t="s">
-        <v>386</v>
+        <v>1790</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1774</v>
       </c>
       <c r="I506" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="507" spans="1:16">
       <c r="A507" t="s">
-        <v>1866</v>
+        <v>1791</v>
       </c>
       <c r="B507" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C507" t="s">
-        <v>1867</v>
+        <v>1792</v>
       </c>
       <c r="D507" t="s">
-        <v>1868</v>
+        <v>1793</v>
       </c>
       <c r="E507" t="s">
-        <v>1869</v>
-[...2 lines deleted...]
-        <v>1870</v>
+        <v>1794</v>
       </c>
       <c r="H507" t="s">
-        <v>1870</v>
+        <v>1774</v>
       </c>
       <c r="I507" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="508" spans="1:16">
       <c r="A508" t="s">
-        <v>1871</v>
+        <v>1795</v>
       </c>
       <c r="B508" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C508" t="s">
-        <v>1867</v>
+        <v>1796</v>
       </c>
       <c r="D508" t="s">
-        <v>1872</v>
+        <v>1797</v>
       </c>
       <c r="E508" t="s">
-        <v>1873</v>
-[...2 lines deleted...]
-        <v>1874</v>
+        <v>1798</v>
       </c>
       <c r="H508" t="s">
-        <v>1874</v>
+        <v>1774</v>
       </c>
       <c r="I508" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="509" spans="1:16">
       <c r="A509" t="s">
-        <v>1875</v>
+        <v>1799</v>
       </c>
       <c r="B509" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C509" t="s">
-        <v>1876</v>
+        <v>1800</v>
       </c>
       <c r="D509" t="s">
-        <v>1877</v>
+        <v>1801</v>
       </c>
       <c r="E509" t="s">
-        <v>1878</v>
-[...2 lines deleted...]
-        <v>1879</v>
+        <v>1802</v>
       </c>
       <c r="H509" t="s">
-        <v>1879</v>
+        <v>1774</v>
       </c>
       <c r="I509" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="510" spans="1:16">
       <c r="A510" t="s">
-        <v>1880</v>
+        <v>1803</v>
       </c>
       <c r="B510" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C510" t="s">
-        <v>1881</v>
+        <v>1804</v>
       </c>
       <c r="D510" t="s">
-        <v>1882</v>
+        <v>1805</v>
       </c>
       <c r="E510" t="s">
-        <v>1883</v>
-[...2 lines deleted...]
-        <v>1884</v>
+        <v>1806</v>
       </c>
       <c r="H510" t="s">
-        <v>1884</v>
+        <v>1774</v>
       </c>
       <c r="I510" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="511" spans="1:16">
       <c r="A511" t="s">
-        <v>1885</v>
+        <v>1807</v>
       </c>
       <c r="B511" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C511" t="s">
-        <v>1886</v>
+        <v>1808</v>
       </c>
       <c r="D511" t="s">
-        <v>1887</v>
+        <v>1809</v>
       </c>
       <c r="E511" t="s">
-        <v>1888</v>
-[...2 lines deleted...]
-        <v>1889</v>
+        <v>1810</v>
       </c>
       <c r="H511" t="s">
-        <v>1889</v>
+        <v>1774</v>
       </c>
       <c r="I511" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="512" spans="1:16">
       <c r="A512" t="s">
-        <v>1890</v>
+        <v>1811</v>
       </c>
       <c r="B512" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C512" t="s">
-        <v>1891</v>
+        <v>1812</v>
       </c>
       <c r="D512" t="s">
-        <v>1892</v>
+        <v>1813</v>
       </c>
       <c r="E512" t="s">
-        <v>1893</v>
-[...2 lines deleted...]
-        <v>1894</v>
+        <v>1814</v>
       </c>
       <c r="H512" t="s">
-        <v>1894</v>
+        <v>1774</v>
       </c>
       <c r="I512" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="513" spans="1:16">
       <c r="A513" t="s">
-        <v>1895</v>
+        <v>1815</v>
       </c>
       <c r="B513" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C513" t="s">
-        <v>1896</v>
+        <v>1816</v>
       </c>
       <c r="D513" t="s">
-        <v>1897</v>
+        <v>1817</v>
       </c>
       <c r="E513" t="s">
-        <v>1898</v>
-[...2 lines deleted...]
-        <v>1899</v>
+        <v>1818</v>
       </c>
       <c r="H513" t="s">
-        <v>1899</v>
+        <v>1774</v>
       </c>
       <c r="I513" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="514" spans="1:16">
       <c r="A514" t="s">
-        <v>1900</v>
+        <v>1819</v>
       </c>
       <c r="B514" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C514" t="s">
-        <v>1901</v>
+        <v>1820</v>
       </c>
       <c r="D514" t="s">
-        <v>1902</v>
+        <v>1821</v>
       </c>
       <c r="E514" t="s">
-        <v>1903</v>
-[...2 lines deleted...]
-        <v>1904</v>
+        <v>1822</v>
       </c>
       <c r="H514" t="s">
-        <v>1904</v>
+        <v>1774</v>
       </c>
       <c r="I514" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="515" spans="1:16">
       <c r="A515" t="s">
-        <v>1905</v>
+        <v>1823</v>
       </c>
       <c r="B515" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C515" t="s">
-        <v>1906</v>
+        <v>1824</v>
       </c>
       <c r="D515" t="s">
-        <v>1907</v>
+        <v>1825</v>
       </c>
       <c r="E515" t="s">
-        <v>1908</v>
-[...2 lines deleted...]
-        <v>1909</v>
+        <v>1826</v>
       </c>
       <c r="H515" t="s">
-        <v>1909</v>
+        <v>1774</v>
       </c>
       <c r="I515" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="516" spans="1:16">
       <c r="A516" t="s">
-        <v>1910</v>
+        <v>1827</v>
       </c>
       <c r="B516" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C516" t="s">
-        <v>1911</v>
+        <v>1828</v>
       </c>
       <c r="D516" t="s">
-        <v>1912</v>
+        <v>1829</v>
       </c>
       <c r="E516" t="s">
-        <v>1913</v>
-[...2 lines deleted...]
-        <v>1914</v>
+        <v>1830</v>
       </c>
       <c r="H516" t="s">
-        <v>1914</v>
+        <v>1774</v>
       </c>
       <c r="I516" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="517" spans="1:16">
       <c r="A517" t="s">
-        <v>1915</v>
+        <v>1831</v>
       </c>
       <c r="B517" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C517" t="s">
-        <v>1916</v>
+        <v>1832</v>
       </c>
       <c r="D517" t="s">
-        <v>1917</v>
+        <v>1833</v>
       </c>
       <c r="E517" t="s">
-        <v>1918</v>
-[...2 lines deleted...]
-        <v>1919</v>
+        <v>1834</v>
       </c>
       <c r="H517" t="s">
-        <v>1919</v>
+        <v>1774</v>
       </c>
       <c r="I517" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="518" spans="1:16">
       <c r="A518" t="s">
-        <v>1920</v>
+        <v>1835</v>
       </c>
       <c r="B518" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C518" t="s">
-        <v>1921</v>
+        <v>1836</v>
       </c>
       <c r="D518" t="s">
-        <v>1922</v>
+        <v>1837</v>
       </c>
       <c r="E518" t="s">
-        <v>1923</v>
-[...2 lines deleted...]
-        <v>1924</v>
+        <v>660</v>
       </c>
       <c r="H518" t="s">
-        <v>1924</v>
+        <v>1774</v>
       </c>
       <c r="I518" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="519" spans="1:16">
       <c r="A519" t="s">
-        <v>1925</v>
+        <v>1838</v>
       </c>
       <c r="B519" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C519" t="s">
-        <v>1926</v>
+        <v>1839</v>
       </c>
       <c r="D519" t="s">
-        <v>1927</v>
+        <v>1840</v>
       </c>
       <c r="E519" t="s">
-        <v>1928</v>
-[...2 lines deleted...]
-        <v>1929</v>
+        <v>664</v>
       </c>
       <c r="H519" t="s">
-        <v>1929</v>
+        <v>1774</v>
       </c>
       <c r="I519" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="520" spans="1:16">
       <c r="A520" t="s">
-        <v>1930</v>
+        <v>1841</v>
       </c>
       <c r="B520" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C520" t="s">
-        <v>1931</v>
+        <v>1842</v>
       </c>
       <c r="D520" t="s">
-        <v>1932</v>
+        <v>1843</v>
       </c>
       <c r="E520" t="s">
-        <v>267</v>
+        <v>1844</v>
       </c>
       <c r="H520" t="s">
-        <v>1933</v>
+        <v>1774</v>
       </c>
       <c r="I520" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="521" spans="1:16">
       <c r="A521" t="s">
-        <v>1934</v>
+        <v>1845</v>
       </c>
       <c r="B521" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C521" t="s">
-        <v>1935</v>
+        <v>1846</v>
       </c>
       <c r="D521" t="s">
-        <v>1936</v>
+        <v>1847</v>
       </c>
       <c r="E521" t="s">
-        <v>1937</v>
-[...2 lines deleted...]
-        <v>1938</v>
+        <v>1848</v>
       </c>
       <c r="H521" t="s">
-        <v>1938</v>
+        <v>1774</v>
       </c>
       <c r="I521" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="522" spans="1:16">
       <c r="A522" t="s">
-        <v>1939</v>
+        <v>1849</v>
       </c>
       <c r="B522" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C522" t="s">
-        <v>1940</v>
+        <v>1850</v>
       </c>
       <c r="D522" t="s">
-        <v>1941</v>
+        <v>1851</v>
       </c>
       <c r="E522" t="s">
-        <v>1942</v>
-[...2 lines deleted...]
-        <v>1943</v>
+        <v>1852</v>
       </c>
       <c r="H522" t="s">
-        <v>1943</v>
+        <v>1774</v>
       </c>
       <c r="I522" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="523" spans="1:16">
       <c r="A523" t="s">
-        <v>1944</v>
+        <v>1853</v>
       </c>
       <c r="B523" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C523" t="s">
-        <v>1945</v>
+        <v>1854</v>
       </c>
       <c r="D523" t="s">
-        <v>1946</v>
+        <v>1855</v>
       </c>
       <c r="E523" t="s">
-        <v>1947</v>
-[...2 lines deleted...]
-        <v>1948</v>
+        <v>1856</v>
       </c>
       <c r="H523" t="s">
-        <v>1948</v>
+        <v>1774</v>
       </c>
       <c r="I523" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="524" spans="1:16">
       <c r="A524" t="s">
-        <v>1949</v>
+        <v>1857</v>
       </c>
       <c r="B524" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C524" t="s">
-        <v>1950</v>
+        <v>1858</v>
       </c>
       <c r="D524" t="s">
-        <v>1951</v>
+        <v>1859</v>
       </c>
       <c r="E524" t="s">
-        <v>1952</v>
-[...2 lines deleted...]
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="H524" t="s">
-        <v>1852</v>
+        <v>1774</v>
       </c>
       <c r="I524" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="525" spans="1:16">
       <c r="A525" t="s">
-        <v>1953</v>
+        <v>1861</v>
       </c>
       <c r="B525" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C525" t="s">
-        <v>1954</v>
+        <v>1862</v>
       </c>
       <c r="D525" t="s">
-        <v>1955</v>
+        <v>1863</v>
       </c>
       <c r="E525" t="s">
-        <v>1956</v>
-[...2 lines deleted...]
-        <v>1957</v>
+        <v>1864</v>
       </c>
       <c r="H525" t="s">
-        <v>1957</v>
+        <v>1774</v>
       </c>
       <c r="I525" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="526" spans="1:16">
       <c r="A526" t="s">
-        <v>1958</v>
+        <v>1865</v>
       </c>
       <c r="B526" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C526" t="s">
-        <v>1959</v>
+        <v>1866</v>
       </c>
       <c r="D526" t="s">
-        <v>1960</v>
+        <v>1867</v>
       </c>
       <c r="E526" t="s">
-        <v>1961</v>
-[...2 lines deleted...]
-        <v>1852</v>
+        <v>1868</v>
       </c>
       <c r="H526" t="s">
-        <v>1852</v>
+        <v>1774</v>
       </c>
       <c r="I526" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="527" spans="1:16">
       <c r="A527" t="s">
-        <v>1962</v>
+        <v>1869</v>
       </c>
       <c r="B527" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C527" t="s">
-        <v>1963</v>
+        <v>1870</v>
       </c>
       <c r="D527" t="s">
-        <v>1964</v>
+        <v>1871</v>
       </c>
       <c r="E527" t="s">
-        <v>1965</v>
-[...2 lines deleted...]
-        <v>1966</v>
+        <v>1872</v>
       </c>
       <c r="H527" t="s">
-        <v>1966</v>
+        <v>1774</v>
       </c>
       <c r="I527" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="528" spans="1:16">
       <c r="A528" t="s">
-        <v>1967</v>
+        <v>1873</v>
       </c>
       <c r="B528" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C528" t="s">
-        <v>1968</v>
+        <v>1874</v>
       </c>
       <c r="D528" t="s">
-        <v>1969</v>
+        <v>1875</v>
       </c>
       <c r="E528" t="s">
-        <v>1970</v>
-[...2 lines deleted...]
-        <v>1971</v>
+        <v>1876</v>
       </c>
       <c r="H528" t="s">
-        <v>1971</v>
+        <v>1774</v>
       </c>
       <c r="I528" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="529" spans="1:16">
       <c r="A529" t="s">
-        <v>1972</v>
+        <v>1877</v>
       </c>
       <c r="B529" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C529" t="s">
-        <v>1973</v>
+        <v>1878</v>
       </c>
       <c r="D529" t="s">
-        <v>1974</v>
+        <v>1879</v>
       </c>
       <c r="E529" t="s">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>1971</v>
+        <v>1880</v>
       </c>
       <c r="H529" t="s">
-        <v>1971</v>
+        <v>1774</v>
       </c>
       <c r="I529" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="530" spans="1:16">
       <c r="A530" t="s">
-        <v>1976</v>
+        <v>1881</v>
       </c>
       <c r="B530" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C530" t="s">
-        <v>1977</v>
+        <v>1882</v>
       </c>
       <c r="D530" t="s">
-        <v>1978</v>
+        <v>1883</v>
       </c>
       <c r="E530" t="s">
-        <v>1979</v>
-[...2 lines deleted...]
-        <v>1980</v>
+        <v>1884</v>
       </c>
       <c r="H530" t="s">
-        <v>1980</v>
+        <v>1774</v>
       </c>
       <c r="I530" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="531" spans="1:16">
       <c r="A531" t="s">
-        <v>1981</v>
+        <v>1885</v>
       </c>
       <c r="B531" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C531" t="s">
-        <v>1982</v>
+        <v>1886</v>
       </c>
       <c r="D531" t="s">
-        <v>1983</v>
+        <v>1887</v>
       </c>
       <c r="E531" t="s">
-        <v>1984</v>
-[...2 lines deleted...]
-        <v>1985</v>
+        <v>1888</v>
       </c>
       <c r="H531" t="s">
-        <v>1985</v>
+        <v>1774</v>
       </c>
       <c r="I531" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="532" spans="1:16">
       <c r="A532" t="s">
-        <v>1986</v>
+        <v>1889</v>
       </c>
       <c r="B532" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C532" t="s">
-        <v>1987</v>
+        <v>1890</v>
       </c>
       <c r="D532" t="s">
-        <v>1988</v>
+        <v>1891</v>
       </c>
       <c r="E532" t="s">
-        <v>1989</v>
-[...5 lines deleted...]
-        <v>1990</v>
+        <v>1892</v>
       </c>
       <c r="I532" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="533" spans="1:16">
       <c r="A533" t="s">
-        <v>1991</v>
+        <v>1893</v>
       </c>
       <c r="B533" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C533" t="s">
-        <v>1992</v>
+        <v>1894</v>
       </c>
       <c r="D533" t="s">
-        <v>1993</v>
+        <v>1895</v>
       </c>
       <c r="E533" t="s">
-        <v>1994</v>
-[...2 lines deleted...]
-        <v>1995</v>
+        <v>1896</v>
       </c>
       <c r="H533" t="s">
-        <v>1995</v>
+        <v>1774</v>
       </c>
       <c r="I533" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="534" spans="1:16">
       <c r="A534" t="s">
-        <v>1996</v>
+        <v>1897</v>
       </c>
       <c r="B534" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C534" t="s">
-        <v>1997</v>
+        <v>1898</v>
       </c>
       <c r="D534" t="s">
-        <v>1998</v>
+        <v>1899</v>
       </c>
       <c r="E534" t="s">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>656</v>
       </c>
       <c r="H534" t="s">
-        <v>2000</v>
+        <v>1774</v>
       </c>
       <c r="I534" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="535" spans="1:16">
       <c r="A535" t="s">
-        <v>2001</v>
+        <v>1900</v>
       </c>
       <c r="B535" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C535" t="s">
-        <v>2002</v>
+        <v>1901</v>
       </c>
       <c r="D535" t="s">
-        <v>2003</v>
+        <v>1902</v>
       </c>
       <c r="E535" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>1903</v>
       </c>
       <c r="H535" t="s">
-        <v>2005</v>
+        <v>1015</v>
       </c>
       <c r="I535" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="536" spans="1:16">
       <c r="A536" t="s">
-        <v>2006</v>
+        <v>1904</v>
       </c>
       <c r="B536" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C536" t="s">
-        <v>2007</v>
+        <v>1905</v>
       </c>
       <c r="D536" t="s">
-        <v>2008</v>
+        <v>1906</v>
       </c>
       <c r="E536" t="s">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>1907</v>
       </c>
       <c r="H536" t="s">
-        <v>2010</v>
+        <v>1908</v>
       </c>
       <c r="I536" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="537" spans="1:16">
       <c r="A537" t="s">
-        <v>2011</v>
+        <v>1909</v>
       </c>
       <c r="B537" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C537" t="s">
-        <v>2012</v>
+        <v>1910</v>
       </c>
       <c r="D537" t="s">
-        <v>2013</v>
+        <v>1911</v>
       </c>
       <c r="E537" t="s">
-        <v>2014</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>1912</v>
       </c>
       <c r="H537" t="s">
-        <v>2015</v>
+        <v>1034</v>
       </c>
       <c r="I537" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="538" spans="1:16">
       <c r="A538" t="s">
-        <v>2016</v>
+        <v>1913</v>
       </c>
       <c r="B538" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C538" t="s">
-        <v>2017</v>
+        <v>1914</v>
       </c>
       <c r="D538" t="s">
-        <v>2018</v>
+        <v>1915</v>
       </c>
       <c r="E538" t="s">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>1009</v>
       </c>
       <c r="H538" t="s">
-        <v>2015</v>
+        <v>1916</v>
       </c>
       <c r="I538" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="539" spans="1:16">
       <c r="A539" t="s">
-        <v>2020</v>
+        <v>1917</v>
       </c>
       <c r="B539" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C539" t="s">
-        <v>2021</v>
+        <v>1918</v>
       </c>
       <c r="D539" t="s">
-        <v>2022</v>
+        <v>1919</v>
       </c>
       <c r="E539" t="s">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>979</v>
       </c>
       <c r="H539" t="s">
-        <v>2024</v>
+        <v>1034</v>
       </c>
       <c r="I539" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="540" spans="1:16">
       <c r="A540" t="s">
-        <v>2025</v>
+        <v>1920</v>
       </c>
       <c r="B540" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C540" t="s">
-        <v>2026</v>
+        <v>1921</v>
       </c>
       <c r="D540" t="s">
-        <v>2027</v>
+        <v>1922</v>
       </c>
       <c r="E540" t="s">
-        <v>2028</v>
-[...2 lines deleted...]
-        <v>2029</v>
+        <v>1004</v>
       </c>
       <c r="H540" t="s">
-        <v>2029</v>
+        <v>1923</v>
       </c>
       <c r="I540" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="541" spans="1:16">
       <c r="A541" t="s">
-        <v>2030</v>
+        <v>1924</v>
       </c>
       <c r="B541" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C541" t="s">
-        <v>2031</v>
+        <v>1925</v>
       </c>
       <c r="D541" t="s">
-        <v>2032</v>
+        <v>1926</v>
       </c>
       <c r="E541" t="s">
-        <v>2033</v>
-[...2 lines deleted...]
-        <v>2034</v>
+        <v>1927</v>
       </c>
       <c r="H541" t="s">
-        <v>2034</v>
+        <v>1928</v>
       </c>
       <c r="I541" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="542" spans="1:16">
       <c r="A542" t="s">
-        <v>2035</v>
+        <v>1929</v>
       </c>
       <c r="B542" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C542" t="s">
-        <v>2036</v>
+        <v>1930</v>
       </c>
       <c r="D542" t="s">
-        <v>2037</v>
+        <v>1931</v>
       </c>
       <c r="E542" t="s">
-        <v>2038</v>
-[...2 lines deleted...]
-        <v>2039</v>
+        <v>1932</v>
       </c>
       <c r="H542" t="s">
-        <v>2039</v>
+        <v>1070</v>
       </c>
       <c r="I542" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="543" spans="1:16">
       <c r="A543" t="s">
-        <v>2040</v>
+        <v>1933</v>
       </c>
       <c r="B543" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C543" t="s">
-        <v>2041</v>
+        <v>1934</v>
       </c>
       <c r="D543" t="s">
-        <v>2042</v>
+        <v>1935</v>
       </c>
       <c r="E543" t="s">
-        <v>2043</v>
-[...2 lines deleted...]
-        <v>2044</v>
+        <v>1936</v>
       </c>
       <c r="H543" t="s">
-        <v>2044</v>
+        <v>1928</v>
       </c>
       <c r="I543" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="544" spans="1:16">
       <c r="A544" t="s">
-        <v>2045</v>
+        <v>1937</v>
       </c>
       <c r="B544" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C544" t="s">
-        <v>2046</v>
+        <v>1938</v>
       </c>
       <c r="D544" t="s">
-        <v>2047</v>
+        <v>1939</v>
       </c>
       <c r="E544" t="s">
-        <v>1961</v>
-[...2 lines deleted...]
-        <v>2048</v>
+        <v>1940</v>
       </c>
       <c r="H544" t="s">
-        <v>2048</v>
+        <v>1928</v>
       </c>
       <c r="I544" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="545" spans="1:16">
       <c r="A545" t="s">
-        <v>2049</v>
+        <v>1941</v>
       </c>
       <c r="B545" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="C545" t="s">
-        <v>2050</v>
+        <v>1942</v>
       </c>
       <c r="D545" t="s">
-        <v>2051</v>
+        <v>1943</v>
       </c>
       <c r="E545" t="s">
-        <v>2052</v>
-[...2 lines deleted...]
-        <v>2053</v>
+        <v>1944</v>
       </c>
       <c r="H545" t="s">
-        <v>2053</v>
+        <v>1928</v>
       </c>
       <c r="I545" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="546" spans="1:16">
       <c r="A546" t="s">
-        <v>2054</v>
+        <v>1945</v>
       </c>
       <c r="B546" t="s">
-        <v>2055</v>
+        <v>93</v>
       </c>
       <c r="C546" t="s">
-        <v>2056</v>
+        <v>1946</v>
       </c>
       <c r="D546" t="s">
-        <v>2057</v>
+        <v>1947</v>
       </c>
       <c r="E546" t="s">
-        <v>2058</v>
-[...2 lines deleted...]
-        <v>2059</v>
+        <v>1019</v>
       </c>
       <c r="H546" t="s">
-        <v>2059</v>
+        <v>1928</v>
       </c>
       <c r="I546" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="547" spans="1:16">
       <c r="A547" t="s">
-        <v>2060</v>
+        <v>1948</v>
       </c>
       <c r="B547" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C547" t="s">
-        <v>2061</v>
+        <v>1949</v>
       </c>
       <c r="D547" t="s">
-        <v>2062</v>
+        <v>1950</v>
       </c>
       <c r="E547" t="s">
-        <v>2063</v>
-[...2 lines deleted...]
-        <v>2064</v>
+        <v>1024</v>
       </c>
       <c r="H547" t="s">
-        <v>2064</v>
+        <v>1928</v>
       </c>
       <c r="I547" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="548" spans="1:16">
       <c r="A548" t="s">
-        <v>2065</v>
+        <v>1951</v>
       </c>
       <c r="B548" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C548" t="s">
-        <v>2066</v>
+        <v>1952</v>
       </c>
       <c r="D548" t="s">
-        <v>2067</v>
+        <v>1953</v>
       </c>
       <c r="E548" t="s">
-        <v>2068</v>
-[...2 lines deleted...]
-        <v>2069</v>
+        <v>1028</v>
       </c>
       <c r="H548" t="s">
-        <v>2069</v>
+        <v>1070</v>
       </c>
       <c r="I548" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="549" spans="1:16">
       <c r="A549" t="s">
-        <v>2070</v>
+        <v>1954</v>
       </c>
       <c r="B549" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C549" t="s">
-        <v>2071</v>
+        <v>1955</v>
       </c>
       <c r="D549" t="s">
-        <v>2072</v>
+        <v>1956</v>
       </c>
       <c r="E549" t="s">
-        <v>2073</v>
-[...2 lines deleted...]
-        <v>2074</v>
+        <v>1014</v>
       </c>
       <c r="H549" t="s">
-        <v>2074</v>
+        <v>1070</v>
       </c>
       <c r="I549" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="550" spans="1:16">
       <c r="A550" t="s">
-        <v>2075</v>
+        <v>1957</v>
       </c>
       <c r="B550" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C550" t="s">
-        <v>2076</v>
+        <v>1958</v>
       </c>
       <c r="D550" t="s">
-        <v>2077</v>
+        <v>1959</v>
       </c>
       <c r="E550" t="s">
-        <v>2078</v>
-[...2 lines deleted...]
-        <v>2074</v>
+        <v>1033</v>
       </c>
       <c r="H550" t="s">
-        <v>2074</v>
+        <v>1070</v>
       </c>
       <c r="I550" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="551" spans="1:16">
       <c r="A551" t="s">
-        <v>2079</v>
+        <v>1960</v>
       </c>
       <c r="B551" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C551" t="s">
-        <v>2080</v>
+        <v>1961</v>
       </c>
       <c r="D551" t="s">
-        <v>2081</v>
+        <v>1962</v>
       </c>
       <c r="E551" t="s">
-        <v>2082</v>
-[...2 lines deleted...]
-        <v>2083</v>
+        <v>1042</v>
       </c>
       <c r="H551" t="s">
-        <v>2083</v>
+        <v>1070</v>
       </c>
       <c r="I551" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="552" spans="1:16">
       <c r="A552" t="s">
-        <v>2084</v>
+        <v>1963</v>
       </c>
       <c r="B552" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C552" t="s">
-        <v>2085</v>
+        <v>1964</v>
       </c>
       <c r="D552" t="s">
-        <v>2086</v>
+        <v>1965</v>
       </c>
       <c r="E552" t="s">
-        <v>2087</v>
-[...2 lines deleted...]
-        <v>2083</v>
+        <v>1966</v>
       </c>
       <c r="H552" t="s">
-        <v>2083</v>
+        <v>1070</v>
       </c>
       <c r="I552" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="553" spans="1:16">
       <c r="A553" t="s">
-        <v>2088</v>
+        <v>1967</v>
       </c>
       <c r="B553" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C553" t="s">
-        <v>2089</v>
+        <v>1968</v>
       </c>
       <c r="D553" t="s">
-        <v>2090</v>
+        <v>1969</v>
       </c>
       <c r="E553" t="s">
-        <v>2091</v>
-[...2 lines deleted...]
-        <v>2083</v>
+        <v>1038</v>
       </c>
       <c r="H553" t="s">
-        <v>2083</v>
+        <v>1070</v>
       </c>
       <c r="I553" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="554" spans="1:16">
       <c r="A554" t="s">
-        <v>2092</v>
+        <v>1970</v>
       </c>
       <c r="B554" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C554" t="s">
-        <v>2093</v>
+        <v>1971</v>
       </c>
       <c r="D554" t="s">
-        <v>2094</v>
+        <v>1972</v>
       </c>
       <c r="E554" t="s">
-        <v>2095</v>
-[...2 lines deleted...]
-        <v>2083</v>
+        <v>1046</v>
       </c>
       <c r="H554" t="s">
-        <v>2083</v>
+        <v>1070</v>
       </c>
       <c r="I554" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="555" spans="1:16">
       <c r="A555" t="s">
-        <v>2096</v>
+        <v>1973</v>
       </c>
       <c r="B555" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C555" t="s">
-        <v>2097</v>
+        <v>1974</v>
       </c>
       <c r="D555" t="s">
-        <v>2098</v>
+        <v>1975</v>
       </c>
       <c r="E555" t="s">
-        <v>2099</v>
-[...5 lines deleted...]
-        <v>2083</v>
+        <v>1050</v>
       </c>
       <c r="I555" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="556" spans="1:16">
       <c r="A556" t="s">
-        <v>2100</v>
+        <v>1976</v>
       </c>
       <c r="B556" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C556" t="s">
-        <v>2101</v>
+        <v>1977</v>
       </c>
       <c r="D556" t="s">
-        <v>2102</v>
+        <v>1978</v>
       </c>
       <c r="E556" t="s">
-        <v>2103</v>
-[...5 lines deleted...]
-        <v>2083</v>
+        <v>1979</v>
       </c>
       <c r="I556" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="557" spans="1:16">
       <c r="A557" t="s">
-        <v>2104</v>
+        <v>1980</v>
       </c>
       <c r="B557" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C557" t="s">
-        <v>2105</v>
+        <v>1981</v>
       </c>
       <c r="D557" t="s">
-        <v>2106</v>
+        <v>1982</v>
       </c>
       <c r="E557" t="s">
-        <v>2107</v>
-[...5 lines deleted...]
-        <v>2083</v>
+        <v>1983</v>
       </c>
       <c r="I557" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="558" spans="1:16">
       <c r="A558" t="s">
-        <v>2108</v>
+        <v>1984</v>
       </c>
       <c r="B558" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C558" t="s">
-        <v>2109</v>
+        <v>1985</v>
       </c>
       <c r="D558" t="s">
-        <v>2110</v>
+        <v>1986</v>
       </c>
       <c r="E558" t="s">
-        <v>2111</v>
-[...5 lines deleted...]
-        <v>2112</v>
+        <v>1987</v>
       </c>
       <c r="I558" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="559" spans="1:16">
       <c r="A559" t="s">
-        <v>2113</v>
+        <v>1988</v>
       </c>
       <c r="B559" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C559" t="s">
-        <v>2114</v>
+        <v>1989</v>
       </c>
       <c r="D559" t="s">
-        <v>2115</v>
+        <v>1990</v>
       </c>
       <c r="E559" t="s">
-        <v>2116</v>
-[...5 lines deleted...]
-        <v>2112</v>
+        <v>1991</v>
       </c>
       <c r="I559" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="560" spans="1:16">
       <c r="A560" t="s">
-        <v>2117</v>
+        <v>1992</v>
       </c>
       <c r="B560" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C560" t="s">
-        <v>2118</v>
+        <v>1993</v>
       </c>
       <c r="D560" t="s">
-        <v>2119</v>
+        <v>1994</v>
       </c>
       <c r="E560" t="s">
-        <v>2120</v>
-[...5 lines deleted...]
-        <v>2121</v>
+        <v>1995</v>
       </c>
       <c r="I560" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="561" spans="1:16">
       <c r="A561" t="s">
-        <v>2122</v>
+        <v>1996</v>
       </c>
       <c r="B561" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C561" t="s">
-        <v>2123</v>
+        <v>1997</v>
       </c>
       <c r="D561" t="s">
-        <v>2124</v>
+        <v>1998</v>
       </c>
       <c r="E561" t="s">
-        <v>2125</v>
-[...5 lines deleted...]
-        <v>2121</v>
+        <v>1999</v>
       </c>
       <c r="I561" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="562" spans="1:16">
       <c r="A562" t="s">
-        <v>2126</v>
+        <v>2000</v>
       </c>
       <c r="B562" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C562" t="s">
-        <v>2127</v>
+        <v>2001</v>
       </c>
       <c r="D562" t="s">
-        <v>2128</v>
+        <v>2002</v>
       </c>
       <c r="E562" t="s">
-        <v>2129</v>
-[...5 lines deleted...]
-        <v>2121</v>
+        <v>2003</v>
       </c>
       <c r="I562" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="563" spans="1:16">
       <c r="A563" t="s">
-        <v>2130</v>
+        <v>2004</v>
       </c>
       <c r="B563" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C563" t="s">
-        <v>2131</v>
+        <v>2005</v>
       </c>
       <c r="D563" t="s">
-        <v>2132</v>
+        <v>2006</v>
       </c>
       <c r="E563" t="s">
-        <v>2133</v>
-[...5 lines deleted...]
-        <v>2121</v>
+        <v>2007</v>
       </c>
       <c r="I563" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="564" spans="1:16">
       <c r="A564" t="s">
-        <v>2134</v>
+        <v>2008</v>
       </c>
       <c r="B564" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C564" t="s">
-        <v>2135</v>
+        <v>2009</v>
       </c>
       <c r="D564" t="s">
-        <v>2136</v>
+        <v>2010</v>
       </c>
       <c r="E564" t="s">
-        <v>2137</v>
-[...5 lines deleted...]
-        <v>2138</v>
+        <v>1055</v>
       </c>
       <c r="I564" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="565" spans="1:16">
       <c r="A565" t="s">
-        <v>2139</v>
+        <v>2011</v>
       </c>
       <c r="B565" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C565" t="s">
-        <v>2140</v>
+        <v>2012</v>
       </c>
       <c r="D565" t="s">
-        <v>2141</v>
+        <v>2013</v>
       </c>
       <c r="E565" t="s">
-        <v>2142</v>
-[...5 lines deleted...]
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I565" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="566" spans="1:16">
       <c r="A566" t="s">
-        <v>2143</v>
+        <v>2015</v>
       </c>
       <c r="B566" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C566" t="s">
-        <v>2144</v>
+        <v>2016</v>
       </c>
       <c r="D566" t="s">
-        <v>2145</v>
+        <v>2017</v>
       </c>
       <c r="E566" t="s">
-        <v>2146</v>
-[...5 lines deleted...]
-        <v>2147</v>
+        <v>2018</v>
       </c>
       <c r="I566" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="567" spans="1:16">
       <c r="A567" t="s">
-        <v>2148</v>
+        <v>2019</v>
       </c>
       <c r="B567" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C567" t="s">
-        <v>2149</v>
+        <v>2020</v>
       </c>
       <c r="D567" t="s">
-        <v>2150</v>
+        <v>2021</v>
       </c>
       <c r="E567" t="s">
-        <v>2151</v>
-[...5 lines deleted...]
-        <v>2152</v>
+        <v>1065</v>
       </c>
       <c r="I567" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="568" spans="1:16">
       <c r="A568" t="s">
-        <v>2153</v>
+        <v>2022</v>
       </c>
       <c r="B568" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C568" t="s">
-        <v>2154</v>
+        <v>2023</v>
       </c>
       <c r="D568" t="s">
-        <v>2155</v>
+        <v>2024</v>
       </c>
       <c r="E568" t="s">
-        <v>2156</v>
-[...5 lines deleted...]
-        <v>2157</v>
+        <v>2025</v>
       </c>
       <c r="I568" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="569" spans="1:16">
       <c r="A569" t="s">
-        <v>2158</v>
+        <v>2026</v>
       </c>
       <c r="B569" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C569" t="s">
-        <v>2159</v>
+        <v>2027</v>
       </c>
       <c r="D569" t="s">
-        <v>2160</v>
+        <v>2028</v>
       </c>
       <c r="E569" t="s">
-        <v>2161</v>
-[...5 lines deleted...]
-        <v>2162</v>
+        <v>2029</v>
       </c>
       <c r="I569" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="570" spans="1:16">
       <c r="A570" t="s">
-        <v>2163</v>
+        <v>2030</v>
       </c>
       <c r="B570" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C570" t="s">
-        <v>2164</v>
+        <v>2031</v>
       </c>
       <c r="D570" t="s">
-        <v>2165</v>
+        <v>2032</v>
       </c>
       <c r="E570" t="s">
-        <v>2166</v>
-[...5 lines deleted...]
-        <v>2167</v>
+        <v>2033</v>
       </c>
       <c r="I570" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="571" spans="1:16">
       <c r="A571" t="s">
-        <v>2168</v>
+        <v>2034</v>
       </c>
       <c r="B571" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C571" t="s">
-        <v>2169</v>
+        <v>1993</v>
       </c>
       <c r="D571" t="s">
-        <v>2170</v>
+        <v>2035</v>
       </c>
       <c r="E571" t="s">
-        <v>2171</v>
-[...5 lines deleted...]
-        <v>2172</v>
+        <v>1069</v>
       </c>
       <c r="I571" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="572" spans="1:16">
       <c r="A572" t="s">
-        <v>2173</v>
+        <v>2036</v>
       </c>
       <c r="B572" t="s">
-        <v>2055</v>
+        <v>93</v>
       </c>
       <c r="C572" t="s">
-        <v>2174</v>
+        <v>2037</v>
       </c>
       <c r="D572" t="s">
-        <v>2175</v>
+        <v>2038</v>
       </c>
       <c r="E572" t="s">
-        <v>2176</v>
-[...5 lines deleted...]
-        <v>2177</v>
+        <v>1074</v>
       </c>
       <c r="I572" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="573" spans="1:16">
       <c r="A573" t="s">
-        <v>2178</v>
+        <v>2039</v>
       </c>
       <c r="B573" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C573" t="s">
-        <v>2179</v>
+        <v>2040</v>
       </c>
       <c r="D573" t="s">
-        <v>2180</v>
+        <v>2041</v>
       </c>
       <c r="E573" t="s">
-        <v>2181</v>
-[...5 lines deleted...]
-        <v>2172</v>
+        <v>1078</v>
       </c>
       <c r="I573" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="574" spans="1:16">
       <c r="A574" t="s">
-        <v>2182</v>
+        <v>2042</v>
       </c>
       <c r="B574" t="s">
-        <v>14</v>
+        <v>2043</v>
       </c>
       <c r="C574" t="s">
-        <v>2183</v>
+        <v>2044</v>
       </c>
       <c r="D574" t="s">
-        <v>2184</v>
+        <v>2045</v>
       </c>
       <c r="E574" t="s">
-        <v>2185</v>
-[...5 lines deleted...]
-        <v>2186</v>
+        <v>856</v>
       </c>
       <c r="I574" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="575" spans="1:16">
       <c r="A575" t="s">
-        <v>2187</v>
+        <v>2046</v>
       </c>
       <c r="B575" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C575" t="s">
-        <v>2183</v>
+        <v>2047</v>
       </c>
       <c r="D575" t="s">
-        <v>2188</v>
+        <v>2048</v>
       </c>
       <c r="E575" t="s">
-        <v>2189</v>
-[...5 lines deleted...]
-        <v>2186</v>
+        <v>860</v>
       </c>
       <c r="I575" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="576" spans="1:16">
       <c r="A576" t="s">
-        <v>2190</v>
+        <v>2049</v>
       </c>
       <c r="B576" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C576" t="s">
-        <v>2191</v>
+        <v>2050</v>
       </c>
       <c r="D576" t="s">
-        <v>2192</v>
+        <v>2051</v>
       </c>
       <c r="E576" t="s">
-        <v>2193</v>
-[...5 lines deleted...]
-        <v>2186</v>
+        <v>864</v>
       </c>
       <c r="I576" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="577" spans="1:16">
       <c r="A577" t="s">
-        <v>2194</v>
+        <v>2052</v>
       </c>
       <c r="B577" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C577" t="s">
-        <v>2195</v>
+        <v>2053</v>
       </c>
       <c r="D577" t="s">
-        <v>2196</v>
+        <v>2054</v>
       </c>
       <c r="E577" t="s">
-        <v>2197</v>
-[...5 lines deleted...]
-        <v>2186</v>
+        <v>868</v>
       </c>
       <c r="I577" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="578" spans="1:16">
       <c r="A578" t="s">
-        <v>2198</v>
+        <v>2055</v>
       </c>
       <c r="B578" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C578" t="s">
-        <v>2199</v>
+        <v>2056</v>
       </c>
       <c r="D578" t="s">
-        <v>2200</v>
+        <v>2057</v>
       </c>
       <c r="E578" t="s">
-        <v>2201</v>
-[...5 lines deleted...]
-        <v>2202</v>
+        <v>876</v>
       </c>
       <c r="I578" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="579" spans="1:16">
       <c r="A579" t="s">
-        <v>2203</v>
+        <v>2058</v>
       </c>
       <c r="B579" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C579" t="s">
-        <v>2204</v>
+        <v>2059</v>
       </c>
       <c r="D579" t="s">
-        <v>2205</v>
+        <v>2060</v>
       </c>
       <c r="E579" t="s">
-        <v>2206</v>
-[...5 lines deleted...]
-        <v>2202</v>
+        <v>880</v>
       </c>
       <c r="I579" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="580" spans="1:16">
       <c r="A580" t="s">
-        <v>2207</v>
+        <v>2061</v>
       </c>
       <c r="B580" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C580" t="s">
-        <v>2208</v>
+        <v>2062</v>
       </c>
       <c r="D580" t="s">
-        <v>2209</v>
+        <v>2063</v>
       </c>
       <c r="E580" t="s">
-        <v>2210</v>
-[...5 lines deleted...]
-        <v>2202</v>
+        <v>884</v>
       </c>
       <c r="I580" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="581" spans="1:16">
       <c r="A581" t="s">
-        <v>2211</v>
+        <v>2064</v>
       </c>
       <c r="B581" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C581" t="s">
-        <v>2212</v>
+        <v>2065</v>
       </c>
       <c r="D581" t="s">
-        <v>2213</v>
+        <v>2066</v>
       </c>
       <c r="E581" t="s">
-        <v>2214</v>
-[...5 lines deleted...]
-        <v>2202</v>
+        <v>888</v>
       </c>
       <c r="I581" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="582" spans="1:16">
       <c r="A582" t="s">
-        <v>2215</v>
+        <v>2067</v>
       </c>
       <c r="B582" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C582" t="s">
-        <v>2216</v>
+        <v>2068</v>
       </c>
       <c r="D582" t="s">
-        <v>2217</v>
+        <v>2069</v>
       </c>
       <c r="E582" t="s">
-        <v>2218</v>
+        <v>2070</v>
       </c>
       <c r="G582" t="s">
-        <v>2219</v>
+        <v>2071</v>
       </c>
       <c r="H582" t="s">
-        <v>2219</v>
+        <v>2071</v>
       </c>
       <c r="I582" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="583" spans="1:16">
       <c r="A583" t="s">
-        <v>2220</v>
+        <v>2072</v>
       </c>
       <c r="B583" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C583" t="s">
-        <v>2221</v>
+        <v>2073</v>
       </c>
       <c r="D583" t="s">
-        <v>2222</v>
+        <v>2074</v>
       </c>
       <c r="E583" t="s">
-        <v>2223</v>
+        <v>2075</v>
       </c>
       <c r="G583" t="s">
-        <v>2219</v>
+        <v>2076</v>
       </c>
       <c r="H583" t="s">
-        <v>2219</v>
+        <v>2076</v>
       </c>
       <c r="I583" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="584" spans="1:16">
       <c r="A584" t="s">
-        <v>2224</v>
+        <v>2077</v>
       </c>
       <c r="B584" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C584" t="s">
-        <v>2225</v>
+        <v>2078</v>
       </c>
       <c r="D584" t="s">
-        <v>2226</v>
+        <v>2079</v>
       </c>
       <c r="E584" t="s">
-        <v>2227</v>
+        <v>2080</v>
       </c>
       <c r="G584" t="s">
-        <v>2219</v>
+        <v>2081</v>
       </c>
       <c r="H584" t="s">
-        <v>2219</v>
+        <v>2081</v>
       </c>
       <c r="I584" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="585" spans="1:16">
       <c r="A585" t="s">
-        <v>2228</v>
+        <v>2082</v>
       </c>
       <c r="B585" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C585" t="s">
-        <v>2229</v>
+        <v>2083</v>
       </c>
       <c r="D585" t="s">
-        <v>2230</v>
+        <v>2084</v>
       </c>
       <c r="E585" t="s">
-        <v>2231</v>
+        <v>2085</v>
       </c>
       <c r="G585" t="s">
-        <v>2219</v>
+        <v>2081</v>
       </c>
       <c r="H585" t="s">
-        <v>2219</v>
+        <v>2081</v>
       </c>
       <c r="I585" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="586" spans="1:16">
       <c r="A586" t="s">
-        <v>2232</v>
+        <v>2086</v>
       </c>
       <c r="B586" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C586" t="s">
-        <v>2233</v>
+        <v>2087</v>
       </c>
       <c r="D586" t="s">
-        <v>2234</v>
+        <v>2088</v>
       </c>
       <c r="E586" t="s">
-        <v>2235</v>
+        <v>2089</v>
       </c>
       <c r="G586" t="s">
-        <v>2236</v>
+        <v>2081</v>
       </c>
       <c r="H586" t="s">
-        <v>2236</v>
+        <v>2081</v>
       </c>
       <c r="I586" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="587" spans="1:16">
       <c r="A587" t="s">
-        <v>2237</v>
+        <v>2090</v>
       </c>
       <c r="B587" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C587" t="s">
-        <v>2238</v>
+        <v>2091</v>
       </c>
       <c r="D587" t="s">
-        <v>2239</v>
+        <v>2092</v>
       </c>
       <c r="E587" t="s">
-        <v>2240</v>
+        <v>2093</v>
       </c>
       <c r="G587" t="s">
-        <v>2241</v>
+        <v>2081</v>
       </c>
       <c r="H587" t="s">
-        <v>2241</v>
+        <v>2081</v>
       </c>
       <c r="I587" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="588" spans="1:16">
       <c r="A588" t="s">
-        <v>2242</v>
+        <v>2094</v>
       </c>
       <c r="B588" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C588" t="s">
-        <v>2243</v>
+        <v>2091</v>
       </c>
       <c r="D588" t="s">
-        <v>2244</v>
+        <v>2095</v>
       </c>
       <c r="E588" t="s">
-        <v>2245</v>
+        <v>2096</v>
       </c>
       <c r="G588" t="s">
-        <v>2241</v>
+        <v>2081</v>
       </c>
       <c r="H588" t="s">
-        <v>2241</v>
+        <v>2081</v>
       </c>
       <c r="I588" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="589" spans="1:16">
       <c r="A589" t="s">
-        <v>2246</v>
+        <v>2097</v>
       </c>
       <c r="B589" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C589" t="s">
-        <v>2247</v>
+        <v>2098</v>
       </c>
       <c r="D589" t="s">
-        <v>2248</v>
+        <v>2099</v>
       </c>
       <c r="E589" t="s">
-        <v>2249</v>
+        <v>2100</v>
       </c>
       <c r="G589" t="s">
-        <v>2241</v>
+        <v>2081</v>
       </c>
       <c r="H589" t="s">
-        <v>2241</v>
+        <v>2081</v>
       </c>
       <c r="I589" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="590" spans="1:16">
       <c r="A590" t="s">
-        <v>2250</v>
+        <v>2101</v>
       </c>
       <c r="B590" t="s">
-        <v>2055</v>
+        <v>105</v>
       </c>
       <c r="C590" t="s">
-        <v>2251</v>
+        <v>2102</v>
       </c>
       <c r="D590" t="s">
-        <v>2252</v>
+        <v>2103</v>
       </c>
       <c r="E590" t="s">
-        <v>2253</v>
-[...5 lines deleted...]
-        <v>2254</v>
+        <v>888</v>
       </c>
       <c r="I590" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="591" spans="1:16">
       <c r="A591" t="s">
-        <v>2255</v>
+        <v>2104</v>
       </c>
       <c r="B591" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C591" t="s">
-        <v>2256</v>
+        <v>2105</v>
       </c>
       <c r="D591" t="s">
-        <v>2257</v>
+        <v>2106</v>
       </c>
       <c r="E591" t="s">
-        <v>2258</v>
-[...5 lines deleted...]
-        <v>2259</v>
+        <v>892</v>
       </c>
       <c r="I591" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="592" spans="1:16">
       <c r="A592" t="s">
-        <v>2260</v>
+        <v>2107</v>
       </c>
       <c r="B592" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C592" t="s">
-        <v>2261</v>
+        <v>2108</v>
       </c>
       <c r="D592" t="s">
-        <v>2262</v>
+        <v>2109</v>
       </c>
       <c r="E592" t="s">
-        <v>2263</v>
-[...5 lines deleted...]
-        <v>2264</v>
+        <v>2110</v>
       </c>
       <c r="I592" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="593" spans="1:16">
       <c r="A593" t="s">
-        <v>2265</v>
+        <v>2111</v>
       </c>
       <c r="B593" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C593" t="s">
-        <v>2266</v>
+        <v>2112</v>
       </c>
       <c r="D593" t="s">
-        <v>2267</v>
+        <v>2113</v>
       </c>
       <c r="E593" t="s">
-        <v>2268</v>
-[...5 lines deleted...]
-        <v>2269</v>
+        <v>2114</v>
       </c>
       <c r="I593" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="594" spans="1:16">
       <c r="A594" t="s">
-        <v>2270</v>
+        <v>2115</v>
       </c>
       <c r="B594" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="C594" t="s">
-        <v>2271</v>
+        <v>2116</v>
       </c>
       <c r="D594" t="s">
-        <v>2272</v>
+        <v>2117</v>
       </c>
       <c r="E594" t="s">
-        <v>2273</v>
-[...5 lines deleted...]
-        <v>2064</v>
+        <v>906</v>
       </c>
       <c r="I594" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="595" spans="1:16">
       <c r="A595" t="s">
-        <v>2274</v>
+        <v>2118</v>
       </c>
       <c r="B595" t="s">
-        <v>379</v>
+        <v>93</v>
       </c>
       <c r="C595" t="s">
-        <v>2275</v>
+        <v>2119</v>
       </c>
       <c r="D595" t="s">
-        <v>2276</v>
+        <v>2120</v>
       </c>
       <c r="E595" t="s">
-        <v>741</v>
-[...5 lines deleted...]
-        <v>2277</v>
+        <v>733</v>
       </c>
       <c r="I595" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="596" spans="1:16">
       <c r="A596" t="s">
-        <v>2278</v>
+        <v>2121</v>
       </c>
       <c r="B596" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C596" t="s">
-        <v>2279</v>
+        <v>2122</v>
       </c>
       <c r="D596" t="s">
-        <v>2280</v>
+        <v>2123</v>
       </c>
       <c r="E596" t="s">
-        <v>2281</v>
+        <v>2124</v>
       </c>
       <c r="G596" t="s">
-        <v>2282</v>
+        <v>2125</v>
       </c>
       <c r="H596" t="s">
-        <v>2282</v>
+        <v>2125</v>
       </c>
       <c r="I596" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="597" spans="1:16">
       <c r="A597" t="s">
-        <v>2283</v>
+        <v>2126</v>
       </c>
       <c r="B597" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C597" t="s">
-        <v>2284</v>
+        <v>2127</v>
       </c>
       <c r="D597" t="s">
-        <v>2285</v>
+        <v>2128</v>
       </c>
       <c r="E597" t="s">
-        <v>2286</v>
+        <v>2129</v>
       </c>
       <c r="G597" t="s">
-        <v>2287</v>
+        <v>2130</v>
       </c>
       <c r="H597" t="s">
-        <v>2287</v>
+        <v>2130</v>
       </c>
       <c r="I597" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="598" spans="1:16">
       <c r="A598" t="s">
-        <v>2288</v>
+        <v>2131</v>
       </c>
       <c r="B598" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C598" t="s">
-        <v>2289</v>
+        <v>2122</v>
       </c>
       <c r="D598" t="s">
-        <v>2290</v>
+        <v>2132</v>
       </c>
       <c r="E598" t="s">
-        <v>2291</v>
+        <v>2133</v>
       </c>
       <c r="G598" t="s">
-        <v>2292</v>
+        <v>2134</v>
       </c>
       <c r="H598" t="s">
-        <v>2292</v>
+        <v>2134</v>
       </c>
       <c r="I598" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="599" spans="1:16">
       <c r="A599" t="s">
-        <v>2293</v>
+        <v>2135</v>
       </c>
       <c r="B599" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C599" t="s">
-        <v>2294</v>
+        <v>2136</v>
       </c>
       <c r="D599" t="s">
-        <v>2295</v>
+        <v>2137</v>
       </c>
       <c r="E599" t="s">
-        <v>2296</v>
+        <v>2138</v>
       </c>
       <c r="G599" t="s">
-        <v>2292</v>
+        <v>2139</v>
       </c>
       <c r="H599" t="s">
-        <v>2292</v>
+        <v>2139</v>
       </c>
       <c r="I599" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="600" spans="1:16">
       <c r="A600" t="s">
-        <v>2297</v>
+        <v>2140</v>
       </c>
       <c r="B600" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C600" t="s">
-        <v>2298</v>
+        <v>2141</v>
       </c>
       <c r="D600" t="s">
-        <v>2299</v>
+        <v>2142</v>
       </c>
       <c r="E600" t="s">
-        <v>2300</v>
+        <v>2143</v>
       </c>
       <c r="G600" t="s">
-        <v>2301</v>
+        <v>2144</v>
       </c>
       <c r="H600" t="s">
-        <v>2301</v>
+        <v>2144</v>
       </c>
       <c r="I600" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="601" spans="1:16">
       <c r="A601" t="s">
-        <v>2302</v>
+        <v>2145</v>
       </c>
       <c r="B601" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C601" t="s">
-        <v>2303</v>
+        <v>2146</v>
       </c>
       <c r="D601" t="s">
-        <v>2304</v>
+        <v>2147</v>
       </c>
       <c r="E601" t="s">
-        <v>2305</v>
+        <v>2148</v>
       </c>
       <c r="G601" t="s">
-        <v>2301</v>
+        <v>2144</v>
       </c>
       <c r="H601" t="s">
-        <v>2301</v>
+        <v>2144</v>
       </c>
       <c r="I601" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="602" spans="1:16">
       <c r="A602" t="s">
-        <v>2306</v>
+        <v>2149</v>
       </c>
       <c r="B602" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C602" t="s">
-        <v>2307</v>
+        <v>2150</v>
       </c>
       <c r="D602" t="s">
-        <v>2308</v>
+        <v>2151</v>
       </c>
       <c r="E602" t="s">
-        <v>2309</v>
+        <v>2152</v>
       </c>
       <c r="G602" t="s">
-        <v>2310</v>
+        <v>2153</v>
       </c>
       <c r="H602" t="s">
-        <v>2310</v>
+        <v>2153</v>
       </c>
       <c r="I602" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="603" spans="1:16">
       <c r="A603" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B603" t="s">
+        <v>93</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2157</v>
+      </c>
+      <c r="G603" t="s">
+        <v>2158</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I603" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="604" spans="1:16">
+      <c r="A604" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B604" t="s">
+        <v>93</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2161</v>
+      </c>
+      <c r="G604" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2162</v>
+      </c>
+      <c r="I604" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="605" spans="1:16">
+      <c r="A605" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B605" t="s">
+        <v>93</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2166</v>
+      </c>
+      <c r="G605" t="s">
+        <v>2167</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2167</v>
+      </c>
+      <c r="I605" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="606" spans="1:16">
+      <c r="A606" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B606" t="s">
+        <v>93</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2171</v>
+      </c>
+      <c r="G606" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2172</v>
+      </c>
+      <c r="I606" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="607" spans="1:16">
+      <c r="A607" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B607" t="s">
+        <v>93</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G607" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2177</v>
+      </c>
+      <c r="I607" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="608" spans="1:16">
+      <c r="A608" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B608" t="s">
+        <v>93</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2181</v>
+      </c>
+      <c r="G608" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2177</v>
+      </c>
+      <c r="I608" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="609" spans="1:16">
+      <c r="A609" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B609" t="s">
+        <v>93</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2185</v>
+      </c>
+      <c r="G609" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2186</v>
+      </c>
+      <c r="I609" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="610" spans="1:16">
+      <c r="A610" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B610" t="s">
+        <v>93</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2190</v>
+      </c>
+      <c r="G610" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2186</v>
+      </c>
+      <c r="I610" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="611" spans="1:16">
+      <c r="A611" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B611" t="s">
+        <v>93</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2194</v>
+      </c>
+      <c r="G611" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2195</v>
+      </c>
+      <c r="I611" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="612" spans="1:16">
+      <c r="A612" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B612" t="s">
+        <v>93</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2199</v>
+      </c>
+      <c r="G612" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2200</v>
+      </c>
+      <c r="I612" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="613" spans="1:16">
+      <c r="A613" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B613" t="s">
+        <v>93</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2204</v>
+      </c>
+      <c r="G613" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2205</v>
+      </c>
+      <c r="I613" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="614" spans="1:16">
+      <c r="A614" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B614" t="s">
+        <v>93</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2209</v>
+      </c>
+      <c r="G614" t="s">
+        <v>2210</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2210</v>
+      </c>
+      <c r="I614" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="615" spans="1:16">
+      <c r="A615" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B615" t="s">
+        <v>93</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2214</v>
+      </c>
+      <c r="G615" t="s">
+        <v>2215</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2215</v>
+      </c>
+      <c r="I615" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="616" spans="1:16">
+      <c r="A616" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B616" t="s">
+        <v>93</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2219</v>
+      </c>
+      <c r="G616" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2220</v>
+      </c>
+      <c r="I616" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="617" spans="1:16">
+      <c r="A617" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B617" t="s">
+        <v>93</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2224</v>
+      </c>
+      <c r="G617" t="s">
+        <v>2225</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2225</v>
+      </c>
+      <c r="I617" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="618" spans="1:16">
+      <c r="A618" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B618" t="s">
+        <v>93</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2229</v>
+      </c>
+      <c r="G618" t="s">
+        <v>2230</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2230</v>
+      </c>
+      <c r="I618" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="619" spans="1:16">
+      <c r="A619" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B619" t="s">
+        <v>93</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E619" t="s">
+        <v>754</v>
+      </c>
+      <c r="I619" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="620" spans="1:16">
+      <c r="A620" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B620" t="s">
+        <v>93</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2237</v>
+      </c>
+      <c r="G620" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2238</v>
+      </c>
+      <c r="I620" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="621" spans="1:16">
+      <c r="A621" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B621" t="s">
+        <v>93</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2241</v>
+      </c>
+      <c r="G621" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2242</v>
+      </c>
+      <c r="I621" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="622" spans="1:16">
+      <c r="A622" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B622" t="s">
+        <v>93</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2246</v>
+      </c>
+      <c r="G622" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2247</v>
+      </c>
+      <c r="I622" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="623" spans="1:16">
+      <c r="A623" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B623" t="s">
+        <v>93</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2251</v>
+      </c>
+      <c r="G623" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2252</v>
+      </c>
+      <c r="I623" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="624" spans="1:16">
+      <c r="A624" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B624" t="s">
+        <v>93</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2256</v>
+      </c>
+      <c r="G624" t="s">
+        <v>2257</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2257</v>
+      </c>
+      <c r="I624" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="625" spans="1:16">
+      <c r="A625" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B625" t="s">
+        <v>93</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G625" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2262</v>
+      </c>
+      <c r="I625" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="626" spans="1:16">
+      <c r="A626" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B626" t="s">
+        <v>93</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E626" t="s">
+        <v>2266</v>
+      </c>
+      <c r="G626" t="s">
+        <v>2267</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2267</v>
+      </c>
+      <c r="I626" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="627" spans="1:16">
+      <c r="A627" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B627" t="s">
+        <v>93</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2271</v>
+      </c>
+      <c r="G627" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2272</v>
+      </c>
+      <c r="I627" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="628" spans="1:16">
+      <c r="A628" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B628" t="s">
+        <v>93</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2276</v>
+      </c>
+      <c r="G628" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2277</v>
+      </c>
+      <c r="I628" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="629" spans="1:16">
+      <c r="A629" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B629" t="s">
+        <v>93</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2281</v>
+      </c>
+      <c r="G629" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2282</v>
+      </c>
+      <c r="I629" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="630" spans="1:16">
+      <c r="A630" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B630" t="s">
+        <v>93</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2286</v>
+      </c>
+      <c r="G630" t="s">
+        <v>2287</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2287</v>
+      </c>
+      <c r="I630" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="631" spans="1:16">
+      <c r="A631" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B631" t="s">
+        <v>93</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2291</v>
+      </c>
+      <c r="G631" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2292</v>
+      </c>
+      <c r="I631" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="632" spans="1:16">
+      <c r="A632" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B632" t="s">
+        <v>93</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2296</v>
+      </c>
+      <c r="G632" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2297</v>
+      </c>
+      <c r="I632" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="633" spans="1:16">
+      <c r="A633" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B633" t="s">
+        <v>747</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E633" t="s">
+        <v>636</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I633" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="634" spans="1:16">
+      <c r="A634" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B634" t="s">
+        <v>93</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2305</v>
+      </c>
+      <c r="G634" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2306</v>
+      </c>
+      <c r="I634" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="635" spans="1:16">
+      <c r="A635" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B635" t="s">
+        <v>93</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2310</v>
+      </c>
+      <c r="G635" t="s">
         <v>2311</v>
       </c>
-      <c r="B603" t="s">
-[...2 lines deleted...]
-      <c r="C603" t="s">
+      <c r="H635" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I635" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="636" spans="1:16">
+      <c r="A636" t="s">
         <v>2312</v>
       </c>
-      <c r="D603" t="s">
+      <c r="B636" t="s">
+        <v>93</v>
+      </c>
+      <c r="C636" t="s">
         <v>2313</v>
       </c>
-      <c r="E603" t="s">
+      <c r="D636" t="s">
         <v>2314</v>
       </c>
-      <c r="G603" t="s">
-[...5 lines deleted...]
-      <c r="I603" t="s">
+      <c r="E636" t="s">
+        <v>2315</v>
+      </c>
+      <c r="G636" t="s">
+        <v>2316</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2316</v>
+      </c>
+      <c r="I636" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="637" spans="1:16">
+      <c r="A637" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B637" t="s">
+        <v>93</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2320</v>
+      </c>
+      <c r="G637" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2220</v>
+      </c>
+      <c r="I637" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="638" spans="1:16">
+      <c r="A638" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B638" t="s">
+        <v>93</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2324</v>
+      </c>
+      <c r="G638" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2325</v>
+      </c>
+      <c r="I638" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="639" spans="1:16">
+      <c r="A639" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B639" t="s">
+        <v>93</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2329</v>
+      </c>
+      <c r="G639" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2220</v>
+      </c>
+      <c r="I639" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="640" spans="1:16">
+      <c r="A640" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B640" t="s">
+        <v>105</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2333</v>
+      </c>
+      <c r="G640" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2334</v>
+      </c>
+      <c r="I640" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="641" spans="1:16">
+      <c r="A641" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B641" t="s">
+        <v>93</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G641" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2339</v>
+      </c>
+      <c r="I641" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="642" spans="1:16">
+      <c r="A642" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B642" t="s">
+        <v>93</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2343</v>
+      </c>
+      <c r="G642" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2339</v>
+      </c>
+      <c r="I642" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="643" spans="1:16">
+      <c r="A643" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B643" t="s">
+        <v>93</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2347</v>
+      </c>
+      <c r="G643" t="s">
+        <v>2348</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I643" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="644" spans="1:16">
+      <c r="A644" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B644" t="s">
+        <v>93</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2352</v>
+      </c>
+      <c r="G644" t="s">
+        <v>2353</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2353</v>
+      </c>
+      <c r="I644" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="645" spans="1:16">
+      <c r="A645" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B645" t="s">
+        <v>93</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2357</v>
+      </c>
+      <c r="G645" t="s">
+        <v>2358</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2358</v>
+      </c>
+      <c r="I645" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="646" spans="1:16">
+      <c r="A646" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B646" t="s">
+        <v>93</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2362</v>
+      </c>
+      <c r="G646" t="s">
+        <v>2363</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2363</v>
+      </c>
+      <c r="I646" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="647" spans="1:16">
+      <c r="A647" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B647" t="s">
+        <v>93</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2367</v>
+      </c>
+      <c r="G647" t="s">
+        <v>2368</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2368</v>
+      </c>
+      <c r="I647" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="648" spans="1:16">
+      <c r="A648" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B648" t="s">
+        <v>93</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2372</v>
+      </c>
+      <c r="G648" t="s">
+        <v>2373</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2373</v>
+      </c>
+      <c r="I648" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="649" spans="1:16">
+      <c r="A649" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B649" t="s">
+        <v>93</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2377</v>
+      </c>
+      <c r="G649" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2378</v>
+      </c>
+      <c r="I649" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="650" spans="1:16">
+      <c r="A650" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B650" t="s">
+        <v>93</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2382</v>
+      </c>
+      <c r="G650" t="s">
+        <v>2383</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2383</v>
+      </c>
+      <c r="I650" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="651" spans="1:16">
+      <c r="A651" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B651" t="s">
+        <v>93</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2387</v>
+      </c>
+      <c r="G651" t="s">
+        <v>2383</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2383</v>
+      </c>
+      <c r="I651" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="652" spans="1:16">
+      <c r="A652" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B652" t="s">
+        <v>93</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2391</v>
+      </c>
+      <c r="G652" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2392</v>
+      </c>
+      <c r="I652" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="653" spans="1:16">
+      <c r="A653" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B653" t="s">
+        <v>93</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G653" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2397</v>
+      </c>
+      <c r="I653" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="654" spans="1:16">
+      <c r="A654" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B654" t="s">
+        <v>93</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2401</v>
+      </c>
+      <c r="G654" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2402</v>
+      </c>
+      <c r="I654" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="655" spans="1:16">
+      <c r="A655" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B655" t="s">
+        <v>93</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G655" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2407</v>
+      </c>
+      <c r="I655" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="656" spans="1:16">
+      <c r="A656" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B656" t="s">
+        <v>93</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2411</v>
+      </c>
+      <c r="G656" t="s">
+        <v>2412</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2412</v>
+      </c>
+      <c r="I656" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="657" spans="1:16">
+      <c r="A657" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B657" t="s">
+        <v>93</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2329</v>
+      </c>
+      <c r="G657" t="s">
+        <v>2416</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2416</v>
+      </c>
+      <c r="I657" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="658" spans="1:16">
+      <c r="A658" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B658" t="s">
+        <v>93</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2420</v>
+      </c>
+      <c r="G658" t="s">
+        <v>2421</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2421</v>
+      </c>
+      <c r="I658" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="659" spans="1:16">
+      <c r="A659" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B659" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2426</v>
+      </c>
+      <c r="G659" t="s">
+        <v>2427</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2427</v>
+      </c>
+      <c r="I659" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="660" spans="1:16">
+      <c r="A660" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B660" t="s">
+        <v>105</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2431</v>
+      </c>
+      <c r="G660" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2432</v>
+      </c>
+      <c r="I660" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="661" spans="1:16">
+      <c r="A661" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B661" t="s">
+        <v>105</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2436</v>
+      </c>
+      <c r="G661" t="s">
+        <v>2437</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2437</v>
+      </c>
+      <c r="I661" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="662" spans="1:16">
+      <c r="A662" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B662" t="s">
+        <v>105</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2441</v>
+      </c>
+      <c r="G662" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2442</v>
+      </c>
+      <c r="I662" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="663" spans="1:16">
+      <c r="A663" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B663" t="s">
+        <v>105</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2446</v>
+      </c>
+      <c r="G663" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2442</v>
+      </c>
+      <c r="I663" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="664" spans="1:16">
+      <c r="A664" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B664" t="s">
+        <v>105</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2450</v>
+      </c>
+      <c r="G664" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2451</v>
+      </c>
+      <c r="I664" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="665" spans="1:16">
+      <c r="A665" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B665" t="s">
+        <v>105</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2455</v>
+      </c>
+      <c r="G665" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2451</v>
+      </c>
+      <c r="I665" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="666" spans="1:16">
+      <c r="A666" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B666" t="s">
+        <v>105</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2459</v>
+      </c>
+      <c r="G666" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2451</v>
+      </c>
+      <c r="I666" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="667" spans="1:16">
+      <c r="A667" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B667" t="s">
+        <v>105</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2463</v>
+      </c>
+      <c r="G667" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2451</v>
+      </c>
+      <c r="I667" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="668" spans="1:16">
+      <c r="A668" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B668" t="s">
+        <v>105</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2467</v>
+      </c>
+      <c r="G668" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2451</v>
+      </c>
+      <c r="I668" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="669" spans="1:16">
+      <c r="A669" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B669" t="s">
+        <v>105</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2471</v>
+      </c>
+      <c r="G669" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2451</v>
+      </c>
+      <c r="I669" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="670" spans="1:16">
+      <c r="A670" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B670" t="s">
+        <v>105</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2475</v>
+      </c>
+      <c r="G670" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2451</v>
+      </c>
+      <c r="I670" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="671" spans="1:16">
+      <c r="A671" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B671" t="s">
+        <v>105</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2479</v>
+      </c>
+      <c r="G671" t="s">
+        <v>2480</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2480</v>
+      </c>
+      <c r="I671" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="672" spans="1:16">
+      <c r="A672" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B672" t="s">
+        <v>105</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2484</v>
+      </c>
+      <c r="G672" t="s">
+        <v>2480</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2480</v>
+      </c>
+      <c r="I672" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="673" spans="1:16">
+      <c r="A673" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B673" t="s">
+        <v>105</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2488</v>
+      </c>
+      <c r="G673" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2489</v>
+      </c>
+      <c r="I673" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="674" spans="1:16">
+      <c r="A674" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B674" t="s">
+        <v>105</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2493</v>
+      </c>
+      <c r="G674" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2489</v>
+      </c>
+      <c r="I674" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="675" spans="1:16">
+      <c r="A675" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B675" t="s">
+        <v>105</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2497</v>
+      </c>
+      <c r="G675" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2489</v>
+      </c>
+      <c r="I675" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="676" spans="1:16">
+      <c r="A676" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B676" t="s">
+        <v>105</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2501</v>
+      </c>
+      <c r="G676" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2489</v>
+      </c>
+      <c r="I676" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="677" spans="1:16">
+      <c r="A677" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B677" t="s">
+        <v>105</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2505</v>
+      </c>
+      <c r="G677" t="s">
+        <v>2506</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2506</v>
+      </c>
+      <c r="I677" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="678" spans="1:16">
+      <c r="A678" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B678" t="s">
+        <v>105</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2510</v>
+      </c>
+      <c r="G678" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2378</v>
+      </c>
+      <c r="I678" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="679" spans="1:16">
+      <c r="A679" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B679" t="s">
+        <v>105</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2514</v>
+      </c>
+      <c r="G679" t="s">
+        <v>2515</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2515</v>
+      </c>
+      <c r="I679" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="680" spans="1:16">
+      <c r="A680" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B680" t="s">
+        <v>105</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2519</v>
+      </c>
+      <c r="G680" t="s">
+        <v>2515</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2520</v>
+      </c>
+      <c r="I680" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="681" spans="1:16">
+      <c r="A681" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B681" t="s">
+        <v>105</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2524</v>
+      </c>
+      <c r="G681" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2525</v>
+      </c>
+      <c r="I681" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="682" spans="1:16">
+      <c r="A682" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B682" t="s">
+        <v>105</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2529</v>
+      </c>
+      <c r="G682" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2530</v>
+      </c>
+      <c r="I682" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="683" spans="1:16">
+      <c r="A683" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B683" t="s">
+        <v>105</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2534</v>
+      </c>
+      <c r="G683" t="s">
+        <v>2535</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2535</v>
+      </c>
+      <c r="I683" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="684" spans="1:16">
+      <c r="A684" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B684" t="s">
+        <v>105</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2539</v>
+      </c>
+      <c r="G684" t="s">
+        <v>2540</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2540</v>
+      </c>
+      <c r="I684" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="685" spans="1:16">
+      <c r="A685" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2544</v>
+      </c>
+      <c r="G685" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2545</v>
+      </c>
+      <c r="I685" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="686" spans="1:16">
+      <c r="A686" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B686" t="s">
+        <v>105</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2549</v>
+      </c>
+      <c r="G686" t="s">
+        <v>2540</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2540</v>
+      </c>
+      <c r="I686" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="687" spans="1:16">
+      <c r="A687" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B687" t="s">
+        <v>105</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2553</v>
+      </c>
+      <c r="G687" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2554</v>
+      </c>
+      <c r="I687" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="688" spans="1:16">
+      <c r="A688" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B688" t="s">
+        <v>105</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2557</v>
+      </c>
+      <c r="G688" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2554</v>
+      </c>
+      <c r="I688" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="689" spans="1:16">
+      <c r="A689" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B689" t="s">
+        <v>105</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2561</v>
+      </c>
+      <c r="G689" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2554</v>
+      </c>
+      <c r="I689" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="690" spans="1:16">
+      <c r="A690" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B690" t="s">
+        <v>105</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2565</v>
+      </c>
+      <c r="G690" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2554</v>
+      </c>
+      <c r="I690" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="691" spans="1:16">
+      <c r="A691" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B691" t="s">
+        <v>105</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2569</v>
+      </c>
+      <c r="G691" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2570</v>
+      </c>
+      <c r="I691" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="692" spans="1:16">
+      <c r="A692" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B692" t="s">
+        <v>105</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2574</v>
+      </c>
+      <c r="G692" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2570</v>
+      </c>
+      <c r="I692" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="693" spans="1:16">
+      <c r="A693" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B693" t="s">
+        <v>105</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G693" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2570</v>
+      </c>
+      <c r="I693" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="694" spans="1:16">
+      <c r="A694" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B694" t="s">
+        <v>105</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2582</v>
+      </c>
+      <c r="G694" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2570</v>
+      </c>
+      <c r="I694" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="695" spans="1:16">
+      <c r="A695" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B695" t="s">
+        <v>105</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2586</v>
+      </c>
+      <c r="G695" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2587</v>
+      </c>
+      <c r="I695" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="696" spans="1:16">
+      <c r="A696" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B696" t="s">
+        <v>105</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2591</v>
+      </c>
+      <c r="G696" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2587</v>
+      </c>
+      <c r="I696" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="697" spans="1:16">
+      <c r="A697" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B697" t="s">
+        <v>105</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2595</v>
+      </c>
+      <c r="G697" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2587</v>
+      </c>
+      <c r="I697" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="698" spans="1:16">
+      <c r="A698" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B698" t="s">
+        <v>105</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2599</v>
+      </c>
+      <c r="G698" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2587</v>
+      </c>
+      <c r="I698" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="699" spans="1:16">
+      <c r="A699" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B699" t="s">
+        <v>105</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2603</v>
+      </c>
+      <c r="G699" t="s">
+        <v>2604</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2604</v>
+      </c>
+      <c r="I699" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="700" spans="1:16">
+      <c r="A700" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B700" t="s">
+        <v>105</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2608</v>
+      </c>
+      <c r="G700" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2609</v>
+      </c>
+      <c r="I700" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="701" spans="1:16">
+      <c r="A701" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B701" t="s">
+        <v>105</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G701" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2609</v>
+      </c>
+      <c r="I701" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="702" spans="1:16">
+      <c r="A702" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B702" t="s">
+        <v>105</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G702" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2609</v>
+      </c>
+      <c r="I702" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="703" spans="1:16">
+      <c r="A703" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2621</v>
+      </c>
+      <c r="G703" t="s">
+        <v>2622</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2622</v>
+      </c>
+      <c r="I703" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="704" spans="1:16">
+      <c r="A704" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B704" t="s">
+        <v>105</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2626</v>
+      </c>
+      <c r="G704" t="s">
+        <v>2627</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2627</v>
+      </c>
+      <c r="I704" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="705" spans="1:16">
+      <c r="A705" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B705" t="s">
+        <v>105</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2631</v>
+      </c>
+      <c r="G705" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2632</v>
+      </c>
+      <c r="I705" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="706" spans="1:16">
+      <c r="A706" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B706" t="s">
+        <v>105</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2636</v>
+      </c>
+      <c r="G706" t="s">
+        <v>2637</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2637</v>
+      </c>
+      <c r="I706" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="707" spans="1:16">
+      <c r="A707" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B707" t="s">
+        <v>105</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2641</v>
+      </c>
+      <c r="G707" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2432</v>
+      </c>
+      <c r="I707" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="708" spans="1:16">
+      <c r="A708" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B708" t="s">
+        <v>747</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E708" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G708" t="s">
+        <v>2645</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2645</v>
+      </c>
+      <c r="I708" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="709" spans="1:16">
+      <c r="A709" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B709" t="s">
+        <v>105</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2649</v>
+      </c>
+      <c r="G709" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2650</v>
+      </c>
+      <c r="I709" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="710" spans="1:16">
+      <c r="A710" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B710" t="s">
+        <v>105</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2654</v>
+      </c>
+      <c r="G710" t="s">
+        <v>2655</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2655</v>
+      </c>
+      <c r="I710" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="711" spans="1:16">
+      <c r="A711" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B711" t="s">
+        <v>105</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2659</v>
+      </c>
+      <c r="G711" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2660</v>
+      </c>
+      <c r="I711" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="712" spans="1:16">
+      <c r="A712" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B712" t="s">
+        <v>105</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2664</v>
+      </c>
+      <c r="G712" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2660</v>
+      </c>
+      <c r="I712" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="713" spans="1:16">
+      <c r="A713" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B713" t="s">
+        <v>105</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2668</v>
+      </c>
+      <c r="G713" t="s">
+        <v>2669</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2669</v>
+      </c>
+      <c r="I713" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="714" spans="1:16">
+      <c r="A714" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B714" t="s">
+        <v>105</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2673</v>
+      </c>
+      <c r="G714" t="s">
+        <v>2669</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2669</v>
+      </c>
+      <c r="I714" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="715" spans="1:16">
+      <c r="A715" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B715" t="s">
+        <v>105</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2677</v>
+      </c>
+      <c r="G715" t="s">
+        <v>2678</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2678</v>
+      </c>
+      <c r="I715" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="716" spans="1:16">
+      <c r="A716" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B716" t="s">
+        <v>105</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2682</v>
+      </c>
+      <c r="G716" t="s">
+        <v>2427</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2427</v>
+      </c>
+      <c r="I716" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>