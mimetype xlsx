--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -12,151 +12,364 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2746">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>categoria_nome</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>texto</t>
   </si>
   <si>
     <t>aprovada</t>
   </si>
   <si>
     <t>publicacao</t>
   </si>
   <si>
     <t>arquivo_nome</t>
   </si>
   <si>
     <t>arquivo_categoria_nome</t>
   </si>
   <si>
     <t>arquivo_download</t>
   </si>
   <si>
     <t>arquivo_sha1</t>
   </si>
   <si>
     <t>arquivo_md5</t>
   </si>
   <si>
+    <t>daf020d8-0c79-4456-a647-aa21445fa902</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CESSÃO DE USO DE ÁREA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/autoriza-o-poder-executivo-municipal-a-celebrar-termo-de-cessao-de-uso-de-area-publica-e-da-outras-providencias/daf020d8-0c79-4456-a647-aa21445fa902</t>
+  </si>
+  <si>
+    <t>373-2026</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>8269e281-e0df-41b4-91bb-3f5ace57dbf9</t>
+  </si>
+  <si>
+    <t>LDO - Lei de Diretrizes Orçamentárias</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-as-diretrizes-para-a-elaboracao-e-execucao-da-lei-orcamentaria-para-o-exercicio-de-2027-e-da-outras-proviencias-correlatas/8269e281-e0df-41b4-91bb-3f5ace57dbf9</t>
+  </si>
+  <si>
+    <t>372-2026</t>
+  </si>
+  <si>
+    <t>dec7aaa8-8549-49f5-84d7-956fcb4b4696</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE EXONERAÇÃO DE SERVIDOR MUNICIPAL DO MUNICÍPIO DE GRACCHO GARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-gardoso-se/dec7aaa8-8549-49f5-84d7-956fcb4b4696</t>
+  </si>
+  <si>
+    <t>96-2026</t>
+  </si>
+  <si>
+    <t>4da059f2-bd2a-4182-9f13-4a215a45ba9f</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>CONCEDE A CESSÃO DA SERVIDORA PÚBLICA MUNICIPAL GLEICIALE DA SILVA SOUZA À PREFEITURA MUNICIPAL DE NOSSA SENHORA DA GLÓRIA/SE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/concede-a-cessao-da-servidora-publica-municipal-gleiciale-da-silva-souza-a-prefeitura-municipal-de-nossa-senhora-da-gloria-se-e-da-outras-providencias/4da059f2-bd2a-4182-9f13-4a215a45ba9f</t>
+  </si>
+  <si>
+    <t>08-2026</t>
+  </si>
+  <si>
+    <t>054aac1a-021c-4d33-91f8-04d02ae1808b</t>
+  </si>
+  <si>
+    <t>EXONERA O SERVIDOR PÚBLICO MUNICIPAL JORGE BAPTISTA DO AMARAL FILHO EM VIRTUDE DE INATIVAÇÃO, CONCEDE APOSENTADORIA VOLUNTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/exonera-o-servidor-publico-municipal-jorge-baptista-do-amaral-filho-em-virtude-de-inativacao-concede-aposentadoria-voluntaria-e-da-outras-providencias/054aac1a-021c-4d33-91f8-04d02ae1808b</t>
+  </si>
+  <si>
+    <t>95-2026</t>
+  </si>
+  <si>
+    <t>f190e00b-e054-4c76-8120-78ec6e8fc336</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE  NOMEÇÃO DE NOVOS MEMBROS DO CONSELHO MUNICIPAL DE SAÚDE DE GRACCHO CARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-nomecao-de-novos-membros-do-conselho-municipal-de-saude-de-graccho-cardoso-se/f190e00b-e054-4c76-8120-78ec6e8fc336</t>
+  </si>
+  <si>
+    <t>94-2026</t>
+  </si>
+  <si>
+    <t>3adc81b4-9f42-4fc1-bca9-c9b5887cbed6</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA PARA TRATAR DE INTERESSES PARTICULARES A SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-para-tratar-de-interesses-particulares-a-servidor-publico-e-da-outras-providencias/3adc81b4-9f42-4fc1-bca9-c9b5887cbed6</t>
+  </si>
+  <si>
+    <t>23-2026</t>
+  </si>
+  <si>
+    <t>feb8f5e9-a8f7-4098-8a6c-3b814e79ee12</t>
+  </si>
+  <si>
+    <t>Leis Complementares</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E ADMINISTRATIVA DA CÂMARA DE VEREADORES DE GRACCHO CARDOSO/SE, CRIA CARGOS EM COMISSÃO  E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-estrutura-organizacional-e-administrativa-da-camara-de-vereadores-de-graccho-cardoso-se-cria-cargos-em-comissao-e-da-outras-providencias-correlatas/feb8f5e9-a8f7-4098-8a6c-3b814e79ee12</t>
+  </si>
+  <si>
+    <t>371-2026</t>
+  </si>
+  <si>
+    <t>d8a20cde-1753-4165-8fb6-fc1151a86c6b</t>
+  </si>
+  <si>
+    <t>A SECRETARIA DE EDUCAÇÃO INSTITUI A COMISSÃO GESTORA DESTINADA À COORDENAR O PROCESSO DE ELABORAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO DE GRACCHO CARDOSO PARA O DECÊNIO 2026-2036 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-de-educacao-institui-a-comissao-gestora-destinada-a-coordenar-o-processo-de-elaboracao-do-plano-municipal-de-educacao-de-graccho-cardoso-para-o-decenio-2026-2036-e-da-outras-providencias/d8a20cde-1753-4165-8fb6-fc1151a86c6b</t>
+  </si>
+  <si>
+    <t>29-2026</t>
+  </si>
+  <si>
+    <t>7924480f-026c-4cae-be04-7cee569535b3</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL CAROLINA FREITAS ALENCAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidora-publica-municipal-carolina-freitas-alencar-e-da-outras-providencias/7924480f-026c-4cae-be04-7cee569535b3</t>
+  </si>
+  <si>
+    <t>22-2026</t>
+  </si>
+  <si>
+    <t>1228bc91-9ba5-4ce0-8511-2c456e882032</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO DA DEPOSIÇÃO DE ENTULHOS E MATERIAIS DE CONSTRUÇÃO NAS VIAS PÚBLICAS DURANTE OS FESTEJOS DA TRADICIONAL FESTA DE MAIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-proibicao-da-deposicao-de-entulhos-e-materiais-de-construcao-nas-vias-publicas-durante-os-festejos-da-tradicional-festa-de-maio-e-da-outras-providencias/1228bc91-9ba5-4ce0-8511-2c456e882032</t>
+  </si>
+  <si>
+    <t>93-2026</t>
+  </si>
+  <si>
+    <t>582a3bc0-16f4-42cd-b110-fbec875f0966</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A MUDANÇA DA FEIRA LIVRE, BEM COMO AUTORIZA O FUNCIONAMENTO DE PAREDÕES DE SOM DURANTE OS FESTEJOS TRADICIONAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-mudanca-da-feira-livre-bem-como-autoriza-o-funcionamento-de-paredoes-de-som-durante-os-festejos-tradicionais-do-municipio-e-da-outras-providencias/582a3bc0-16f4-42cd-b110-fbec875f0966</t>
+  </si>
+  <si>
+    <t>92-2026</t>
+  </si>
+  <si>
+    <t>264478d6-1fa9-4cd4-a59f-3c2217d5a915</t>
+  </si>
+  <si>
+    <t>EXONERA SERVIDOR PÚBLICO MUNICIPAL DO CARGO DE CHEFE DE SEÇÃO CCS-04 EM RAZÃO DO FALECIMENTO DE SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/exonera-servidor-publico-municipal-do-cargo-de-chefe-de-secao-ccs-04-em-razao-do-falecimento-de-servidor-publico-e-da-outras-providencias-correlatas/264478d6-1fa9-4cd4-a59f-3c2217d5a915</t>
+  </si>
+  <si>
+    <t>91-2026</t>
+  </si>
+  <si>
+    <t>f2c9675c-676b-4869-a41d-799f62592032</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE EXTINÇÃO DE ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-extincao-de-escolas-da-rede-municipal-de-ensino/f2c9675c-676b-4869-a41d-799f62592032</t>
+  </si>
+  <si>
+    <t>90-2026</t>
+  </si>
+  <si>
+    <t>237214b2-abaa-4aa4-949a-fee2532d29a5</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE EXTINÇÃO DE ESCOLA DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-extincao-de-escola-da-rede-municipal-de-ensino/237214b2-abaa-4aa4-949a-fee2532d29a5</t>
+  </si>
+  <si>
+    <t>89-2026</t>
+  </si>
+  <si>
+    <t>ea83d6ca-504d-4969-ab79-928d6491cf81</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO AO SERVIDOR PÚBLICO MUNICIPAL CLEZIMARY DO NASCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-ao-servidor-publico-municipal-clezimary-do-nascimento-e-da-outras-providencias/ea83d6ca-504d-4969-ab79-928d6491cf81</t>
+  </si>
+  <si>
+    <t>25-2026</t>
+  </si>
+  <si>
+    <t>2effcf7c-4e20-4d24-9130-090a98ee0373</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO TRANSFERE SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/2effcf7c-4e20-4d24-9130-090a98ee0373</t>
+  </si>
+  <si>
+    <t>24-2026</t>
+  </si>
+  <si>
+    <t>7c22d166-7326-4e7c-be4e-c416587e9097</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL DENILZA ANDRADE TOBIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-denilza-andrade-tobias-e-da-outras-providencias/7c22d166-7326-4e7c-be4e-c416587e9097</t>
+  </si>
+  <si>
     <t>d2348bff-df95-420b-b0db-bb6162f7b7dc</t>
   </si>
   <si>
-    <t>Portaria</t>
-[...1 lines deleted...]
-  <si>
     <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DESIGNA SERVIDOR PÚBLICO MUNICIPAL PARA EXERCER NOVA FUNÇÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-administracao-e-da-outras-providencias/d2348bff-df95-420b-b0db-bb6162f7b7dc</t>
   </si>
   <si>
     <t>18-2026</t>
   </si>
   <si>
-    <t>N</t>
-[...1 lines deleted...]
-  <si>
     <t>02ba6da0-3138-4d8a-adb0-ca6c0655092d</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE SAÚDE CONCEDE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-concede-licenca-premio-a-servidor-publico-municipal-e-da-outras-providencias-correlatas/02ba6da0-3138-4d8a-adb0-ca6c0655092d</t>
   </si>
   <si>
-    <t>25-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>f10becde-e5e5-4f02-9790-3c19aa08e14f</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE SAÚDE DESIGNA SERVIDOR PÚBLICO MUNICIPAL PARA EXERCER NOVA FUNÇÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/f10becde-e5e5-4f02-9790-3c19aa08e14f</t>
   </si>
   <si>
-    <t>24-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>b717d67a-4511-4dff-8688-655294851221</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/b717d67a-4511-4dff-8688-655294851221</t>
   </si>
   <si>
-    <t>23-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>556ec3ff-a028-4cee-86cc-72b7fd0f3a76</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/556ec3ff-a028-4cee-86cc-72b7fd0f3a76</t>
   </si>
   <si>
-    <t>22-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>bf645823-2417-4b25-99aa-f2168a841640</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/bf645823-2417-4b25-99aa-f2168a841640</t>
   </si>
   <si>
     <t>21-2026</t>
   </si>
   <si>
     <t>3088b25e-8c17-4d8a-9a7b-fc1ca8bd7bff</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/3088b25e-8c17-4d8a-9a7b-fc1ca8bd7bff</t>
   </si>
   <si>
     <t>20-2026</t>
   </si>
   <si>
     <t>18ce3a5b-d53e-42c5-a868-ec5162ae79f6</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/18ce3a5b-d53e-42c5-a868-ec5162ae79f6</t>
   </si>
   <si>
     <t>19-2026</t>
@@ -233,53 +446,50 @@
   <si>
     <t>455e351d-7c68-426b-9bc4-e628b55673fa</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/455e351d-7c68-426b-9bc4-e628b55673fa</t>
   </si>
   <si>
     <t>10-2026</t>
   </si>
   <si>
     <t>94ded901-675f-48f4-b89d-7393667ea139</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/94ded901-675f-48f4-b89d-7393667ea139</t>
   </si>
   <si>
     <t>09-2026</t>
   </si>
   <si>
     <t>9fdf831f-123d-47c4-b5ee-dfc9dbd90258</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/9fdf831f-123d-47c4-b5ee-dfc9dbd90258</t>
   </si>
   <si>
-    <t>08-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>c8827870-155d-4f75-8def-f712267f1ddc</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/c8827870-155d-4f75-8def-f712267f1ddc</t>
   </si>
   <si>
     <t>07-2026</t>
   </si>
   <si>
     <t>23ad0f68-2a14-4865-ae49-e5dcb3df7c4f</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/23ad0f68-2a14-4865-ae49-e5dcb3df7c4f</t>
   </si>
   <si>
     <t>06-2026</t>
   </si>
   <si>
     <t>8574c2a9-681b-4c13-8097-d581b086f235</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/8574c2a9-681b-4c13-8097-d581b086f235</t>
   </si>
   <si>
     <t>05-2026</t>
@@ -293,89 +503,83 @@
   <si>
     <t>04-2026</t>
   </si>
   <si>
     <t>0ff53692-f129-49cf-bb11-23200251c8a5</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-concede-licenca-premio-a-servidor-publico-municipal-e-da-outras-providencias-correlatas/0ff53692-f129-49cf-bb11-23200251c8a5</t>
   </si>
   <si>
     <t>03-2026</t>
   </si>
   <si>
     <t>d7c39d87-2492-4daa-ad0b-146c2be860cd</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-concede-licenca-premio-a-servidor-publico-municipal-e-da-outras-providencias-correlatas/d7c39d87-2492-4daa-ad0b-146c2be860cd</t>
   </si>
   <si>
     <t>02-2026</t>
   </si>
   <si>
     <t>845f9ca1-f093-49d0-99e3-87398afee7d7</t>
   </si>
   <si>
-    <t>Decreto</t>
-[...1 lines deleted...]
-  <si>
     <t>NOMEIA REPRESENTANTES DO CONSELHO MUNICIPAL DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-representantes-do-conselho-municipal-de-meio-ambiente/845f9ca1-f093-49d0-99e3-87398afee7d7</t>
   </si>
   <si>
     <t>88-2026</t>
   </si>
   <si>
     <t>df18606c-7bc5-44ad-9e76-4670a90f1261</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/df18606c-7bc5-44ad-9e76-4670a90f1261</t>
   </si>
   <si>
     <t>01/2026</t>
   </si>
   <si>
     <t>92d2ff7f-1d39-4345-a051-8c06d3e2e16b</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA COMISSÃO QUE ORGANIZARÁ O PROCESSO ELEITORAL PARA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE SAÚDE DE GRACCHO CARDOSO/SE</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-instituicao-da-comissao-que-organizara-o-processo-eleitoral-para-composicao-do-conselho-municipal-de-saude-de-graccho-cardoso-se/92d2ff7f-1d39-4345-a051-8c06d3e2e16b</t>
   </si>
   <si>
     <t>26-2026</t>
   </si>
   <si>
     <t>daddea2d-490a-4182-893a-022bc3cbc15b</t>
   </si>
   <si>
-    <t>Lei</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO PARA ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-autorizacao-ao-poder-executivo-para-abrir-creditos-adicionais-suplementares/daddea2d-490a-4182-893a-022bc3cbc15b</t>
   </si>
   <si>
     <t>370/2026</t>
   </si>
   <si>
     <t>b3b5742d-0c2c-467c-a365-09ffd35cc166</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO TRANSPORTE ESCOLAR UNIVERSITÁRIO GRATUITO NO MUNICIPIO DE GRACCHO CARDOSO/SE</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-regulamentacao-do-transporte-escolar-universitario-gratuito-no-municipio-de-graccho-cardoso-se/b3b5742d-0c2c-467c-a365-09ffd35cc166</t>
   </si>
   <si>
     <t>369/2026</t>
   </si>
   <si>
     <t>cc432742-17be-4d1a-bc98-9b942bba510c</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, NA SECRETARIA MUNICIPAL DE SAÚDE, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) MARCOS ALEXANDRO FERREIRA SILVA.    </t>
@@ -800,83 +1004,77 @@
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-maria-da-conceicao-santos-sa-e-da-outras-providencias/a875c444-594c-40d4-bec2-f881d6a51f25</t>
   </si>
   <si>
     <t>f3e4a0b1-f1f3-4645-9ba6-b88277fd009a</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO REMOVE À SERVIDORA PÚBLICA MIRLEY TAYANE FERREIRA DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-mirley-tayane-ferreira-dos-santos-e-da-outras-providencias/f3e4a0b1-f1f3-4645-9ba6-b88277fd009a</t>
   </si>
   <si>
     <t>846900f6-7c49-4b01-a228-b39752317229</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL MARIA JOSÉ DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-maria-jose-de-santana-e-da-outras-providencias/846900f6-7c49-4b01-a228-b39752317229</t>
   </si>
   <si>
     <t>63234c4f-8401-4a68-82c0-118d4e6e3a59</t>
   </si>
   <si>
-    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO TRANSFERE SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/63234c4f-8401-4a68-82c0-118d4e6e3a59</t>
   </si>
   <si>
     <t>f4ac5889-75f0-4383-9d66-215256558258</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/f4ac5889-75f0-4383-9d66-215256558258</t>
   </si>
   <si>
     <t>b6f52f78-1f57-4438-aa1f-de8f0717089e</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/b6f52f78-1f57-4438-aa1f-de8f0717089e</t>
   </si>
   <si>
     <t>038fa306-66bd-4531-8622-436b13afcee2</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL MARIA JOSÉ DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-maria-jose-dos-santos-e-da-outras-providencias/038fa306-66bd-4531-8622-436b13afcee2</t>
   </si>
   <si>
     <t>712c8e37-2e49-463a-87e3-dec00b064d49</t>
   </si>
   <si>
-    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL DENILZA ANDRADE TOBIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-denilza-andrade-tobias-e-da-outras-providencias/712c8e37-2e49-463a-87e3-dec00b064d49</t>
   </si>
   <si>
     <t>041059d9-0aef-44ab-a420-080b22d2207a</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL MARIA JOSÉ DE LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-maria-jose-de-lima-e-da-outras-providencias/041059d9-0aef-44ab-a420-080b22d2207a</t>
   </si>
   <si>
     <t>8ae2b916-a679-41ef-a39d-b0c63695715d</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL CLEZIMARY DO NASCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-clezimary-do-nascimento-e-da-outras-providencias/8ae2b916-a679-41ef-a39d-b0c63695715d</t>
   </si>
   <si>
     <t>ffcd3efc-2ef9-473e-b252-cc47aba6f16e</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO NOMEIA COORDENADOR PEDAGÓGICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -935,53 +1133,50 @@
   <si>
     <t>02/2026</t>
   </si>
   <si>
     <t>c9d9e82d-037d-4b0a-8910-459a3e8f95b6</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO REMOVE À SERVIDORA PÚBLICA MARIA SENHORA DE OLIVEIRA ARAGÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-remove-a-servidora-publica-maria-senhora-de-oliveira-aragao-e-da-outras-providencias/c9d9e82d-037d-4b0a-8910-459a3e8f95b6</t>
   </si>
   <si>
     <t>9cc751f8-bf94-45af-a285-1f4721818766</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE REDUÇÃO DE CARGA HORÁRIA AO SERVIDOR PÚBLICO MUNICIPAL VALDIONE EVANGELISTA ALVES SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-reducao-de-carga-horaria-ao-servidor-publico-municipal-valdione-evangelista-alves-santos-e-da-outras-providencias/9cc751f8-bf94-45af-a285-1f4721818766</t>
   </si>
   <si>
     <t>084ab182-dd57-49d6-9aa6-89f7d5711abb</t>
   </si>
   <si>
-    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA PARA TRATAR DE INTERESSES PARTICULARES A SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-para-tratar-de-interesses-particulares-a-servidor-publico-e-da-outras-providencias/084ab182-dd57-49d6-9aa6-89f7d5711abb</t>
   </si>
   <si>
     <t>d0da05e2-40c2-4689-927d-dad32bbb7bac</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA MATERNIDADE DE SERVIDORA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-maternidade-de-servidora-publica-e-da-outras-providencias/d0da05e2-40c2-4689-927d-dad32bbb7bac</t>
   </si>
   <si>
     <t>fbc487c5-a36b-426a-9dbc-08d9c9c93716</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-para-tratar-de-interesses-particulares-a-servidor-publico-e-da-outras-providencias/fbc487c5-a36b-426a-9dbc-08d9c9c93716</t>
   </si>
   <si>
     <t>9a60e2cf-9bc1-4ac1-8ab1-7c86047667cb</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-para-tratar-de-interesses-particulares-a-servidor-publico-e-da-outras-providencias/9a60e2cf-9bc1-4ac1-8ab1-7c86047667cb</t>
   </si>
   <si>
     <t>ffbc04b8-341a-4426-b7d4-6b26ec2d9432</t>
@@ -6143,53 +6338,50 @@
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-nomeacao-de-secretario-municipal-de-administracao-do-municipio-de-graccho-cardoso/cbca91bf-b07b-4769-ba4c-43d1fa03783c</t>
   </si>
   <si>
     <t>acebf5c4-e137-428a-859d-69398ed1d64d</t>
   </si>
   <si>
     <t>REGULAMENTA O TRATAMENTO FAVORECIDO, DIFERENCIADO E SIMPLIFICADO PARA AS  MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE E MICROEMPREENDEDORES INDIVIDUAIS NAS CONTRATAÇÕES PÚBLICAS</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/regulamenta-o-tratamento-favorecido-diferenciado-e-simplificado-para-as-microempresas-empresas-de-pequeno-porte-e-microempreendedores-individuais-nas-contratacoes-publicas/acebf5c4-e137-428a-859d-69398ed1d64d</t>
   </si>
   <si>
     <t>dbd068cf-533c-43d3-ad69-aa53ea221c93</t>
   </si>
   <si>
     <t>NOMEIA AGENTE DE CONTRATAÇÃO, PREGOEIRO E EQUIPE DE APOIO PARA CONDUZIR OS ATOS DAS LICITAÇÕES E CONTRATAÇÕES MUNICIPAIS DERIVADAS DA LEI Nº 14.133/2021</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-agente-de-contratacao-pregoeiro-e-equipe-de-apoio-para-conduzir-os-atos-das-licitacoes-e-contratacoes-municipais-derivadas-da-lei-no-14-133-2021/dbd068cf-533c-43d3-ad69-aa53ea221c93</t>
   </si>
   <si>
     <t>7582852d-ce3d-41be-859d-7c133849ceb8</t>
   </si>
   <si>
-    <t>LDO - Lei de Diretrizes Orçamentárias</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA REFERENTE AO EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-as-diretrizes-para-a-elaboracao-da-lei-orcamentaria-referente-ao-exercicio-de-2026-e-da-outras-providencias/7582852d-ce3d-41be-859d-7c133849ceb8</t>
   </si>
   <si>
     <t>8b3b9e2b-e652-4426-a29d-f956826b9e41</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA MANOEL ERONILDES DOS SANTOS DE GRACCHO CARDOSO,</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/reconhece-de-utilidade-publica-a-associacao-comunitaria-manoel-eronildes-dos-santos-de-graccho-cardoso/8b3b9e2b-e652-4426-a29d-f956826b9e41</t>
   </si>
   <si>
     <t>47eb1334-0ccb-404c-a8e9-01692293e388</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS VAQUEIROS DE GRACCHO CARDOSO - TROPA TAMANDUÁ.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/reconhece-de-utilidade-publica-a-associacao-comunitaria-dos-vaqueiros-de-graccho-cardoso-tropa-tamandua/47eb1334-0ccb-404c-a8e9-01692293e388</t>
   </si>
   <si>
     <t>e3cec1fb-85f1-47c2-b495-b0a6ddeba11c</t>
@@ -7281,53 +7473,50 @@
     <t>EXONERA A PEDIDO DO CARGO EFETIVO O (A) SENHOR (A) MARIA JOSE MOURA DA SILVA.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/exonera-a-pedido-do-cargo-efetivo-o-a-senhor-a-maria-jose-moura-da-silva/c609ae4b-87dd-4564-b6d7-977b96c32b3c</t>
   </si>
   <si>
     <t>19/12/2019</t>
   </si>
   <si>
     <t>a008e368-96bf-4eb0-86bb-d697ac922235</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DO FERIADO MUNICIPAL DO DIA 01 DE NOVEMBRO/2017</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-transferencia-do-feriado-municipal-do-dia-01-de-novembro-2017/a008e368-96bf-4eb0-86bb-d697ac922235</t>
   </si>
   <si>
     <t>028/2017</t>
   </si>
   <si>
     <t>27/10/2017</t>
   </si>
   <si>
     <t>2dfd7b3b-6cd8-4ba7-a0fd-560f76d8cd3a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Leis Complementares</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DO REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICÍPIO DE GRACCHO CARDOSO/SE</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-o-estatuto-do-regime-juridico-unico-dos-servidores-publicos-civis-do-municipio-de-graccho-cardoso-se/2dfd7b3b-6cd8-4ba7-a0fd-560f76d8cd3a</t>
   </si>
   <si>
     <t>122/2005</t>
   </si>
   <si>
     <t>12/01/2005</t>
   </si>
   <si>
     <t>db2b3327-128d-4775-98fd-34f1fef80921</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Plano de Carreira e Remuneração do Magistério Público do Município de Graccho Cardoso/SE</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-alteracao-do-plano-de-carreira-e-remuneracao-do-magisterio-publico-do-municipio-de-graccho-cardoso-se/db2b3327-128d-4775-98fd-34f1fef80921</t>
   </si>
   <si>
     <t>141/2008</t>
   </si>
@@ -8408,51 +8597,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P716"/>
+  <dimension ref="A1:P734"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -8482,15960 +8671,16320 @@
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="E16" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="E21" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C22" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="E22" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>101</v>
       </c>
       <c r="E23" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="E24" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="E25" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="E26" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="E27" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="E28" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="E29" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="E30" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="D31" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="E31" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C32" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="E32" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C34" t="s">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="E34" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="I34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E35" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="I35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B36" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E36" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B37" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C37" t="s">
-        <v>134</v>
+        <v>98</v>
       </c>
       <c r="D37" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E37" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C38" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="D38" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E38" t="s">
-        <v>140</v>
+        <v>33</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B39" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>142</v>
+        <v>98</v>
       </c>
       <c r="D39" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E39" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C40" t="s">
-        <v>146</v>
+        <v>98</v>
       </c>
       <c r="D40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="C41" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="D41" t="s">
         <v>151</v>
       </c>
       <c r="E41" t="s">
         <v>152</v>
       </c>
       <c r="I41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
+        <v>98</v>
+      </c>
+      <c r="D42" t="s">
         <v>154</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="I42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" t="s">
+        <v>95</v>
+      </c>
+      <c r="D43" t="s">
         <v>157</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="E43" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="I43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>159</v>
+      </c>
+      <c r="B44" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" t="s">
+        <v>95</v>
+      </c>
+      <c r="D44" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" t="s">
         <v>161</v>
-      </c>
-[...10 lines deleted...]
-        <v>164</v>
       </c>
       <c r="I44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" t="s">
+        <v>163</v>
+      </c>
+      <c r="D45" t="s">
+        <v>164</v>
+      </c>
+      <c r="E45" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>166</v>
+      </c>
+      <c r="B46" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" t="s">
+        <v>98</v>
+      </c>
+      <c r="D46" t="s">
+        <v>167</v>
+      </c>
+      <c r="E46" t="s">
         <v>168</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
       <c r="I46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>169</v>
+      </c>
+      <c r="B47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" t="s">
+        <v>170</v>
+      </c>
+      <c r="D47" t="s">
         <v>171</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="E47" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="I47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B48" t="s">
         <v>14</v>
       </c>
       <c r="C48" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D48" t="s">
         <v>175</v>
       </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>176</v>
       </c>
       <c r="I48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B49" t="s">
         <v>14</v>
       </c>
       <c r="C49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D49" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E49" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="I49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B50" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C50" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E50" t="s">
-        <v>41</v>
+        <v>184</v>
       </c>
       <c r="I50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B51" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C51" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="E51" t="s">
-        <v>58</v>
+        <v>188</v>
       </c>
       <c r="I51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B52" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C52" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="D52" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E52" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="I52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B53" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C53" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="D53" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E53" t="s">
-        <v>79</v>
+        <v>196</v>
       </c>
       <c r="I53" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="B54" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C54" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D54" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E54" t="s">
-        <v>82</v>
+        <v>200</v>
       </c>
       <c r="I54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B55" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C55" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="D55" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="E55" t="s">
-        <v>85</v>
+        <v>204</v>
       </c>
       <c r="I55" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B56" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C56" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="D56" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="E56" t="s">
-        <v>88</v>
+        <v>208</v>
       </c>
       <c r="I56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="B57" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C57" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="D57" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="E57" t="s">
-        <v>91</v>
+        <v>212</v>
       </c>
       <c r="I57" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="B58" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C58" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="D58" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="E58" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="I58" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="B59" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C59" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D59" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="E59" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="I59" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="B60" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C60" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="D60" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="E60" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="I60" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="B61" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C61" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="D61" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="E61" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="I61" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="B62" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C62" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="D62" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="E62" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="I62" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="B63" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>212</v>
+        <v>234</v>
       </c>
       <c r="D63" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="E63" t="s">
-        <v>223</v>
+        <v>117</v>
       </c>
       <c r="I63" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="B64" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C64" t="s">
-        <v>212</v>
+        <v>237</v>
       </c>
       <c r="D64" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="E64" t="s">
-        <v>226</v>
+        <v>120</v>
       </c>
       <c r="I64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="B65" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C65" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="D65" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="E65" t="s">
-        <v>230</v>
+        <v>123</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="B66" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C66" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="D66" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="E66" t="s">
-        <v>233</v>
+        <v>126</v>
       </c>
       <c r="I66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="B67" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="D67" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="E67" t="s">
-        <v>237</v>
+        <v>109</v>
       </c>
       <c r="I67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B68" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C68" t="s">
-        <v>212</v>
+        <v>248</v>
       </c>
       <c r="D68" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="E68" t="s">
-        <v>240</v>
+        <v>112</v>
       </c>
       <c r="I68" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="B69" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C69" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D69" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="E69" t="s">
-        <v>244</v>
+        <v>129</v>
       </c>
       <c r="I69" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B70" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C70" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="D70" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="E70" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="I70" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="B71" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C71" t="s">
-        <v>212</v>
+        <v>257</v>
       </c>
       <c r="D71" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="E71" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="I71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="B72" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C72" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="D72" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="E72" t="s">
-        <v>17</v>
+        <v>152</v>
       </c>
       <c r="I72" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B73" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D73" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="E73" t="s">
-        <v>46</v>
+        <v>155</v>
       </c>
       <c r="I73" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="B74" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C74" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="D74" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="E74" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="I74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="B75" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C75" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="D75" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="E75" t="s">
-        <v>52</v>
+        <v>161</v>
       </c>
       <c r="I75" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="B76" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C76" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="D76" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="E76" t="s">
-        <v>55</v>
+        <v>274</v>
       </c>
       <c r="I76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="B77" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C77" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="D77" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="E77" t="s">
-        <v>58</v>
+        <v>278</v>
       </c>
       <c r="I77" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="B78" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C78" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="D78" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="E78" t="s">
-        <v>61</v>
+        <v>282</v>
       </c>
       <c r="I78" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="B79" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C79" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D79" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="E79" t="s">
-        <v>64</v>
+        <v>285</v>
       </c>
       <c r="I79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="B80" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C80" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="D80" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="E80" t="s">
-        <v>67</v>
+        <v>288</v>
       </c>
       <c r="I80" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="B81" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C81" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D81" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="E81" t="s">
-        <v>70</v>
+        <v>291</v>
       </c>
       <c r="I81" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>292</v>
+      </c>
+      <c r="B82" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" t="s">
         <v>280</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="E82" t="s">
-        <v>73</v>
+        <v>294</v>
       </c>
       <c r="I82" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="B83" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C83" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="D83" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="E83" t="s">
-        <v>76</v>
+        <v>298</v>
       </c>
       <c r="I83" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="B84" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C84" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D84" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="E84" t="s">
-        <v>79</v>
+        <v>301</v>
       </c>
       <c r="I84" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="B85" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C85" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="D85" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="E85" t="s">
-        <v>82</v>
+        <v>305</v>
       </c>
       <c r="I85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="B86" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C86" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="D86" t="s">
-        <v>292</v>
+        <v>307</v>
       </c>
       <c r="E86" t="s">
-        <v>85</v>
+        <v>308</v>
       </c>
       <c r="I86" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="B87" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C87" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="D87" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="E87" t="s">
-        <v>88</v>
+        <v>312</v>
       </c>
       <c r="I87" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="B88" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C88" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="D88" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="E88" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="I88" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="B89" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C89" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="D89" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="E89" t="s">
-        <v>99</v>
+        <v>319</v>
       </c>
       <c r="I89" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="B90" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C90" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="D90" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="E90" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="I90" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="B91" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C91" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="D91" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="E91" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="I91" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="B92" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C92" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="D92" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="E92" t="s">
-        <v>67</v>
+        <v>120</v>
       </c>
       <c r="I92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="B93" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C93" t="s">
-        <v>307</v>
+        <v>84</v>
       </c>
       <c r="D93" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="E93" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="I93" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="B94" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C94" t="s">
-        <v>307</v>
+        <v>84</v>
       </c>
       <c r="D94" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="E94" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="I94" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="B95" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C95" t="s">
-        <v>310</v>
+        <v>84</v>
       </c>
       <c r="D95" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="E95" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="I95" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="B96" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C96" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="D96" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="E96" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="I96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
       <c r="B97" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C97" t="s">
-        <v>322</v>
+        <v>88</v>
       </c>
       <c r="D97" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="E97" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="I97" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>324</v>
+        <v>340</v>
       </c>
       <c r="B98" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C98" t="s">
-        <v>325</v>
+        <v>341</v>
       </c>
       <c r="D98" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
       <c r="E98" t="s">
-        <v>85</v>
+        <v>138</v>
       </c>
       <c r="I98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
       <c r="B99" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C99" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="D99" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="E99" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="I99" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
       <c r="B100" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C100" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="D100" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E100" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="I100" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="B101" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C101" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="D101" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="E101" t="s">
-        <v>335</v>
+        <v>146</v>
       </c>
       <c r="I101" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
       <c r="B102" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C102" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="D102" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="E102" t="s">
-        <v>339</v>
+        <v>149</v>
       </c>
       <c r="I102" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="B103" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C103" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="D103" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="E103" t="s">
-        <v>343</v>
+        <v>152</v>
       </c>
       <c r="I103" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B104" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C104" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="D104" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="E104" t="s">
-        <v>347</v>
+        <v>155</v>
       </c>
       <c r="I104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="B105" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C105" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="D105" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
       <c r="E105" t="s">
-        <v>351</v>
+        <v>158</v>
       </c>
       <c r="I105" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="B106" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="D106" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="E106" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="I106" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="B107" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C107" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="D107" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="E107" t="s">
-        <v>359</v>
+        <v>168</v>
       </c>
       <c r="I107" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="B108" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C108" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="D108" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E108" t="s">
-        <v>363</v>
+        <v>132</v>
       </c>
       <c r="I108" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="B109" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C109" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="D109" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="E109" t="s">
-        <v>366</v>
+        <v>135</v>
       </c>
       <c r="I109" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="B110" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C110" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="D110" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="E110" t="s">
-        <v>370</v>
+        <v>138</v>
       </c>
       <c r="I110" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="B111" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C111" t="s">
-        <v>372</v>
+        <v>43</v>
       </c>
       <c r="D111" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="E111" t="s">
-        <v>374</v>
+        <v>141</v>
       </c>
       <c r="I111" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B112" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C112" t="s">
-        <v>376</v>
+        <v>43</v>
       </c>
       <c r="D112" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E112" t="s">
-        <v>378</v>
+        <v>33</v>
       </c>
       <c r="I112" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B113" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C113" t="s">
-        <v>212</v>
+        <v>375</v>
       </c>
       <c r="D113" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="E113" t="s">
-        <v>381</v>
+        <v>146</v>
       </c>
       <c r="I113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B114" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C114" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D114" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E114" t="s">
-        <v>385</v>
+        <v>149</v>
       </c>
       <c r="I114" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>386</v>
       </c>
       <c r="B115" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="C115" t="s">
         <v>387</v>
       </c>
       <c r="D115" t="s">
         <v>388</v>
       </c>
       <c r="E115" t="s">
-        <v>389</v>
+        <v>152</v>
       </c>
       <c r="I115" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>389</v>
+      </c>
+      <c r="B116" t="s">
+        <v>30</v>
+      </c>
+      <c r="C116" t="s">
         <v>390</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>391</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" t="s">
-        <v>393</v>
+        <v>155</v>
       </c>
       <c r="I116" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>392</v>
+      </c>
+      <c r="B117" t="s">
+        <v>30</v>
+      </c>
+      <c r="C117" t="s">
+        <v>393</v>
+      </c>
+      <c r="D117" t="s">
         <v>394</v>
       </c>
-      <c r="B117" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E117" t="s">
-        <v>397</v>
+        <v>158</v>
       </c>
       <c r="I117" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B118" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C118" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="D118" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="E118" t="s">
-        <v>401</v>
+        <v>161</v>
       </c>
       <c r="I118" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B119" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="C119" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="D119" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="E119" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="I119" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B120" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C120" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D120" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="E120" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="I120" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="B121" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C121" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D121" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E121" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="I121" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B122" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C122" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="D122" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="E122" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="I122" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="B123" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C123" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="D123" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="E123" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="I123" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B124" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C124" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="D124" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="E124" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="I124" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="B125" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C125" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="D125" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="E125" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="I125" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="B126" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C126" t="s">
-        <v>142</v>
+        <v>426</v>
       </c>
       <c r="D126" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E126" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="I126" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B127" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C127" t="s">
-        <v>434</v>
+        <v>214</v>
       </c>
       <c r="D127" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="E127" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="I127" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="B128" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C128" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="D128" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="E128" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="I128" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="B129" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C129" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="D129" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="E129" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="I129" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="B130" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C130" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="D130" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="E130" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="I130" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B131" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C131" t="s">
-        <v>450</v>
+        <v>280</v>
       </c>
       <c r="D131" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="E131" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="I131" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B132" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C132" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="D132" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="E132" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="I132" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="B133" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C133" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="D133" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E133" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="I133" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="B134" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C134" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="D134" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="E134" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="I134" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="B135" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C135" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="D135" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="E135" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="I135" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="B136" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C136" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="D136" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="E136" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="I136" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B137" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C137" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="D137" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="E137" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="I137" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="B138" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C138" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="D138" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="E138" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="I138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B139" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C139" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="D139" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E139" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="I139" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="B140" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C140" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="D140" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E140" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="I140" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="B141" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C141" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="D141" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E141" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="I141" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="B142" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C142" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="D142" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="E142" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="I142" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B143" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C143" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="D143" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="E143" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="I143" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B144" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C144" t="s">
-        <v>502</v>
+        <v>210</v>
       </c>
       <c r="D144" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="E144" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="I144" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="B145" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C145" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="D145" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="E145" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="I145" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B146" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C146" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="D146" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="E146" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="I146" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="B147" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C147" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="D147" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="E147" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="I147" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="B148" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C148" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="D148" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="E148" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="I148" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="B149" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C149" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="D149" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="E149" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="I149" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="B150" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C150" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="D150" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="E150" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="I150" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="B151" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C151" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="D151" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="E151" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="I151" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="B152" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C152" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="D152" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="E152" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="I152" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="B153" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C153" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="D153" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="E153" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="I153" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="B154" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C154" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="D154" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="E154" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="I154" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B155" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C155" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="D155" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="E155" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="I155" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="B156" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C156" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="D156" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="E156" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="I156" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="B157" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C157" t="s">
-        <v>554</v>
+        <v>547</v>
       </c>
       <c r="D157" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="E157" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="I157" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="B158" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C158" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="D158" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="E158" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="I158" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="B159" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C159" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="D159" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="E159" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="I159" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="B160" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C160" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="D160" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="E160" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="I160" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="B161" t="s">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="C161" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="D161" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="E161" t="s">
-        <v>573</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="I161" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="B162" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C162" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="D162" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="E162" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="I162" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="B163" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C163" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="D163" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
       <c r="E163" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="I163" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="B164" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C164" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="D164" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E164" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="I164" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="B165" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C165" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="D165" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="E165" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="I165" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="B166" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C166" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="D166" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="E166" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="I166" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="B167" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C167" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="D167" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E167" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="I167" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="B168" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C168" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="D168" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="E168" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="I168" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="B169" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C169" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="D169" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="E169" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="I169" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="B170" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C170" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="D170" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="E170" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="I170" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="B171" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C171" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="D171" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E171" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="I171" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="B172" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C172" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="D172" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="E172" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="I172" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="B173" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C173" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="D173" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="E173" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="I173" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="B174" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C174" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="D174" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="E174" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="I174" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="B175" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C175" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="D175" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="E175" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="I175" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="B176" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C176" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="D176" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="E176" t="s">
-        <v>573</v>
+        <v>625</v>
       </c>
       <c r="I176" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="B177" t="s">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="C177" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="D177" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="E177" t="s">
-        <v>636</v>
+        <v>629</v>
       </c>
       <c r="I177" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="B178" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C178" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="D178" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="E178" t="s">
-        <v>640</v>
+        <v>633</v>
       </c>
       <c r="I178" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="B179" t="s">
-        <v>105</v>
+        <v>635</v>
       </c>
       <c r="C179" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="D179" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="E179" t="s">
-        <v>644</v>
+        <v>638</v>
+      </c>
+      <c r="G179" t="s">
+        <v>639</v>
+      </c>
+      <c r="H179" t="s">
+        <v>639</v>
       </c>
       <c r="I179" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="B180" t="s">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="C180" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="D180" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="E180" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="I180" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="B181" t="s">
-        <v>570</v>
+        <v>14</v>
       </c>
       <c r="C181" t="s">
-        <v>651</v>
+        <v>644</v>
       </c>
       <c r="D181" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="E181" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="I181" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="B182" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C182" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="D182" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E182" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="I182" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="B183" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C183" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="D183" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="E183" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="I183" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="B184" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C184" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="D184" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="E184" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="I184" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="B185" t="s">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="C185" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="D185" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="E185" t="s">
-        <v>636</v>
+        <v>662</v>
       </c>
       <c r="I185" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="B186" t="s">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="C186" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="D186" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="E186" t="s">
-        <v>636</v>
+        <v>666</v>
       </c>
       <c r="I186" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="B187" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C187" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="D187" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="E187" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="I187" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="B188" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C188" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="D188" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="E188" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="I188" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="B189" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C189" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="D189" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="E189" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="I189" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="B190" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C190" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="D190" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="E190" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="I190" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="B191" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C191" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="D191" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E191" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="I191" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="B192" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C192" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="D192" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E192" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="I192" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="B193" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C193" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="D193" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="E193" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="I193" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="B194" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C194" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="D194" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="E194" t="s">
-        <v>702</v>
+        <v>638</v>
       </c>
       <c r="I194" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="B195" t="s">
-        <v>93</v>
+        <v>635</v>
       </c>
       <c r="C195" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="D195" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="E195" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="I195" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="B196" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C196" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="D196" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="E196" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="I196" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="B197" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C197" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="D197" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="E197" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="I197" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="B198" t="s">
-        <v>570</v>
+        <v>635</v>
       </c>
       <c r="C198" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="D198" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="E198" t="s">
-        <v>636</v>
+        <v>713</v>
+      </c>
+      <c r="G198" t="s">
+        <v>714</v>
+      </c>
+      <c r="H198" t="s">
+        <v>714</v>
       </c>
       <c r="I198" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="B199" t="s">
-        <v>93</v>
+        <v>635</v>
       </c>
       <c r="C199" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="D199" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="E199" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="I199" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="B200" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C200" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="D200" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="E200" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="I200" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="B201" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C201" t="s">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="D201" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="E201" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="I201" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="B202" t="s">
-        <v>570</v>
+        <v>30</v>
       </c>
       <c r="C202" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="D202" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="E202" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="I202" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="B203" t="s">
-        <v>93</v>
+        <v>635</v>
       </c>
       <c r="C203" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="D203" t="s">
-        <v>736</v>
+        <v>732</v>
       </c>
       <c r="E203" t="s">
-        <v>737</v>
+        <v>701</v>
       </c>
       <c r="I203" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="B204" t="s">
-        <v>93</v>
+        <v>635</v>
       </c>
       <c r="C204" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="D204" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="E204" t="s">
-        <v>741</v>
+        <v>701</v>
       </c>
       <c r="I204" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="B205" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C205" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="D205" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="E205" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="I205" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="B206" t="s">
-        <v>747</v>
+        <v>14</v>
       </c>
       <c r="C206" t="s">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="D206" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="E206" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
       <c r="I206" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="B207" t="s">
-        <v>570</v>
+        <v>14</v>
       </c>
       <c r="C207" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
       <c r="D207" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="E207" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="I207" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>755</v>
+        <v>748</v>
       </c>
       <c r="B208" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C208" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="D208" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="E208" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="I208" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="B209" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C209" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="D209" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="E209" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="I209" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="B210" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C210" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="D210" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E210" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="I210" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="B211" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C211" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="D211" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="E211" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="I211" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="B212" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C212" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="D212" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="E212" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="I212" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="B213" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C213" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="D213" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E213" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="I213" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
       <c r="B214" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C214" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="D214" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="E214" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
       <c r="I214" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="B215" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C215" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="D215" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E215" t="s">
-        <v>644</v>
+        <v>779</v>
       </c>
       <c r="I215" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="B216" t="s">
-        <v>747</v>
+        <v>635</v>
       </c>
       <c r="C216" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="D216" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="E216" t="s">
-        <v>674</v>
+        <v>701</v>
       </c>
       <c r="I216" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>789</v>
+        <v>783</v>
       </c>
       <c r="B217" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C217" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="D217" t="s">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="E217" t="s">
-        <v>678</v>
+        <v>786</v>
       </c>
       <c r="I217" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="B218" t="s">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="C218" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="D218" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="E218" t="s">
-        <v>636</v>
+        <v>790</v>
       </c>
       <c r="I218" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="B219" t="s">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="C219" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="D219" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E219" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="I219" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="B220" t="s">
-        <v>105</v>
+        <v>635</v>
       </c>
       <c r="C220" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="D220" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E220" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="I220" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B221" t="s">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="C221" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="D221" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="E221" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="I221" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="B222" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C222" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="D222" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="E222" t="s">
-        <v>686</v>
+        <v>806</v>
       </c>
       <c r="I222" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>807</v>
+      </c>
+      <c r="B223" t="s">
+        <v>25</v>
+      </c>
+      <c r="C223" t="s">
+        <v>808</v>
+      </c>
+      <c r="D223" t="s">
+        <v>809</v>
+      </c>
+      <c r="E223" t="s">
         <v>810</v>
-      </c>
-[...10 lines deleted...]
-        <v>690</v>
       </c>
       <c r="I223" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>811</v>
+      </c>
+      <c r="B224" t="s">
+        <v>812</v>
+      </c>
+      <c r="C224" t="s">
         <v>813</v>
       </c>
-      <c r="B224" t="s">
-[...2 lines deleted...]
-      <c r="C224" t="s">
+      <c r="D224" t="s">
         <v>814</v>
       </c>
-      <c r="D224" t="s">
+      <c r="E224" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
       <c r="I224" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>816</v>
       </c>
       <c r="B225" t="s">
-        <v>93</v>
+        <v>635</v>
       </c>
       <c r="C225" t="s">
         <v>817</v>
       </c>
       <c r="D225" t="s">
         <v>818</v>
       </c>
       <c r="E225" t="s">
         <v>819</v>
       </c>
       <c r="I225" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>820</v>
       </c>
       <c r="B226" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C226" t="s">
         <v>821</v>
       </c>
       <c r="D226" t="s">
         <v>822</v>
       </c>
       <c r="E226" t="s">
         <v>823</v>
       </c>
       <c r="I226" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>824</v>
       </c>
       <c r="B227" t="s">
-        <v>570</v>
+        <v>25</v>
       </c>
       <c r="C227" t="s">
         <v>825</v>
       </c>
       <c r="D227" t="s">
         <v>826</v>
       </c>
       <c r="E227" t="s">
         <v>827</v>
       </c>
       <c r="I227" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>828</v>
       </c>
       <c r="B228" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C228" t="s">
         <v>829</v>
       </c>
       <c r="D228" t="s">
         <v>830</v>
       </c>
       <c r="E228" t="s">
         <v>831</v>
       </c>
       <c r="I228" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>832</v>
       </c>
       <c r="B229" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C229" t="s">
         <v>833</v>
       </c>
       <c r="D229" t="s">
         <v>834</v>
       </c>
       <c r="E229" t="s">
-        <v>819</v>
+        <v>835</v>
       </c>
       <c r="I229" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B230" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C230" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D230" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="E230" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="I230" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B231" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C231" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="D231" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E231" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
       <c r="I231" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="B232" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C232" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="D232" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="E232" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="I232" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="B233" t="s">
-        <v>93</v>
+        <v>812</v>
       </c>
       <c r="C233" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="D233" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="E233" t="s">
-        <v>848</v>
+        <v>709</v>
       </c>
       <c r="I233" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B234" t="s">
-        <v>93</v>
+        <v>812</v>
       </c>
       <c r="C234" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="D234" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="E234" t="s">
-        <v>852</v>
+        <v>739</v>
       </c>
       <c r="I234" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="B235" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C235" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D235" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E235" t="s">
-        <v>856</v>
+        <v>743</v>
       </c>
       <c r="I235" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>857</v>
       </c>
       <c r="B236" t="s">
-        <v>93</v>
+        <v>635</v>
       </c>
       <c r="C236" t="s">
         <v>858</v>
       </c>
       <c r="D236" t="s">
         <v>859</v>
       </c>
       <c r="E236" t="s">
-        <v>860</v>
+        <v>701</v>
       </c>
       <c r="I236" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>860</v>
+      </c>
+      <c r="B237" t="s">
+        <v>635</v>
+      </c>
+      <c r="C237" t="s">
         <v>861</v>
       </c>
-      <c r="B237" t="s">
-[...2 lines deleted...]
-      <c r="C237" t="s">
+      <c r="D237" t="s">
         <v>862</v>
       </c>
-      <c r="D237" t="s">
+      <c r="E237" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="I237" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>864</v>
+      </c>
+      <c r="B238" t="s">
+        <v>14</v>
+      </c>
+      <c r="C238" t="s">
         <v>865</v>
       </c>
-      <c r="B238" t="s">
-[...2 lines deleted...]
-      <c r="C238" t="s">
+      <c r="D238" t="s">
         <v>866</v>
       </c>
-      <c r="D238" t="s">
+      <c r="E238" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
       <c r="I238" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
+        <v>868</v>
+      </c>
+      <c r="B239" t="s">
+        <v>635</v>
+      </c>
+      <c r="C239" t="s">
         <v>869</v>
       </c>
-      <c r="B239" t="s">
-[...2 lines deleted...]
-      <c r="C239" t="s">
+      <c r="D239" t="s">
         <v>870</v>
       </c>
-      <c r="D239" t="s">
+      <c r="E239" t="s">
+        <v>701</v>
+      </c>
+      <c r="H239" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="I239" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>872</v>
+      </c>
+      <c r="B240" t="s">
+        <v>25</v>
+      </c>
+      <c r="C240" t="s">
         <v>873</v>
       </c>
-      <c r="B240" t="s">
-[...2 lines deleted...]
-      <c r="C240" t="s">
+      <c r="D240" t="s">
         <v>874</v>
       </c>
-      <c r="D240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E240" t="s">
-        <v>876</v>
+        <v>751</v>
       </c>
       <c r="I240" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>875</v>
+      </c>
+      <c r="B241" t="s">
+        <v>25</v>
+      </c>
+      <c r="C241" t="s">
+        <v>876</v>
+      </c>
+      <c r="D241" t="s">
         <v>877</v>
       </c>
-      <c r="B241" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E241" t="s">
-        <v>880</v>
+        <v>755</v>
       </c>
       <c r="I241" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="B242" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C242" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="D242" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="E242" t="s">
-        <v>884</v>
+        <v>867</v>
       </c>
       <c r="I242" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="B243" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C243" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="D243" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="E243" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="I243" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="B244" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C244" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="D244" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="E244" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="I244" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="B245" t="s">
-        <v>105</v>
+        <v>635</v>
       </c>
       <c r="C245" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="D245" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="E245" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="I245" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="B246" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C246" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="D246" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="E246" t="s">
-        <v>844</v>
+        <v>896</v>
       </c>
       <c r="I246" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="B247" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C247" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="D247" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="E247" t="s">
-        <v>636</v>
+        <v>884</v>
       </c>
       <c r="I247" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="B248" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C248" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="D248" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="E248" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="I248" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="B249" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C249" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="D249" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="E249" t="s">
-        <v>910</v>
+        <v>888</v>
       </c>
       <c r="I249" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="B250" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C250" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="D250" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="E250" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="I250" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="B251" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C251" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="D251" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="E251" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="I251" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="B252" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C252" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="D252" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="E252" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="I252" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="B253" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C253" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="D253" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="E253" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="I253" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="B254" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C254" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="D254" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="E254" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="I254" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="B255" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C255" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="D255" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="E255" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="I255" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="B256" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C256" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="D256" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="E256" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="I256" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="B257" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C257" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="D257" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="E257" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="I257" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="B258" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C258" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="D258" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="E258" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="I258" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="B259" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C259" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="D259" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="E259" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="I259" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="B260" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C260" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="D260" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="E260" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="I260" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="B261" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C261" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="D261" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="E261" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="I261" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="B262" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C262" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="D262" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="E262" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="I262" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="B263" t="s">
-        <v>747</v>
+        <v>14</v>
       </c>
       <c r="C263" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="D263" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="E263" t="s">
-        <v>966</v>
+        <v>961</v>
       </c>
       <c r="I263" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="B264" t="s">
-        <v>747</v>
+        <v>14</v>
       </c>
       <c r="C264" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="D264" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="E264" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>971</v>
+        <v>909</v>
       </c>
       <c r="I264" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="B265" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C265" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
       <c r="D265" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="E265" t="s">
-        <v>848</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>701</v>
       </c>
       <c r="I265" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>976</v>
+        <v>968</v>
       </c>
       <c r="B266" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C266" t="s">
-        <v>977</v>
+        <v>969</v>
       </c>
       <c r="D266" t="s">
-        <v>978</v>
+        <v>970</v>
       </c>
       <c r="E266" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>971</v>
       </c>
       <c r="I266" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>981</v>
+        <v>972</v>
       </c>
       <c r="B267" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C267" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
       <c r="D267" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
       <c r="E267" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="I267" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="B268" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C268" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="D268" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="E268" t="s">
-        <v>988</v>
+        <v>979</v>
       </c>
       <c r="I268" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>989</v>
+        <v>980</v>
       </c>
       <c r="B269" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C269" t="s">
-        <v>990</v>
+        <v>981</v>
       </c>
       <c r="D269" t="s">
-        <v>991</v>
+        <v>982</v>
       </c>
       <c r="E269" t="s">
-        <v>992</v>
+        <v>983</v>
       </c>
       <c r="I269" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>993</v>
+        <v>984</v>
       </c>
       <c r="B270" t="s">
-        <v>93</v>
+        <v>812</v>
       </c>
       <c r="C270" t="s">
-        <v>994</v>
+        <v>985</v>
       </c>
       <c r="D270" t="s">
-        <v>995</v>
+        <v>986</v>
       </c>
       <c r="E270" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-        <v>997</v>
+        <v>987</v>
       </c>
       <c r="I270" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>998</v>
+        <v>988</v>
       </c>
       <c r="B271" t="s">
-        <v>105</v>
+        <v>812</v>
       </c>
       <c r="C271" t="s">
-        <v>999</v>
+        <v>989</v>
       </c>
       <c r="D271" t="s">
-        <v>1000</v>
+        <v>990</v>
       </c>
       <c r="E271" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>997</v>
+        <v>991</v>
       </c>
       <c r="I271" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>1001</v>
+        <v>992</v>
       </c>
       <c r="B272" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C272" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
       <c r="D272" t="s">
-        <v>1003</v>
+        <v>994</v>
       </c>
       <c r="E272" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>995</v>
       </c>
       <c r="I272" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>1006</v>
+        <v>996</v>
       </c>
       <c r="B273" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C273" t="s">
-        <v>1007</v>
+        <v>997</v>
       </c>
       <c r="D273" t="s">
-        <v>1008</v>
+        <v>998</v>
       </c>
       <c r="E273" t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>1010</v>
+        <v>999</v>
       </c>
       <c r="I273" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>1011</v>
+        <v>1000</v>
       </c>
       <c r="B274" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C274" t="s">
-        <v>1012</v>
+        <v>1001</v>
       </c>
       <c r="D274" t="s">
-        <v>1013</v>
+        <v>1002</v>
       </c>
       <c r="E274" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>1003</v>
       </c>
       <c r="I274" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="B275" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C275" t="s">
-        <v>1017</v>
+        <v>1005</v>
       </c>
       <c r="D275" t="s">
-        <v>1018</v>
+        <v>1006</v>
       </c>
       <c r="E275" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="I275" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="B276" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C276" t="s">
-        <v>1022</v>
+        <v>1009</v>
       </c>
       <c r="D276" t="s">
-        <v>1023</v>
+        <v>1010</v>
       </c>
       <c r="E276" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1011</v>
       </c>
       <c r="I276" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>1025</v>
+        <v>1012</v>
       </c>
       <c r="B277" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C277" t="s">
-        <v>1026</v>
+        <v>1013</v>
       </c>
       <c r="D277" t="s">
-        <v>1027</v>
+        <v>1014</v>
       </c>
       <c r="E277" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>1029</v>
+        <v>1015</v>
       </c>
       <c r="I277" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>1030</v>
+        <v>1016</v>
       </c>
       <c r="B278" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C278" t="s">
-        <v>1031</v>
+        <v>1017</v>
       </c>
       <c r="D278" t="s">
-        <v>1032</v>
+        <v>1018</v>
       </c>
       <c r="E278" t="s">
-        <v>1033</v>
-[...2 lines deleted...]
-        <v>1034</v>
+        <v>1019</v>
       </c>
       <c r="I278" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>1035</v>
+        <v>1020</v>
       </c>
       <c r="B279" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C279" t="s">
-        <v>1036</v>
+        <v>1021</v>
       </c>
       <c r="D279" t="s">
-        <v>1037</v>
+        <v>1022</v>
       </c>
       <c r="E279" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>1034</v>
+        <v>1023</v>
       </c>
       <c r="I279" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>1039</v>
+        <v>1024</v>
       </c>
       <c r="B280" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C280" t="s">
-        <v>1040</v>
+        <v>1025</v>
       </c>
       <c r="D280" t="s">
-        <v>1041</v>
+        <v>1026</v>
       </c>
       <c r="E280" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="I280" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>1043</v>
+        <v>1028</v>
       </c>
       <c r="B281" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C281" t="s">
-        <v>1044</v>
+        <v>1029</v>
       </c>
       <c r="D281" t="s">
-        <v>1045</v>
+        <v>1030</v>
       </c>
       <c r="E281" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="I281" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>1047</v>
+        <v>1032</v>
       </c>
       <c r="B282" t="s">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="C282" t="s">
-        <v>1048</v>
+        <v>1033</v>
       </c>
       <c r="D282" t="s">
-        <v>1049</v>
+        <v>1034</v>
       </c>
       <c r="E282" t="s">
-        <v>1050</v>
+        <v>1035</v>
       </c>
       <c r="H282" t="s">
-        <v>1051</v>
+        <v>1036</v>
       </c>
       <c r="I282" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>1052</v>
+        <v>1037</v>
       </c>
       <c r="B283" t="s">
         <v>14</v>
       </c>
       <c r="C283" t="s">
-        <v>1053</v>
+        <v>1038</v>
       </c>
       <c r="D283" t="s">
-        <v>1054</v>
+        <v>1039</v>
       </c>
       <c r="E283" t="s">
-        <v>1055</v>
+        <v>913</v>
       </c>
       <c r="H283" t="s">
-        <v>1056</v>
+        <v>1040</v>
       </c>
       <c r="I283" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>1057</v>
+        <v>1041</v>
       </c>
       <c r="B284" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C284" t="s">
-        <v>1058</v>
+        <v>1042</v>
       </c>
       <c r="D284" t="s">
-        <v>1059</v>
+        <v>1043</v>
       </c>
       <c r="E284" t="s">
-        <v>1060</v>
+        <v>1044</v>
       </c>
       <c r="H284" t="s">
-        <v>1061</v>
+        <v>1045</v>
       </c>
       <c r="I284" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>1062</v>
+        <v>1046</v>
       </c>
       <c r="B285" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C285" t="s">
-        <v>1063</v>
+        <v>1047</v>
       </c>
       <c r="D285" t="s">
-        <v>1064</v>
+        <v>1048</v>
       </c>
       <c r="E285" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>1061</v>
+        <v>1049</v>
       </c>
       <c r="I285" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>1066</v>
+        <v>1050</v>
       </c>
       <c r="B286" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C286" t="s">
-        <v>1067</v>
+        <v>1051</v>
       </c>
       <c r="D286" t="s">
-        <v>1068</v>
+        <v>1052</v>
       </c>
       <c r="E286" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1053</v>
       </c>
       <c r="I286" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>1071</v>
+        <v>1054</v>
       </c>
       <c r="B287" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C287" t="s">
-        <v>1072</v>
+        <v>1055</v>
       </c>
       <c r="D287" t="s">
-        <v>1073</v>
+        <v>1056</v>
       </c>
       <c r="E287" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1057</v>
       </c>
       <c r="I287" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>1075</v>
+        <v>1058</v>
       </c>
       <c r="B288" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C288" t="s">
-        <v>1076</v>
+        <v>1059</v>
       </c>
       <c r="D288" t="s">
-        <v>1077</v>
+        <v>1060</v>
       </c>
       <c r="E288" t="s">
-        <v>1078</v>
+        <v>1061</v>
       </c>
       <c r="H288" t="s">
-        <v>1079</v>
+        <v>1062</v>
       </c>
       <c r="I288" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>1080</v>
+        <v>1063</v>
       </c>
       <c r="B289" t="s">
         <v>14</v>
       </c>
       <c r="C289" t="s">
-        <v>1081</v>
+        <v>1064</v>
       </c>
       <c r="D289" t="s">
-        <v>1082</v>
+        <v>1065</v>
       </c>
       <c r="E289" t="s">
-        <v>733</v>
+        <v>917</v>
       </c>
       <c r="H289" t="s">
-        <v>1070</v>
+        <v>1062</v>
       </c>
       <c r="I289" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>1083</v>
+        <v>1066</v>
       </c>
       <c r="B290" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C290" t="s">
-        <v>1084</v>
+        <v>1067</v>
       </c>
       <c r="D290" t="s">
-        <v>1085</v>
+        <v>1068</v>
       </c>
       <c r="E290" t="s">
-        <v>636</v>
+        <v>1069</v>
       </c>
       <c r="H290" t="s">
-        <v>1086</v>
+        <v>1070</v>
       </c>
       <c r="I290" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>1087</v>
+        <v>1071</v>
       </c>
       <c r="B291" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C291" t="s">
-        <v>1088</v>
+        <v>1072</v>
       </c>
       <c r="D291" t="s">
-        <v>1089</v>
+        <v>1073</v>
       </c>
       <c r="E291" t="s">
-        <v>1090</v>
+        <v>1074</v>
       </c>
       <c r="H291" t="s">
-        <v>1091</v>
+        <v>1075</v>
       </c>
       <c r="I291" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>1092</v>
+        <v>1076</v>
       </c>
       <c r="B292" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C292" t="s">
-        <v>1093</v>
+        <v>1077</v>
       </c>
       <c r="D292" t="s">
-        <v>1094</v>
+        <v>1078</v>
       </c>
       <c r="E292" t="s">
-        <v>1095</v>
+        <v>1079</v>
       </c>
       <c r="H292" t="s">
-        <v>1096</v>
+        <v>1080</v>
       </c>
       <c r="I292" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>1097</v>
+        <v>1081</v>
       </c>
       <c r="B293" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C293" t="s">
-        <v>1098</v>
+        <v>1082</v>
       </c>
       <c r="D293" t="s">
-        <v>1099</v>
+        <v>1083</v>
       </c>
       <c r="E293" t="s">
-        <v>1100</v>
+        <v>1084</v>
       </c>
       <c r="H293" t="s">
-        <v>1096</v>
+        <v>1085</v>
       </c>
       <c r="I293" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>1101</v>
+        <v>1086</v>
       </c>
       <c r="B294" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C294" t="s">
-        <v>1102</v>
+        <v>1087</v>
       </c>
       <c r="D294" t="s">
-        <v>1103</v>
+        <v>1088</v>
       </c>
       <c r="E294" t="s">
-        <v>1104</v>
+        <v>1089</v>
       </c>
       <c r="H294" t="s">
-        <v>1105</v>
+        <v>1085</v>
       </c>
       <c r="I294" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>1106</v>
+        <v>1090</v>
       </c>
       <c r="B295" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C295" t="s">
-        <v>1107</v>
+        <v>1091</v>
       </c>
       <c r="D295" t="s">
-        <v>1108</v>
+        <v>1092</v>
       </c>
       <c r="E295" t="s">
-        <v>1109</v>
+        <v>1093</v>
       </c>
       <c r="H295" t="s">
-        <v>1110</v>
+        <v>1094</v>
       </c>
       <c r="I295" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>1111</v>
+        <v>1095</v>
       </c>
       <c r="B296" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C296" t="s">
-        <v>1112</v>
+        <v>1096</v>
       </c>
       <c r="D296" t="s">
-        <v>1113</v>
+        <v>1097</v>
       </c>
       <c r="E296" t="s">
-        <v>1114</v>
+        <v>1098</v>
       </c>
       <c r="H296" t="s">
-        <v>1115</v>
+        <v>1099</v>
       </c>
       <c r="I296" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>1116</v>
+        <v>1100</v>
       </c>
       <c r="B297" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C297" t="s">
-        <v>1117</v>
+        <v>1101</v>
       </c>
       <c r="D297" t="s">
-        <v>1118</v>
+        <v>1102</v>
       </c>
       <c r="E297" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="H297" t="s">
-        <v>1120</v>
+        <v>1099</v>
       </c>
       <c r="I297" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>1121</v>
+        <v>1104</v>
       </c>
       <c r="B298" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C298" t="s">
-        <v>1122</v>
+        <v>1105</v>
       </c>
       <c r="D298" t="s">
-        <v>1123</v>
+        <v>1106</v>
       </c>
       <c r="E298" t="s">
-        <v>1124</v>
+        <v>1107</v>
       </c>
       <c r="H298" t="s">
-        <v>1125</v>
+        <v>1099</v>
       </c>
       <c r="I298" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>1126</v>
+        <v>1108</v>
       </c>
       <c r="B299" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C299" t="s">
-        <v>1127</v>
+        <v>1109</v>
       </c>
       <c r="D299" t="s">
-        <v>1128</v>
+        <v>1110</v>
       </c>
       <c r="E299" t="s">
-        <v>1129</v>
+        <v>1111</v>
       </c>
       <c r="H299" t="s">
-        <v>1130</v>
+        <v>1099</v>
       </c>
       <c r="I299" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>1131</v>
+        <v>1112</v>
       </c>
       <c r="B300" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C300" t="s">
-        <v>1132</v>
+        <v>1113</v>
       </c>
       <c r="D300" t="s">
-        <v>1133</v>
+        <v>1114</v>
       </c>
       <c r="E300" t="s">
-        <v>1134</v>
+        <v>1115</v>
       </c>
       <c r="H300" t="s">
-        <v>1130</v>
+        <v>1116</v>
       </c>
       <c r="I300" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>1135</v>
+        <v>1117</v>
       </c>
       <c r="B301" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C301" t="s">
-        <v>1136</v>
+        <v>1118</v>
       </c>
       <c r="D301" t="s">
-        <v>1137</v>
+        <v>1119</v>
       </c>
       <c r="E301" t="s">
-        <v>1138</v>
+        <v>1120</v>
       </c>
       <c r="H301" t="s">
-        <v>1139</v>
+        <v>1121</v>
       </c>
       <c r="I301" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>1140</v>
+        <v>1122</v>
       </c>
       <c r="B302" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C302" t="s">
-        <v>1141</v>
+        <v>1123</v>
       </c>
       <c r="D302" t="s">
-        <v>1142</v>
+        <v>1124</v>
       </c>
       <c r="E302" t="s">
-        <v>1143</v>
+        <v>1125</v>
       </c>
       <c r="H302" t="s">
-        <v>1144</v>
+        <v>1126</v>
       </c>
       <c r="I302" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>1145</v>
+        <v>1127</v>
       </c>
       <c r="B303" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C303" t="s">
-        <v>1146</v>
+        <v>1128</v>
       </c>
       <c r="D303" t="s">
-        <v>1147</v>
+        <v>1129</v>
       </c>
       <c r="E303" t="s">
-        <v>1148</v>
+        <v>1130</v>
       </c>
       <c r="H303" t="s">
-        <v>1149</v>
+        <v>1126</v>
       </c>
       <c r="I303" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>1150</v>
+        <v>1131</v>
       </c>
       <c r="B304" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C304" t="s">
-        <v>1151</v>
+        <v>1132</v>
       </c>
       <c r="D304" t="s">
-        <v>1152</v>
+        <v>1133</v>
       </c>
       <c r="E304" t="s">
-        <v>1153</v>
+        <v>1134</v>
       </c>
       <c r="H304" t="s">
-        <v>1149</v>
+        <v>1135</v>
       </c>
       <c r="I304" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>1154</v>
+        <v>1136</v>
       </c>
       <c r="B305" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C305" t="s">
-        <v>1155</v>
+        <v>1137</v>
       </c>
       <c r="D305" t="s">
-        <v>1156</v>
+        <v>1138</v>
       </c>
       <c r="E305" t="s">
-        <v>1157</v>
+        <v>1139</v>
       </c>
       <c r="H305" t="s">
-        <v>1149</v>
+        <v>1135</v>
       </c>
       <c r="I305" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>1158</v>
+        <v>1140</v>
       </c>
       <c r="B306" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C306" t="s">
-        <v>1159</v>
+        <v>1141</v>
       </c>
       <c r="D306" t="s">
-        <v>1160</v>
+        <v>1142</v>
       </c>
       <c r="E306" t="s">
-        <v>1161</v>
+        <v>1143</v>
       </c>
       <c r="H306" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
       <c r="I306" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>1162</v>
+        <v>1145</v>
       </c>
       <c r="B307" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C307" t="s">
-        <v>1163</v>
+        <v>1146</v>
       </c>
       <c r="D307" t="s">
-        <v>1164</v>
+        <v>1147</v>
       </c>
       <c r="E307" t="s">
-        <v>1165</v>
+        <v>798</v>
       </c>
       <c r="H307" t="s">
-        <v>1166</v>
+        <v>1135</v>
       </c>
       <c r="I307" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>1167</v>
+        <v>1148</v>
       </c>
       <c r="B308" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C308" t="s">
-        <v>1168</v>
+        <v>1149</v>
       </c>
       <c r="D308" t="s">
-        <v>1169</v>
+        <v>1150</v>
       </c>
       <c r="E308" t="s">
-        <v>1170</v>
+        <v>701</v>
       </c>
       <c r="H308" t="s">
-        <v>1171</v>
+        <v>1151</v>
       </c>
       <c r="I308" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>1172</v>
+        <v>1152</v>
       </c>
       <c r="B309" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C309" t="s">
-        <v>1173</v>
+        <v>1153</v>
       </c>
       <c r="D309" t="s">
-        <v>1174</v>
+        <v>1154</v>
       </c>
       <c r="E309" t="s">
-        <v>1175</v>
+        <v>1155</v>
       </c>
       <c r="H309" t="s">
-        <v>1171</v>
+        <v>1156</v>
       </c>
       <c r="I309" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>1176</v>
+        <v>1157</v>
       </c>
       <c r="B310" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C310" t="s">
-        <v>1177</v>
+        <v>1158</v>
       </c>
       <c r="D310" t="s">
-        <v>1178</v>
+        <v>1159</v>
       </c>
       <c r="E310" t="s">
-        <v>1179</v>
+        <v>1160</v>
       </c>
       <c r="H310" t="s">
-        <v>1171</v>
+        <v>1161</v>
       </c>
       <c r="I310" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>1180</v>
+        <v>1162</v>
       </c>
       <c r="B311" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C311" t="s">
-        <v>1181</v>
+        <v>1163</v>
       </c>
       <c r="D311" t="s">
-        <v>1182</v>
+        <v>1164</v>
       </c>
       <c r="E311" t="s">
-        <v>1183</v>
+        <v>1165</v>
       </c>
       <c r="H311" t="s">
-        <v>1184</v>
+        <v>1161</v>
       </c>
       <c r="I311" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>1185</v>
+        <v>1166</v>
       </c>
       <c r="B312" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C312" t="s">
-        <v>1186</v>
+        <v>1167</v>
       </c>
       <c r="D312" t="s">
-        <v>1187</v>
+        <v>1168</v>
       </c>
       <c r="E312" t="s">
-        <v>1188</v>
+        <v>1169</v>
       </c>
       <c r="H312" t="s">
-        <v>1184</v>
+        <v>1170</v>
       </c>
       <c r="I312" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>1189</v>
+        <v>1171</v>
       </c>
       <c r="B313" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C313" t="s">
-        <v>1190</v>
+        <v>1172</v>
       </c>
       <c r="D313" t="s">
-        <v>1191</v>
+        <v>1173</v>
       </c>
       <c r="E313" t="s">
-        <v>1192</v>
+        <v>1174</v>
       </c>
       <c r="H313" t="s">
-        <v>1184</v>
+        <v>1175</v>
       </c>
       <c r="I313" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>1193</v>
+        <v>1176</v>
       </c>
       <c r="B314" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C314" t="s">
-        <v>1194</v>
+        <v>1177</v>
       </c>
       <c r="D314" t="s">
-        <v>1195</v>
+        <v>1178</v>
       </c>
       <c r="E314" t="s">
-        <v>1196</v>
+        <v>1179</v>
       </c>
       <c r="H314" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
       <c r="I314" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>1197</v>
+        <v>1181</v>
       </c>
       <c r="B315" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C315" t="s">
-        <v>1198</v>
+        <v>1182</v>
       </c>
       <c r="D315" t="s">
-        <v>1199</v>
+        <v>1183</v>
       </c>
       <c r="E315" t="s">
-        <v>1200</v>
+        <v>1184</v>
       </c>
       <c r="H315" t="s">
-        <v>1201</v>
+        <v>1185</v>
       </c>
       <c r="I315" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>1202</v>
+        <v>1186</v>
       </c>
       <c r="B316" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C316" t="s">
-        <v>1203</v>
+        <v>1187</v>
       </c>
       <c r="D316" t="s">
-        <v>1204</v>
+        <v>1188</v>
       </c>
       <c r="E316" t="s">
-        <v>1205</v>
+        <v>1189</v>
       </c>
       <c r="H316" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
       <c r="I316" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>1206</v>
+        <v>1191</v>
       </c>
       <c r="B317" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C317" t="s">
-        <v>1207</v>
+        <v>1192</v>
       </c>
       <c r="D317" t="s">
-        <v>1208</v>
+        <v>1193</v>
       </c>
       <c r="E317" t="s">
-        <v>1209</v>
+        <v>1194</v>
       </c>
       <c r="H317" t="s">
-        <v>1201</v>
+        <v>1195</v>
       </c>
       <c r="I317" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>1210</v>
+        <v>1196</v>
       </c>
       <c r="B318" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C318" t="s">
-        <v>1211</v>
+        <v>1197</v>
       </c>
       <c r="D318" t="s">
-        <v>1212</v>
+        <v>1198</v>
       </c>
       <c r="E318" t="s">
-        <v>1213</v>
+        <v>1199</v>
       </c>
       <c r="H318" t="s">
-        <v>1201</v>
+        <v>1195</v>
       </c>
       <c r="I318" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>1214</v>
+        <v>1200</v>
       </c>
       <c r="B319" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C319" t="s">
-        <v>1215</v>
+        <v>1201</v>
       </c>
       <c r="D319" t="s">
-        <v>1216</v>
+        <v>1202</v>
       </c>
       <c r="E319" t="s">
-        <v>1217</v>
+        <v>1203</v>
       </c>
       <c r="H319" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="I319" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>1218</v>
+        <v>1205</v>
       </c>
       <c r="B320" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C320" t="s">
-        <v>1219</v>
+        <v>1206</v>
       </c>
       <c r="D320" t="s">
-        <v>1220</v>
+        <v>1207</v>
       </c>
       <c r="E320" t="s">
-        <v>1221</v>
+        <v>1208</v>
       </c>
       <c r="H320" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
       <c r="I320" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>1222</v>
+        <v>1210</v>
       </c>
       <c r="B321" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C321" t="s">
-        <v>1223</v>
+        <v>1211</v>
       </c>
       <c r="D321" t="s">
-        <v>1224</v>
+        <v>1212</v>
       </c>
       <c r="E321" t="s">
-        <v>1225</v>
+        <v>1213</v>
       </c>
       <c r="H321" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="I321" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>1227</v>
+        <v>1215</v>
       </c>
       <c r="B322" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C322" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="D322" t="s">
-        <v>1228</v>
+        <v>1217</v>
       </c>
       <c r="E322" t="s">
-        <v>1229</v>
+        <v>1218</v>
       </c>
       <c r="H322" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="I322" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>1230</v>
+        <v>1219</v>
       </c>
       <c r="B323" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C323" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="D323" t="s">
-        <v>1231</v>
+        <v>1221</v>
       </c>
       <c r="E323" t="s">
-        <v>1232</v>
+        <v>1222</v>
       </c>
       <c r="H323" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="I323" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>1233</v>
+        <v>1223</v>
       </c>
       <c r="B324" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C324" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D324" t="s">
-        <v>1234</v>
+        <v>1225</v>
       </c>
       <c r="E324" t="s">
-        <v>1235</v>
+        <v>1226</v>
       </c>
       <c r="H324" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="I324" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>1236</v>
+        <v>1227</v>
       </c>
       <c r="B325" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C325" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="D325" t="s">
-        <v>1237</v>
+        <v>1229</v>
       </c>
       <c r="E325" t="s">
-        <v>1238</v>
+        <v>1230</v>
       </c>
       <c r="H325" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="I325" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>1239</v>
+        <v>1232</v>
       </c>
       <c r="B326" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C326" t="s">
-        <v>1223</v>
+        <v>1233</v>
       </c>
       <c r="D326" t="s">
-        <v>1240</v>
+        <v>1234</v>
       </c>
       <c r="E326" t="s">
-        <v>1241</v>
+        <v>1235</v>
       </c>
       <c r="H326" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="I326" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>1242</v>
+        <v>1237</v>
       </c>
       <c r="B327" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C327" t="s">
-        <v>1223</v>
+        <v>1238</v>
       </c>
       <c r="D327" t="s">
-        <v>1243</v>
+        <v>1239</v>
       </c>
       <c r="E327" t="s">
-        <v>1244</v>
+        <v>1240</v>
       </c>
       <c r="H327" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="I327" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>1245</v>
+        <v>1241</v>
       </c>
       <c r="B328" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C328" t="s">
-        <v>1223</v>
+        <v>1242</v>
       </c>
       <c r="D328" t="s">
-        <v>1246</v>
+        <v>1243</v>
       </c>
       <c r="E328" t="s">
-        <v>1247</v>
+        <v>1244</v>
       </c>
       <c r="H328" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="I328" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B329" t="s">
+        <v>25</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E329" t="s">
         <v>1248</v>
       </c>
-      <c r="B329" t="s">
-[...5 lines deleted...]
-      <c r="D329" t="s">
+      <c r="H329" t="s">
         <v>1249</v>
-      </c>
-[...4 lines deleted...]
-        <v>1226</v>
       </c>
       <c r="I329" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B330" t="s">
+        <v>25</v>
+      </c>
+      <c r="C330" t="s">
         <v>1251</v>
-      </c>
-[...4 lines deleted...]
-        <v>1223</v>
       </c>
       <c r="D330" t="s">
         <v>1252</v>
       </c>
       <c r="E330" t="s">
         <v>1253</v>
       </c>
       <c r="H330" t="s">
-        <v>1226</v>
+        <v>1249</v>
       </c>
       <c r="I330" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
         <v>1254</v>
       </c>
       <c r="B331" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C331" t="s">
-        <v>1223</v>
+        <v>1255</v>
       </c>
       <c r="D331" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="E331" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="H331" t="s">
-        <v>1226</v>
+        <v>1249</v>
       </c>
       <c r="I331" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B332" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C332" t="s">
-        <v>1223</v>
+        <v>1259</v>
       </c>
       <c r="D332" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="E332" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="H332" t="s">
-        <v>1226</v>
+        <v>1249</v>
       </c>
       <c r="I332" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="B333" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C333" t="s">
-        <v>1223</v>
+        <v>1263</v>
       </c>
       <c r="D333" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="E333" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="H333" t="s">
-        <v>1226</v>
+        <v>1266</v>
       </c>
       <c r="I333" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B334" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C334" t="s">
-        <v>1223</v>
+        <v>1268</v>
       </c>
       <c r="D334" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="E334" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="H334" t="s">
-        <v>1226</v>
+        <v>1266</v>
       </c>
       <c r="I334" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B335" t="s">
+        <v>25</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H335" t="s">
         <v>1266</v>
-      </c>
-[...13 lines deleted...]
-        <v>1226</v>
       </c>
       <c r="I335" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="B336" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C336" t="s">
-        <v>1223</v>
+        <v>1276</v>
       </c>
       <c r="D336" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="E336" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="H336" t="s">
-        <v>1226</v>
+        <v>1266</v>
       </c>
       <c r="I336" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="B337" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C337" t="s">
-        <v>1223</v>
+        <v>1280</v>
       </c>
       <c r="D337" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="E337" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="H337" t="s">
-        <v>1226</v>
+        <v>1266</v>
       </c>
       <c r="I337" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="B338" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C338" t="s">
-        <v>1223</v>
+        <v>1284</v>
       </c>
       <c r="D338" t="s">
-        <v>1276</v>
+        <v>1285</v>
       </c>
       <c r="E338" t="s">
-        <v>1277</v>
+        <v>1286</v>
       </c>
       <c r="H338" t="s">
-        <v>1226</v>
+        <v>1266</v>
       </c>
       <c r="I338" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>1278</v>
+        <v>1287</v>
       </c>
       <c r="B339" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C339" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D339" t="s">
-        <v>1279</v>
+        <v>1289</v>
       </c>
       <c r="E339" t="s">
-        <v>1280</v>
+        <v>1290</v>
       </c>
       <c r="H339" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I339" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>1281</v>
+        <v>1292</v>
       </c>
       <c r="B340" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C340" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D340" t="s">
-        <v>1282</v>
+        <v>1293</v>
       </c>
       <c r="E340" t="s">
-        <v>1283</v>
+        <v>1294</v>
       </c>
       <c r="H340" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I340" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>1284</v>
+        <v>1295</v>
       </c>
       <c r="B341" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C341" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D341" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="E341" t="s">
-        <v>1286</v>
+        <v>1297</v>
       </c>
       <c r="H341" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I341" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>1287</v>
+        <v>1298</v>
       </c>
       <c r="B342" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C342" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D342" t="s">
-        <v>1288</v>
+        <v>1299</v>
       </c>
       <c r="E342" t="s">
-        <v>1289</v>
+        <v>1300</v>
       </c>
       <c r="H342" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I342" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>1290</v>
+        <v>1301</v>
       </c>
       <c r="B343" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C343" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D343" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H343" t="s">
         <v>1291</v>
-      </c>
-[...4 lines deleted...]
-        <v>1226</v>
       </c>
       <c r="I343" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>1293</v>
+        <v>1304</v>
       </c>
       <c r="B344" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C344" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D344" t="s">
-        <v>1294</v>
+        <v>1305</v>
       </c>
       <c r="E344" t="s">
-        <v>1295</v>
+        <v>1306</v>
       </c>
       <c r="H344" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I344" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>1296</v>
+        <v>1307</v>
       </c>
       <c r="B345" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C345" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D345" t="s">
-        <v>1297</v>
+        <v>1308</v>
       </c>
       <c r="E345" t="s">
-        <v>1298</v>
+        <v>1309</v>
       </c>
       <c r="H345" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I345" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>1299</v>
+        <v>1310</v>
       </c>
       <c r="B346" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C346" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D346" t="s">
-        <v>1300</v>
+        <v>1311</v>
       </c>
       <c r="E346" t="s">
-        <v>1301</v>
+        <v>1312</v>
       </c>
       <c r="H346" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I346" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>1302</v>
+        <v>1313</v>
       </c>
       <c r="B347" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C347" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D347" t="s">
-        <v>1303</v>
+        <v>1314</v>
       </c>
       <c r="E347" t="s">
-        <v>1304</v>
+        <v>1315</v>
       </c>
       <c r="H347" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I347" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>1305</v>
+        <v>1316</v>
       </c>
       <c r="B348" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C348" t="s">
-        <v>1306</v>
+        <v>1288</v>
       </c>
       <c r="D348" t="s">
-        <v>1307</v>
+        <v>1317</v>
       </c>
       <c r="E348" t="s">
-        <v>1308</v>
+        <v>1318</v>
       </c>
       <c r="H348" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I348" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>1309</v>
+        <v>1319</v>
       </c>
       <c r="B349" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C349" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D349" t="s">
-        <v>1310</v>
+        <v>1320</v>
       </c>
       <c r="E349" t="s">
-        <v>1311</v>
+        <v>1321</v>
       </c>
       <c r="H349" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I349" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>1312</v>
+        <v>1322</v>
       </c>
       <c r="B350" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C350" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D350" t="s">
-        <v>1313</v>
+        <v>1323</v>
       </c>
       <c r="E350" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="H350" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I350" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>1315</v>
+        <v>1325</v>
       </c>
       <c r="B351" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C351" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D351" t="s">
-        <v>1316</v>
+        <v>1326</v>
       </c>
       <c r="E351" t="s">
-        <v>1317</v>
+        <v>1327</v>
       </c>
       <c r="H351" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I351" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>1318</v>
+        <v>1328</v>
       </c>
       <c r="B352" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C352" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D352" t="s">
-        <v>1319</v>
+        <v>1329</v>
       </c>
       <c r="E352" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="H352" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I352" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="B353" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C353" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D353" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
       <c r="E353" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="H353" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I353" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="B354" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C354" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D354" t="s">
-        <v>1325</v>
+        <v>1335</v>
       </c>
       <c r="E354" t="s">
-        <v>1326</v>
+        <v>1336</v>
       </c>
       <c r="H354" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I354" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>1327</v>
+        <v>1337</v>
       </c>
       <c r="B355" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C355" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D355" t="s">
-        <v>1328</v>
+        <v>1338</v>
       </c>
       <c r="E355" t="s">
-        <v>1329</v>
+        <v>1339</v>
       </c>
       <c r="H355" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I355" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>1330</v>
+        <v>1340</v>
       </c>
       <c r="B356" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C356" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D356" t="s">
-        <v>1331</v>
+        <v>1341</v>
       </c>
       <c r="E356" t="s">
-        <v>1332</v>
+        <v>1342</v>
       </c>
       <c r="H356" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I356" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>1333</v>
+        <v>1343</v>
       </c>
       <c r="B357" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C357" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D357" t="s">
-        <v>1334</v>
+        <v>1344</v>
       </c>
       <c r="E357" t="s">
-        <v>1335</v>
+        <v>1345</v>
       </c>
       <c r="H357" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I357" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>1336</v>
+        <v>1346</v>
       </c>
       <c r="B358" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C358" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D358" t="s">
-        <v>1337</v>
+        <v>1347</v>
       </c>
       <c r="E358" t="s">
-        <v>1338</v>
+        <v>1348</v>
       </c>
       <c r="H358" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I358" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>1339</v>
+        <v>1349</v>
       </c>
       <c r="B359" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C359" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D359" t="s">
-        <v>1340</v>
+        <v>1350</v>
       </c>
       <c r="E359" t="s">
-        <v>1341</v>
+        <v>1351</v>
       </c>
       <c r="H359" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I359" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="B360" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C360" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D360" t="s">
-        <v>1343</v>
+        <v>1353</v>
       </c>
       <c r="E360" t="s">
-        <v>1344</v>
+        <v>1354</v>
       </c>
       <c r="H360" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I360" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>1345</v>
+        <v>1355</v>
       </c>
       <c r="B361" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C361" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D361" t="s">
-        <v>1346</v>
+        <v>1356</v>
       </c>
       <c r="E361" t="s">
-        <v>1347</v>
+        <v>1357</v>
       </c>
       <c r="H361" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I361" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>1348</v>
+        <v>1358</v>
       </c>
       <c r="B362" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C362" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D362" t="s">
-        <v>1349</v>
+        <v>1359</v>
       </c>
       <c r="E362" t="s">
-        <v>1350</v>
+        <v>1360</v>
       </c>
       <c r="H362" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I362" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>1351</v>
+        <v>1361</v>
       </c>
       <c r="B363" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C363" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D363" t="s">
-        <v>1352</v>
+        <v>1362</v>
       </c>
       <c r="E363" t="s">
-        <v>1353</v>
+        <v>1363</v>
       </c>
       <c r="H363" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I363" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>1354</v>
+        <v>1364</v>
       </c>
       <c r="B364" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C364" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D364" t="s">
-        <v>1355</v>
+        <v>1365</v>
       </c>
       <c r="E364" t="s">
-        <v>1356</v>
+        <v>1366</v>
       </c>
       <c r="H364" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I364" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>1357</v>
+        <v>1367</v>
       </c>
       <c r="B365" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C365" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D365" t="s">
-        <v>1358</v>
+        <v>1368</v>
       </c>
       <c r="E365" t="s">
-        <v>1359</v>
+        <v>1369</v>
       </c>
       <c r="H365" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I365" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>1360</v>
+        <v>1370</v>
       </c>
       <c r="B366" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C366" t="s">
-        <v>1223</v>
+        <v>1371</v>
       </c>
       <c r="D366" t="s">
-        <v>1361</v>
+        <v>1372</v>
       </c>
       <c r="E366" t="s">
-        <v>1362</v>
+        <v>1373</v>
       </c>
       <c r="H366" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I366" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>1363</v>
+        <v>1374</v>
       </c>
       <c r="B367" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C367" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D367" t="s">
-        <v>1364</v>
+        <v>1375</v>
       </c>
       <c r="E367" t="s">
-        <v>1365</v>
+        <v>1376</v>
       </c>
       <c r="H367" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I367" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>1366</v>
+        <v>1377</v>
       </c>
       <c r="B368" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C368" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D368" t="s">
-        <v>1367</v>
+        <v>1378</v>
       </c>
       <c r="E368" t="s">
-        <v>1368</v>
+        <v>1379</v>
       </c>
       <c r="H368" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I368" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>1369</v>
+        <v>1380</v>
       </c>
       <c r="B369" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C369" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D369" t="s">
-        <v>1370</v>
+        <v>1381</v>
       </c>
       <c r="E369" t="s">
-        <v>1371</v>
+        <v>1382</v>
       </c>
       <c r="H369" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I369" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>1372</v>
+        <v>1383</v>
       </c>
       <c r="B370" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C370" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D370" t="s">
-        <v>1373</v>
+        <v>1384</v>
       </c>
       <c r="E370" t="s">
-        <v>1374</v>
+        <v>1385</v>
       </c>
       <c r="H370" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I370" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>1375</v>
+        <v>1386</v>
       </c>
       <c r="B371" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C371" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D371" t="s">
-        <v>1376</v>
+        <v>1387</v>
       </c>
       <c r="E371" t="s">
-        <v>1377</v>
+        <v>1388</v>
       </c>
       <c r="H371" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I371" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>1378</v>
+        <v>1389</v>
       </c>
       <c r="B372" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C372" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D372" t="s">
-        <v>1379</v>
+        <v>1390</v>
       </c>
       <c r="E372" t="s">
-        <v>1380</v>
+        <v>1391</v>
       </c>
       <c r="H372" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I372" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>1381</v>
+        <v>1392</v>
       </c>
       <c r="B373" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C373" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D373" t="s">
-        <v>1382</v>
+        <v>1393</v>
       </c>
       <c r="E373" t="s">
-        <v>1383</v>
+        <v>1394</v>
       </c>
       <c r="H373" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I373" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>1384</v>
+        <v>1395</v>
       </c>
       <c r="B374" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C374" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D374" t="s">
-        <v>1385</v>
+        <v>1396</v>
       </c>
       <c r="E374" t="s">
-        <v>1386</v>
+        <v>1397</v>
       </c>
       <c r="H374" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I374" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>1387</v>
+        <v>1398</v>
       </c>
       <c r="B375" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C375" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D375" t="s">
-        <v>1388</v>
+        <v>1399</v>
       </c>
       <c r="E375" t="s">
-        <v>1389</v>
+        <v>1400</v>
       </c>
       <c r="H375" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I375" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>1390</v>
+        <v>1401</v>
       </c>
       <c r="B376" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C376" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D376" t="s">
-        <v>1391</v>
+        <v>1402</v>
       </c>
       <c r="E376" t="s">
-        <v>1392</v>
+        <v>1403</v>
       </c>
       <c r="H376" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I376" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>1393</v>
+        <v>1404</v>
       </c>
       <c r="B377" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C377" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D377" t="s">
-        <v>1394</v>
+        <v>1405</v>
       </c>
       <c r="E377" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="H377" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I377" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>1396</v>
+        <v>1407</v>
       </c>
       <c r="B378" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C378" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D378" t="s">
-        <v>1397</v>
+        <v>1408</v>
       </c>
       <c r="E378" t="s">
-        <v>1398</v>
+        <v>1409</v>
       </c>
       <c r="H378" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I378" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>1399</v>
+        <v>1410</v>
       </c>
       <c r="B379" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C379" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D379" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="E379" t="s">
-        <v>1401</v>
+        <v>1412</v>
       </c>
       <c r="H379" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I379" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>1402</v>
+        <v>1413</v>
       </c>
       <c r="B380" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C380" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D380" t="s">
-        <v>1403</v>
+        <v>1414</v>
       </c>
       <c r="E380" t="s">
-        <v>1404</v>
+        <v>1415</v>
       </c>
       <c r="H380" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I380" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>1405</v>
+        <v>1416</v>
       </c>
       <c r="B381" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C381" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D381" t="s">
-        <v>1406</v>
+        <v>1417</v>
       </c>
       <c r="E381" t="s">
-        <v>1407</v>
+        <v>1418</v>
       </c>
       <c r="H381" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I381" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>1408</v>
+        <v>1419</v>
       </c>
       <c r="B382" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C382" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D382" t="s">
-        <v>1409</v>
+        <v>1420</v>
       </c>
       <c r="E382" t="s">
-        <v>1410</v>
+        <v>1421</v>
       </c>
       <c r="H382" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I382" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>1411</v>
+        <v>1422</v>
       </c>
       <c r="B383" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C383" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D383" t="s">
-        <v>1412</v>
+        <v>1423</v>
       </c>
       <c r="E383" t="s">
-        <v>1413</v>
+        <v>1424</v>
       </c>
       <c r="H383" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I383" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>1414</v>
+        <v>1425</v>
       </c>
       <c r="B384" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C384" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D384" t="s">
-        <v>1415</v>
+        <v>1426</v>
       </c>
       <c r="E384" t="s">
-        <v>1416</v>
+        <v>1427</v>
       </c>
       <c r="H384" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I384" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>1417</v>
+        <v>1428</v>
       </c>
       <c r="B385" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C385" t="s">
-        <v>1418</v>
+        <v>1288</v>
       </c>
       <c r="D385" t="s">
-        <v>1419</v>
+        <v>1429</v>
       </c>
       <c r="E385" t="s">
-        <v>1420</v>
+        <v>1430</v>
       </c>
       <c r="H385" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I385" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>1421</v>
+        <v>1431</v>
       </c>
       <c r="B386" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C386" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D386" t="s">
-        <v>1422</v>
+        <v>1432</v>
       </c>
       <c r="E386" t="s">
-        <v>1423</v>
+        <v>1433</v>
       </c>
       <c r="H386" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I386" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>1424</v>
+        <v>1434</v>
       </c>
       <c r="B387" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C387" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D387" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="E387" t="s">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="H387" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I387" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>1427</v>
+        <v>1437</v>
       </c>
       <c r="B388" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C388" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D388" t="s">
-        <v>1428</v>
+        <v>1438</v>
       </c>
       <c r="E388" t="s">
-        <v>1429</v>
+        <v>1439</v>
       </c>
       <c r="H388" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I388" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>1430</v>
+        <v>1440</v>
       </c>
       <c r="B389" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C389" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D389" t="s">
-        <v>1431</v>
+        <v>1441</v>
       </c>
       <c r="E389" t="s">
-        <v>1432</v>
+        <v>1442</v>
       </c>
       <c r="H389" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I389" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1433</v>
+        <v>1443</v>
       </c>
       <c r="B390" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C390" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D390" t="s">
-        <v>1434</v>
+        <v>1444</v>
       </c>
       <c r="E390" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="H390" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I390" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1436</v>
+        <v>1446</v>
       </c>
       <c r="B391" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C391" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D391" t="s">
-        <v>1437</v>
+        <v>1447</v>
       </c>
       <c r="E391" t="s">
-        <v>1438</v>
+        <v>1448</v>
       </c>
       <c r="H391" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I391" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1439</v>
+        <v>1449</v>
       </c>
       <c r="B392" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C392" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D392" t="s">
-        <v>1440</v>
+        <v>1450</v>
       </c>
       <c r="E392" t="s">
-        <v>1441</v>
+        <v>1451</v>
       </c>
       <c r="H392" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I392" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
       <c r="B393" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C393" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D393" t="s">
-        <v>1443</v>
+        <v>1453</v>
       </c>
       <c r="E393" t="s">
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="H393" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I393" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="B394" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C394" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D394" t="s">
-        <v>1446</v>
+        <v>1456</v>
       </c>
       <c r="E394" t="s">
-        <v>1447</v>
+        <v>1457</v>
       </c>
       <c r="H394" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I394" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1448</v>
+        <v>1458</v>
       </c>
       <c r="B395" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C395" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D395" t="s">
-        <v>1449</v>
+        <v>1459</v>
       </c>
       <c r="E395" t="s">
-        <v>1450</v>
+        <v>1460</v>
       </c>
       <c r="H395" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I395" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1451</v>
+        <v>1461</v>
       </c>
       <c r="B396" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C396" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D396" t="s">
-        <v>1452</v>
+        <v>1462</v>
       </c>
       <c r="E396" t="s">
-        <v>1453</v>
+        <v>1463</v>
       </c>
       <c r="H396" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I396" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1454</v>
+        <v>1464</v>
       </c>
       <c r="B397" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C397" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D397" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="E397" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="H397" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I397" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1457</v>
+        <v>1467</v>
       </c>
       <c r="B398" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C398" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D398" t="s">
-        <v>1458</v>
+        <v>1468</v>
       </c>
       <c r="E398" t="s">
-        <v>1459</v>
+        <v>1469</v>
       </c>
       <c r="H398" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I398" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1460</v>
+        <v>1470</v>
       </c>
       <c r="B399" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C399" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D399" t="s">
-        <v>1461</v>
+        <v>1471</v>
       </c>
       <c r="E399" t="s">
-        <v>1462</v>
+        <v>1472</v>
       </c>
       <c r="H399" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I399" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1463</v>
+        <v>1473</v>
       </c>
       <c r="B400" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C400" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D400" t="s">
-        <v>1464</v>
+        <v>1474</v>
       </c>
       <c r="E400" t="s">
-        <v>1465</v>
+        <v>1475</v>
       </c>
       <c r="H400" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I400" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>1466</v>
+        <v>1476</v>
       </c>
       <c r="B401" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C401" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D401" t="s">
-        <v>1467</v>
+        <v>1477</v>
       </c>
       <c r="E401" t="s">
-        <v>1468</v>
+        <v>1478</v>
       </c>
       <c r="H401" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I401" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>1469</v>
+        <v>1479</v>
       </c>
       <c r="B402" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C402" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D402" t="s">
-        <v>1470</v>
+        <v>1480</v>
       </c>
       <c r="E402" t="s">
-        <v>1471</v>
+        <v>1481</v>
       </c>
       <c r="H402" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I402" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
-        <v>1472</v>
+        <v>1482</v>
       </c>
       <c r="B403" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C403" t="s">
-        <v>1223</v>
+        <v>1483</v>
       </c>
       <c r="D403" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="E403" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="H403" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I403" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
-        <v>1475</v>
+        <v>1486</v>
       </c>
       <c r="B404" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C404" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D404" t="s">
-        <v>1476</v>
+        <v>1487</v>
       </c>
       <c r="E404" t="s">
-        <v>1477</v>
+        <v>1488</v>
       </c>
       <c r="H404" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I404" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405" t="s">
-        <v>1478</v>
+        <v>1489</v>
       </c>
       <c r="B405" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C405" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D405" t="s">
-        <v>1479</v>
+        <v>1490</v>
       </c>
       <c r="E405" t="s">
-        <v>1480</v>
+        <v>1491</v>
       </c>
       <c r="H405" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I405" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" t="s">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="B406" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C406" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D406" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="E406" t="s">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="H406" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I406" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="B407" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C407" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D407" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="E407" t="s">
-        <v>1486</v>
+        <v>1497</v>
       </c>
       <c r="H407" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I407" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" t="s">
-        <v>1487</v>
+        <v>1498</v>
       </c>
       <c r="B408" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C408" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D408" t="s">
-        <v>1488</v>
+        <v>1499</v>
       </c>
       <c r="E408" t="s">
-        <v>1489</v>
+        <v>1500</v>
       </c>
       <c r="H408" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I408" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409" t="s">
-        <v>1490</v>
+        <v>1501</v>
       </c>
       <c r="B409" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C409" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D409" t="s">
-        <v>1491</v>
+        <v>1502</v>
       </c>
       <c r="E409" t="s">
-        <v>1492</v>
+        <v>1503</v>
       </c>
       <c r="H409" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I409" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410" t="s">
-        <v>1493</v>
+        <v>1504</v>
       </c>
       <c r="B410" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C410" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D410" t="s">
-        <v>1494</v>
+        <v>1505</v>
       </c>
       <c r="E410" t="s">
-        <v>1495</v>
+        <v>1506</v>
       </c>
       <c r="H410" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I410" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" t="s">
-        <v>1496</v>
+        <v>1507</v>
       </c>
       <c r="B411" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C411" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D411" t="s">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="E411" t="s">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="H411" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I411" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" t="s">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="B412" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C412" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D412" t="s">
-        <v>1500</v>
+        <v>1511</v>
       </c>
       <c r="E412" t="s">
-        <v>1501</v>
+        <v>1512</v>
       </c>
       <c r="H412" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I412" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413" t="s">
-        <v>1502</v>
+        <v>1513</v>
       </c>
       <c r="B413" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C413" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D413" t="s">
-        <v>1503</v>
+        <v>1514</v>
       </c>
       <c r="E413" t="s">
-        <v>1504</v>
+        <v>1515</v>
       </c>
       <c r="H413" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I413" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414" t="s">
-        <v>1505</v>
+        <v>1516</v>
       </c>
       <c r="B414" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C414" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D414" t="s">
-        <v>1506</v>
+        <v>1517</v>
       </c>
       <c r="E414" t="s">
-        <v>1507</v>
+        <v>1518</v>
       </c>
       <c r="H414" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I414" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415" t="s">
-        <v>1508</v>
+        <v>1519</v>
       </c>
       <c r="B415" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C415" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D415" t="s">
-        <v>1509</v>
+        <v>1520</v>
       </c>
       <c r="E415" t="s">
-        <v>1510</v>
+        <v>1521</v>
       </c>
       <c r="H415" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I415" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416" t="s">
-        <v>1511</v>
+        <v>1522</v>
       </c>
       <c r="B416" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C416" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D416" t="s">
-        <v>1512</v>
+        <v>1523</v>
       </c>
       <c r="E416" t="s">
-        <v>1513</v>
+        <v>1524</v>
       </c>
       <c r="H416" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I416" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417" t="s">
-        <v>1514</v>
+        <v>1525</v>
       </c>
       <c r="B417" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C417" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D417" t="s">
-        <v>1515</v>
+        <v>1526</v>
       </c>
       <c r="E417" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="H417" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I417" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418" t="s">
-        <v>1517</v>
+        <v>1528</v>
       </c>
       <c r="B418" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C418" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D418" t="s">
-        <v>1518</v>
+        <v>1529</v>
       </c>
       <c r="E418" t="s">
-        <v>1519</v>
+        <v>1530</v>
       </c>
       <c r="H418" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I418" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419" t="s">
-        <v>1520</v>
+        <v>1531</v>
       </c>
       <c r="B419" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C419" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D419" t="s">
-        <v>1521</v>
+        <v>1532</v>
       </c>
       <c r="E419" t="s">
-        <v>1522</v>
+        <v>1533</v>
       </c>
       <c r="H419" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I419" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420" t="s">
-        <v>1523</v>
+        <v>1534</v>
       </c>
       <c r="B420" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C420" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D420" t="s">
-        <v>1524</v>
+        <v>1535</v>
       </c>
       <c r="E420" t="s">
-        <v>1525</v>
+        <v>1536</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1291</v>
       </c>
       <c r="I420" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421" t="s">
-        <v>1526</v>
+        <v>1537</v>
       </c>
       <c r="B421" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C421" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D421" t="s">
-        <v>1527</v>
+        <v>1538</v>
       </c>
       <c r="E421" t="s">
-        <v>1528</v>
+        <v>1539</v>
       </c>
       <c r="H421" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I421" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="422" spans="1:16">
       <c r="A422" t="s">
-        <v>1529</v>
+        <v>1540</v>
       </c>
       <c r="B422" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C422" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D422" t="s">
-        <v>1530</v>
+        <v>1541</v>
       </c>
       <c r="E422" t="s">
-        <v>1531</v>
+        <v>1542</v>
       </c>
       <c r="H422" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I422" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="423" spans="1:16">
       <c r="A423" t="s">
-        <v>1532</v>
+        <v>1543</v>
       </c>
       <c r="B423" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C423" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D423" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="E423" t="s">
-        <v>1534</v>
+        <v>1545</v>
       </c>
       <c r="H423" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I423" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="424" spans="1:16">
       <c r="A424" t="s">
-        <v>1535</v>
+        <v>1546</v>
       </c>
       <c r="B424" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C424" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D424" t="s">
-        <v>1536</v>
+        <v>1547</v>
       </c>
       <c r="E424" t="s">
-        <v>1537</v>
+        <v>1548</v>
       </c>
       <c r="H424" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I424" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="425" spans="1:16">
       <c r="A425" t="s">
-        <v>1538</v>
+        <v>1549</v>
       </c>
       <c r="B425" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C425" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D425" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E425" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="H425" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I425" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="426" spans="1:16">
       <c r="A426" t="s">
-        <v>1541</v>
+        <v>1552</v>
       </c>
       <c r="B426" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C426" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D426" t="s">
-        <v>1542</v>
+        <v>1553</v>
       </c>
       <c r="E426" t="s">
-        <v>1543</v>
+        <v>1554</v>
       </c>
       <c r="H426" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I426" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:16">
       <c r="A427" t="s">
-        <v>1544</v>
+        <v>1555</v>
       </c>
       <c r="B427" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C427" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D427" t="s">
-        <v>1545</v>
+        <v>1556</v>
       </c>
       <c r="E427" t="s">
-        <v>1546</v>
+        <v>1557</v>
       </c>
       <c r="H427" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I427" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="428" spans="1:16">
       <c r="A428" t="s">
-        <v>1547</v>
+        <v>1558</v>
       </c>
       <c r="B428" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C428" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D428" t="s">
-        <v>1548</v>
+        <v>1559</v>
       </c>
       <c r="E428" t="s">
-        <v>1549</v>
+        <v>1560</v>
       </c>
       <c r="H428" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I428" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="429" spans="1:16">
       <c r="A429" t="s">
-        <v>1550</v>
+        <v>1561</v>
       </c>
       <c r="B429" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C429" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D429" t="s">
-        <v>1551</v>
+        <v>1562</v>
       </c>
       <c r="E429" t="s">
-        <v>1552</v>
+        <v>1563</v>
       </c>
       <c r="H429" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I429" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="430" spans="1:16">
       <c r="A430" t="s">
-        <v>1553</v>
+        <v>1564</v>
       </c>
       <c r="B430" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C430" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D430" t="s">
-        <v>1554</v>
+        <v>1565</v>
       </c>
       <c r="E430" t="s">
-        <v>1555</v>
+        <v>1566</v>
       </c>
       <c r="H430" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I430" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="431" spans="1:16">
       <c r="A431" t="s">
-        <v>1556</v>
+        <v>1567</v>
       </c>
       <c r="B431" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C431" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D431" t="s">
-        <v>1557</v>
+        <v>1568</v>
       </c>
       <c r="E431" t="s">
-        <v>1558</v>
+        <v>1569</v>
       </c>
       <c r="H431" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I431" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="432" spans="1:16">
       <c r="A432" t="s">
-        <v>1559</v>
+        <v>1570</v>
       </c>
       <c r="B432" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C432" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D432" t="s">
-        <v>1560</v>
+        <v>1571</v>
       </c>
       <c r="E432" t="s">
-        <v>1561</v>
+        <v>1572</v>
       </c>
       <c r="H432" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I432" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="433" spans="1:16">
       <c r="A433" t="s">
-        <v>1562</v>
+        <v>1573</v>
       </c>
       <c r="B433" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C433" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D433" t="s">
-        <v>1563</v>
+        <v>1574</v>
       </c>
       <c r="E433" t="s">
-        <v>1564</v>
+        <v>1575</v>
       </c>
       <c r="H433" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I433" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="434" spans="1:16">
       <c r="A434" t="s">
-        <v>1565</v>
+        <v>1576</v>
       </c>
       <c r="B434" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C434" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D434" t="s">
-        <v>1566</v>
+        <v>1577</v>
       </c>
       <c r="E434" t="s">
-        <v>1567</v>
+        <v>1578</v>
       </c>
       <c r="H434" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I434" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="435" spans="1:16">
       <c r="A435" t="s">
-        <v>1568</v>
+        <v>1579</v>
       </c>
       <c r="B435" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C435" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D435" t="s">
-        <v>1569</v>
+        <v>1580</v>
       </c>
       <c r="E435" t="s">
-        <v>1570</v>
+        <v>1581</v>
       </c>
       <c r="H435" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I435" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="436" spans="1:16">
       <c r="A436" t="s">
-        <v>1571</v>
+        <v>1582</v>
       </c>
       <c r="B436" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C436" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D436" t="s">
-        <v>1572</v>
+        <v>1583</v>
       </c>
       <c r="E436" t="s">
-        <v>1573</v>
+        <v>1584</v>
       </c>
       <c r="H436" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I436" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="437" spans="1:16">
       <c r="A437" t="s">
-        <v>1574</v>
+        <v>1585</v>
       </c>
       <c r="B437" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C437" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D437" t="s">
-        <v>1575</v>
+        <v>1586</v>
       </c>
       <c r="E437" t="s">
-        <v>1576</v>
+        <v>1587</v>
       </c>
       <c r="H437" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I437" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="438" spans="1:16">
       <c r="A438" t="s">
-        <v>1577</v>
+        <v>1588</v>
       </c>
       <c r="B438" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C438" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D438" t="s">
-        <v>1578</v>
+        <v>1589</v>
       </c>
       <c r="E438" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-        <v>1226</v>
+        <v>1590</v>
       </c>
       <c r="I438" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="439" spans="1:16">
       <c r="A439" t="s">
-        <v>1580</v>
+        <v>1591</v>
       </c>
       <c r="B439" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C439" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D439" t="s">
-        <v>1581</v>
+        <v>1592</v>
       </c>
       <c r="E439" t="s">
-        <v>1582</v>
+        <v>1593</v>
       </c>
       <c r="H439" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I439" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="440" spans="1:16">
       <c r="A440" t="s">
-        <v>1583</v>
+        <v>1594</v>
       </c>
       <c r="B440" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C440" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D440" t="s">
-        <v>1584</v>
+        <v>1595</v>
       </c>
       <c r="E440" t="s">
-        <v>1585</v>
+        <v>1596</v>
       </c>
       <c r="H440" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I440" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="441" spans="1:16">
       <c r="A441" t="s">
-        <v>1586</v>
+        <v>1597</v>
       </c>
       <c r="B441" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C441" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D441" t="s">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="E441" t="s">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="H441" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I441" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="442" spans="1:16">
       <c r="A442" t="s">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="B442" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C442" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D442" t="s">
-        <v>1590</v>
+        <v>1601</v>
       </c>
       <c r="E442" t="s">
-        <v>1591</v>
+        <v>1602</v>
       </c>
       <c r="H442" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I442" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="443" spans="1:16">
       <c r="A443" t="s">
-        <v>1592</v>
+        <v>1603</v>
       </c>
       <c r="B443" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C443" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D443" t="s">
-        <v>1593</v>
+        <v>1604</v>
       </c>
       <c r="E443" t="s">
-        <v>1594</v>
+        <v>1605</v>
       </c>
       <c r="H443" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I443" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="444" spans="1:16">
       <c r="A444" t="s">
-        <v>1595</v>
+        <v>1606</v>
       </c>
       <c r="B444" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C444" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D444" t="s">
-        <v>1596</v>
+        <v>1607</v>
       </c>
       <c r="E444" t="s">
-        <v>1597</v>
+        <v>1608</v>
       </c>
       <c r="H444" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I444" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="445" spans="1:16">
       <c r="A445" t="s">
-        <v>1598</v>
+        <v>1609</v>
       </c>
       <c r="B445" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C445" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D445" t="s">
-        <v>1599</v>
+        <v>1610</v>
       </c>
       <c r="E445" t="s">
-        <v>1600</v>
+        <v>1611</v>
       </c>
       <c r="H445" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I445" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="446" spans="1:16">
       <c r="A446" t="s">
-        <v>1601</v>
+        <v>1612</v>
       </c>
       <c r="B446" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C446" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D446" t="s">
-        <v>1602</v>
+        <v>1613</v>
       </c>
       <c r="E446" t="s">
-        <v>1603</v>
+        <v>1614</v>
       </c>
       <c r="H446" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I446" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="447" spans="1:16">
       <c r="A447" t="s">
-        <v>1604</v>
+        <v>1615</v>
       </c>
       <c r="B447" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C447" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D447" t="s">
-        <v>1605</v>
+        <v>1616</v>
       </c>
       <c r="E447" t="s">
-        <v>1606</v>
+        <v>1617</v>
       </c>
       <c r="H447" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I447" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="448" spans="1:16">
       <c r="A448" t="s">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="B448" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C448" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D448" t="s">
-        <v>1608</v>
+        <v>1619</v>
       </c>
       <c r="E448" t="s">
-        <v>1609</v>
+        <v>1620</v>
       </c>
       <c r="H448" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I448" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="449" spans="1:16">
       <c r="A449" t="s">
-        <v>1610</v>
+        <v>1621</v>
       </c>
       <c r="B449" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C449" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D449" t="s">
-        <v>1611</v>
+        <v>1622</v>
       </c>
       <c r="E449" t="s">
-        <v>1612</v>
+        <v>1623</v>
       </c>
       <c r="H449" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I449" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="450" spans="1:16">
       <c r="A450" t="s">
-        <v>1613</v>
+        <v>1624</v>
       </c>
       <c r="B450" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C450" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D450" t="s">
-        <v>1614</v>
+        <v>1625</v>
       </c>
       <c r="E450" t="s">
-        <v>1615</v>
+        <v>1626</v>
       </c>
       <c r="H450" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I450" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="451" spans="1:16">
       <c r="A451" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="B451" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C451" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D451" t="s">
-        <v>1617</v>
+        <v>1628</v>
       </c>
       <c r="E451" t="s">
-        <v>1618</v>
+        <v>1629</v>
       </c>
       <c r="H451" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I451" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="452" spans="1:16">
       <c r="A452" t="s">
-        <v>1619</v>
+        <v>1630</v>
       </c>
       <c r="B452" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C452" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D452" t="s">
-        <v>1620</v>
+        <v>1631</v>
       </c>
       <c r="E452" t="s">
-        <v>1621</v>
+        <v>1632</v>
       </c>
       <c r="H452" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I452" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="453" spans="1:16">
       <c r="A453" t="s">
-        <v>1622</v>
+        <v>1633</v>
       </c>
       <c r="B453" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C453" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D453" t="s">
-        <v>1623</v>
+        <v>1634</v>
       </c>
       <c r="E453" t="s">
-        <v>1624</v>
+        <v>1635</v>
       </c>
       <c r="H453" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I453" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="454" spans="1:16">
       <c r="A454" t="s">
-        <v>1625</v>
+        <v>1636</v>
       </c>
       <c r="B454" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C454" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D454" t="s">
-        <v>1626</v>
+        <v>1637</v>
       </c>
       <c r="E454" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="H454" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I454" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="455" spans="1:16">
       <c r="A455" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="B455" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C455" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D455" t="s">
-        <v>1629</v>
+        <v>1640</v>
       </c>
       <c r="E455" t="s">
-        <v>1630</v>
+        <v>1641</v>
       </c>
       <c r="H455" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I455" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="456" spans="1:16">
       <c r="A456" t="s">
-        <v>1631</v>
+        <v>1642</v>
       </c>
       <c r="B456" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C456" t="s">
-        <v>1632</v>
+        <v>1288</v>
       </c>
       <c r="D456" t="s">
-        <v>1633</v>
+        <v>1643</v>
       </c>
       <c r="E456" t="s">
-        <v>1634</v>
+        <v>1644</v>
       </c>
       <c r="H456" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I456" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="457" spans="1:16">
       <c r="A457" t="s">
-        <v>1635</v>
+        <v>1645</v>
       </c>
       <c r="B457" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C457" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D457" t="s">
-        <v>1636</v>
+        <v>1646</v>
       </c>
       <c r="E457" t="s">
-        <v>1637</v>
+        <v>1647</v>
       </c>
       <c r="H457" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I457" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="458" spans="1:16">
       <c r="A458" t="s">
-        <v>1638</v>
+        <v>1648</v>
       </c>
       <c r="B458" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C458" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D458" t="s">
-        <v>1639</v>
+        <v>1649</v>
       </c>
       <c r="E458" t="s">
-        <v>1640</v>
+        <v>1650</v>
       </c>
       <c r="H458" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I458" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="459" spans="1:16">
       <c r="A459" t="s">
-        <v>1641</v>
+        <v>1651</v>
       </c>
       <c r="B459" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C459" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D459" t="s">
-        <v>1642</v>
+        <v>1652</v>
       </c>
       <c r="E459" t="s">
-        <v>1643</v>
+        <v>1653</v>
       </c>
       <c r="H459" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I459" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="460" spans="1:16">
       <c r="A460" t="s">
-        <v>1644</v>
+        <v>1654</v>
       </c>
       <c r="B460" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C460" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D460" t="s">
-        <v>1645</v>
+        <v>1655</v>
       </c>
       <c r="E460" t="s">
-        <v>1646</v>
+        <v>1656</v>
       </c>
       <c r="H460" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I460" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="461" spans="1:16">
       <c r="A461" t="s">
-        <v>1647</v>
+        <v>1657</v>
       </c>
       <c r="B461" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C461" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D461" t="s">
-        <v>1648</v>
+        <v>1658</v>
       </c>
       <c r="E461" t="s">
-        <v>1649</v>
+        <v>1659</v>
       </c>
       <c r="H461" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I461" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="462" spans="1:16">
       <c r="A462" t="s">
-        <v>1650</v>
+        <v>1660</v>
       </c>
       <c r="B462" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C462" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D462" t="s">
-        <v>1651</v>
+        <v>1661</v>
       </c>
       <c r="E462" t="s">
-        <v>1652</v>
+        <v>1662</v>
       </c>
       <c r="H462" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I462" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="463" spans="1:16">
       <c r="A463" t="s">
-        <v>1653</v>
+        <v>1663</v>
       </c>
       <c r="B463" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C463" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D463" t="s">
-        <v>1654</v>
+        <v>1664</v>
       </c>
       <c r="E463" t="s">
-        <v>1655</v>
+        <v>1665</v>
       </c>
       <c r="H463" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I463" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="464" spans="1:16">
       <c r="A464" t="s">
-        <v>1656</v>
+        <v>1666</v>
       </c>
       <c r="B464" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C464" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D464" t="s">
-        <v>1657</v>
+        <v>1667</v>
       </c>
       <c r="E464" t="s">
-        <v>1658</v>
+        <v>1668</v>
       </c>
       <c r="H464" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I464" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="465" spans="1:16">
       <c r="A465" t="s">
-        <v>1659</v>
+        <v>1669</v>
       </c>
       <c r="B465" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C465" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D465" t="s">
-        <v>1660</v>
+        <v>1670</v>
       </c>
       <c r="E465" t="s">
-        <v>1661</v>
+        <v>1671</v>
       </c>
       <c r="H465" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I465" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="466" spans="1:16">
       <c r="A466" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="B466" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C466" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D466" t="s">
-        <v>1663</v>
+        <v>1673</v>
       </c>
       <c r="E466" t="s">
-        <v>1664</v>
+        <v>1674</v>
       </c>
       <c r="H466" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I466" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="467" spans="1:16">
       <c r="A467" t="s">
-        <v>1665</v>
+        <v>1675</v>
       </c>
       <c r="B467" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C467" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D467" t="s">
-        <v>1666</v>
+        <v>1676</v>
       </c>
       <c r="E467" t="s">
-        <v>1667</v>
+        <v>1677</v>
       </c>
       <c r="H467" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I467" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="468" spans="1:16">
       <c r="A468" t="s">
-        <v>1668</v>
+        <v>1678</v>
       </c>
       <c r="B468" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C468" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D468" t="s">
-        <v>1669</v>
+        <v>1679</v>
       </c>
       <c r="E468" t="s">
-        <v>1670</v>
+        <v>1680</v>
       </c>
       <c r="H468" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I468" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="469" spans="1:16">
       <c r="A469" t="s">
-        <v>1671</v>
+        <v>1681</v>
       </c>
       <c r="B469" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C469" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D469" t="s">
-        <v>1672</v>
+        <v>1682</v>
       </c>
       <c r="E469" t="s">
-        <v>1673</v>
+        <v>1683</v>
       </c>
       <c r="H469" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I469" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="470" spans="1:16">
       <c r="A470" t="s">
-        <v>1674</v>
+        <v>1684</v>
       </c>
       <c r="B470" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C470" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D470" t="s">
-        <v>1675</v>
+        <v>1685</v>
       </c>
       <c r="E470" t="s">
-        <v>1676</v>
+        <v>1686</v>
       </c>
       <c r="H470" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I470" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="471" spans="1:16">
       <c r="A471" t="s">
-        <v>1677</v>
+        <v>1687</v>
       </c>
       <c r="B471" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C471" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D471" t="s">
-        <v>1678</v>
+        <v>1688</v>
       </c>
       <c r="E471" t="s">
-        <v>1679</v>
+        <v>1689</v>
       </c>
       <c r="H471" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I471" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="472" spans="1:16">
       <c r="A472" t="s">
-        <v>1680</v>
+        <v>1690</v>
       </c>
       <c r="B472" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C472" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D472" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="E472" t="s">
-        <v>1682</v>
+        <v>1692</v>
       </c>
       <c r="H472" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I472" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="473" spans="1:16">
       <c r="A473" t="s">
-        <v>1683</v>
+        <v>1693</v>
       </c>
       <c r="B473" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C473" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D473" t="s">
-        <v>1684</v>
+        <v>1694</v>
       </c>
       <c r="E473" t="s">
-        <v>1685</v>
+        <v>1695</v>
       </c>
       <c r="H473" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I473" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="474" spans="1:16">
       <c r="A474" t="s">
-        <v>1686</v>
+        <v>1696</v>
       </c>
       <c r="B474" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C474" t="s">
-        <v>1223</v>
+        <v>1697</v>
       </c>
       <c r="D474" t="s">
-        <v>1687</v>
+        <v>1698</v>
       </c>
       <c r="E474" t="s">
-        <v>1688</v>
+        <v>1699</v>
       </c>
       <c r="H474" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I474" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="475" spans="1:16">
       <c r="A475" t="s">
-        <v>1689</v>
+        <v>1700</v>
       </c>
       <c r="B475" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C475" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D475" t="s">
-        <v>1690</v>
+        <v>1701</v>
       </c>
       <c r="E475" t="s">
-        <v>1691</v>
+        <v>1702</v>
       </c>
       <c r="H475" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I475" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="476" spans="1:16">
       <c r="A476" t="s">
-        <v>1692</v>
+        <v>1703</v>
       </c>
       <c r="B476" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C476" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D476" t="s">
-        <v>1693</v>
+        <v>1704</v>
       </c>
       <c r="E476" t="s">
-        <v>1694</v>
+        <v>1705</v>
       </c>
       <c r="H476" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I476" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="477" spans="1:16">
       <c r="A477" t="s">
-        <v>1695</v>
+        <v>1706</v>
       </c>
       <c r="B477" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C477" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D477" t="s">
-        <v>1696</v>
+        <v>1707</v>
       </c>
       <c r="E477" t="s">
-        <v>1697</v>
+        <v>1708</v>
       </c>
       <c r="H477" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I477" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="478" spans="1:16">
       <c r="A478" t="s">
-        <v>1698</v>
+        <v>1709</v>
       </c>
       <c r="B478" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C478" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D478" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="E478" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="H478" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I478" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="479" spans="1:16">
       <c r="A479" t="s">
-        <v>1701</v>
+        <v>1712</v>
       </c>
       <c r="B479" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C479" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D479" t="s">
-        <v>1702</v>
+        <v>1713</v>
       </c>
       <c r="E479" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="H479" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I479" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="480" spans="1:16">
       <c r="A480" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="B480" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C480" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D480" t="s">
-        <v>1705</v>
+        <v>1716</v>
       </c>
       <c r="E480" t="s">
-        <v>1706</v>
+        <v>1717</v>
       </c>
       <c r="H480" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I480" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="481" spans="1:16">
       <c r="A481" t="s">
-        <v>1707</v>
+        <v>1718</v>
       </c>
       <c r="B481" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C481" t="s">
-        <v>1306</v>
+        <v>1288</v>
       </c>
       <c r="D481" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="E481" t="s">
-        <v>1709</v>
+        <v>1720</v>
       </c>
       <c r="H481" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I481" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="482" spans="1:16">
       <c r="A482" t="s">
-        <v>1710</v>
+        <v>1721</v>
       </c>
       <c r="B482" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C482" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D482" t="s">
-        <v>1711</v>
+        <v>1722</v>
       </c>
       <c r="E482" t="s">
-        <v>1712</v>
+        <v>1723</v>
       </c>
       <c r="H482" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I482" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="483" spans="1:16">
       <c r="A483" t="s">
-        <v>1713</v>
+        <v>1724</v>
       </c>
       <c r="B483" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C483" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D483" t="s">
-        <v>1714</v>
+        <v>1725</v>
       </c>
       <c r="E483" t="s">
-        <v>1715</v>
+        <v>1726</v>
       </c>
       <c r="H483" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I483" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="484" spans="1:16">
       <c r="A484" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
       <c r="B484" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C484" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D484" t="s">
-        <v>1717</v>
+        <v>1728</v>
       </c>
       <c r="E484" t="s">
-        <v>1718</v>
+        <v>1729</v>
       </c>
       <c r="H484" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I484" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="485" spans="1:16">
       <c r="A485" t="s">
-        <v>1719</v>
+        <v>1730</v>
       </c>
       <c r="B485" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C485" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D485" t="s">
-        <v>1720</v>
+        <v>1731</v>
       </c>
       <c r="E485" t="s">
-        <v>1721</v>
+        <v>1732</v>
       </c>
       <c r="H485" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I485" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="486" spans="1:16">
       <c r="A486" t="s">
-        <v>1722</v>
+        <v>1733</v>
       </c>
       <c r="B486" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C486" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D486" t="s">
-        <v>1723</v>
+        <v>1734</v>
       </c>
       <c r="E486" t="s">
-        <v>1724</v>
+        <v>1735</v>
       </c>
       <c r="H486" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I486" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="487" spans="1:16">
       <c r="A487" t="s">
-        <v>1725</v>
+        <v>1736</v>
       </c>
       <c r="B487" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C487" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D487" t="s">
-        <v>1726</v>
+        <v>1737</v>
       </c>
       <c r="E487" t="s">
-        <v>1727</v>
+        <v>1738</v>
       </c>
       <c r="H487" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I487" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="488" spans="1:16">
       <c r="A488" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="B488" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C488" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D488" t="s">
-        <v>1729</v>
+        <v>1740</v>
       </c>
       <c r="E488" t="s">
-        <v>1730</v>
+        <v>1741</v>
       </c>
       <c r="H488" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I488" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="489" spans="1:16">
       <c r="A489" t="s">
-        <v>1731</v>
+        <v>1742</v>
       </c>
       <c r="B489" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C489" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D489" t="s">
-        <v>1732</v>
+        <v>1743</v>
       </c>
       <c r="E489" t="s">
-        <v>1733</v>
+        <v>1744</v>
       </c>
       <c r="H489" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I489" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="490" spans="1:16">
       <c r="A490" t="s">
-        <v>1734</v>
+        <v>1745</v>
       </c>
       <c r="B490" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C490" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D490" t="s">
-        <v>1735</v>
+        <v>1746</v>
       </c>
       <c r="E490" t="s">
-        <v>1736</v>
+        <v>1747</v>
       </c>
       <c r="H490" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I490" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="491" spans="1:16">
       <c r="A491" t="s">
-        <v>1737</v>
+        <v>1748</v>
       </c>
       <c r="B491" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C491" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D491" t="s">
-        <v>1738</v>
+        <v>1749</v>
       </c>
       <c r="E491" t="s">
-        <v>1739</v>
+        <v>1750</v>
       </c>
       <c r="H491" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I491" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="492" spans="1:16">
       <c r="A492" t="s">
-        <v>1740</v>
+        <v>1751</v>
       </c>
       <c r="B492" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C492" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D492" t="s">
-        <v>1741</v>
+        <v>1752</v>
       </c>
       <c r="E492" t="s">
-        <v>1742</v>
+        <v>1753</v>
       </c>
       <c r="H492" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I492" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="493" spans="1:16">
       <c r="A493" t="s">
-        <v>1743</v>
+        <v>1754</v>
       </c>
       <c r="B493" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C493" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D493" t="s">
-        <v>1744</v>
+        <v>1755</v>
       </c>
       <c r="E493" t="s">
-        <v>1745</v>
+        <v>1756</v>
       </c>
       <c r="H493" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I493" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="494" spans="1:16">
       <c r="A494" t="s">
-        <v>1746</v>
+        <v>1757</v>
       </c>
       <c r="B494" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C494" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D494" t="s">
-        <v>1747</v>
+        <v>1758</v>
       </c>
       <c r="E494" t="s">
-        <v>1748</v>
+        <v>1759</v>
       </c>
       <c r="H494" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I494" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="495" spans="1:16">
       <c r="A495" t="s">
-        <v>1749</v>
+        <v>1760</v>
       </c>
       <c r="B495" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C495" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D495" t="s">
-        <v>1750</v>
+        <v>1761</v>
       </c>
       <c r="E495" t="s">
-        <v>1751</v>
+        <v>1762</v>
       </c>
       <c r="H495" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I495" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="496" spans="1:16">
       <c r="A496" t="s">
-        <v>1752</v>
+        <v>1763</v>
       </c>
       <c r="B496" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C496" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D496" t="s">
-        <v>1753</v>
+        <v>1764</v>
       </c>
       <c r="E496" t="s">
-        <v>1754</v>
+        <v>1765</v>
       </c>
       <c r="H496" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I496" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="497" spans="1:16">
       <c r="A497" t="s">
-        <v>1755</v>
+        <v>1766</v>
       </c>
       <c r="B497" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C497" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D497" t="s">
-        <v>1756</v>
+        <v>1767</v>
       </c>
       <c r="E497" t="s">
-        <v>1757</v>
+        <v>1768</v>
       </c>
       <c r="H497" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I497" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="498" spans="1:16">
       <c r="A498" t="s">
-        <v>1758</v>
+        <v>1769</v>
       </c>
       <c r="B498" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C498" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D498" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="E498" t="s">
-        <v>1760</v>
+        <v>1771</v>
       </c>
       <c r="H498" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I498" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="499" spans="1:16">
       <c r="A499" t="s">
-        <v>1761</v>
+        <v>1772</v>
       </c>
       <c r="B499" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C499" t="s">
-        <v>1223</v>
+        <v>1371</v>
       </c>
       <c r="D499" t="s">
-        <v>1762</v>
+        <v>1773</v>
       </c>
       <c r="E499" t="s">
-        <v>1763</v>
+        <v>1774</v>
       </c>
       <c r="H499" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I499" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="500" spans="1:16">
       <c r="A500" t="s">
-        <v>1764</v>
+        <v>1775</v>
       </c>
       <c r="B500" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C500" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D500" t="s">
-        <v>1765</v>
+        <v>1776</v>
       </c>
       <c r="E500" t="s">
-        <v>1766</v>
+        <v>1777</v>
       </c>
       <c r="H500" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I500" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="501" spans="1:16">
       <c r="A501" t="s">
-        <v>1767</v>
+        <v>1778</v>
       </c>
       <c r="B501" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C501" t="s">
-        <v>1223</v>
+        <v>1288</v>
       </c>
       <c r="D501" t="s">
-        <v>1768</v>
+        <v>1779</v>
       </c>
       <c r="E501" t="s">
-        <v>1769</v>
+        <v>1780</v>
       </c>
       <c r="H501" t="s">
-        <v>1226</v>
+        <v>1291</v>
       </c>
       <c r="I501" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="502" spans="1:16">
       <c r="A502" t="s">
-        <v>1770</v>
+        <v>1781</v>
       </c>
       <c r="B502" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C502" t="s">
-        <v>1771</v>
+        <v>1288</v>
       </c>
       <c r="D502" t="s">
-        <v>1772</v>
+        <v>1782</v>
       </c>
       <c r="E502" t="s">
-        <v>1773</v>
+        <v>1783</v>
       </c>
       <c r="H502" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I502" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="503" spans="1:16">
       <c r="A503" t="s">
-        <v>1775</v>
+        <v>1784</v>
       </c>
       <c r="B503" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C503" t="s">
-        <v>1776</v>
+        <v>1288</v>
       </c>
       <c r="D503" t="s">
-        <v>1777</v>
+        <v>1785</v>
       </c>
       <c r="E503" t="s">
-        <v>1778</v>
+        <v>1786</v>
       </c>
       <c r="H503" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I503" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="504" spans="1:16">
       <c r="A504" t="s">
-        <v>1779</v>
+        <v>1787</v>
       </c>
       <c r="B504" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C504" t="s">
-        <v>1780</v>
+        <v>1288</v>
       </c>
       <c r="D504" t="s">
-        <v>1781</v>
+        <v>1788</v>
       </c>
       <c r="E504" t="s">
-        <v>1782</v>
+        <v>1789</v>
       </c>
       <c r="H504" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I504" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="505" spans="1:16">
       <c r="A505" t="s">
-        <v>1783</v>
+        <v>1790</v>
       </c>
       <c r="B505" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C505" t="s">
-        <v>1784</v>
+        <v>1288</v>
       </c>
       <c r="D505" t="s">
-        <v>1785</v>
+        <v>1791</v>
       </c>
       <c r="E505" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="H505" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I505" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="506" spans="1:16">
       <c r="A506" t="s">
-        <v>1787</v>
+        <v>1793</v>
       </c>
       <c r="B506" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C506" t="s">
-        <v>1788</v>
+        <v>1288</v>
       </c>
       <c r="D506" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="E506" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="H506" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I506" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="507" spans="1:16">
       <c r="A507" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="B507" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C507" t="s">
-        <v>1792</v>
+        <v>1288</v>
       </c>
       <c r="D507" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="E507" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="H507" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I507" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="508" spans="1:16">
       <c r="A508" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="B508" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C508" t="s">
-        <v>1796</v>
+        <v>1288</v>
       </c>
       <c r="D508" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="E508" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="H508" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I508" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="509" spans="1:16">
       <c r="A509" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="B509" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C509" t="s">
-        <v>1800</v>
+        <v>1288</v>
       </c>
       <c r="D509" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="E509" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="H509" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I509" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="510" spans="1:16">
       <c r="A510" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B510" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C510" t="s">
-        <v>1804</v>
+        <v>1288</v>
       </c>
       <c r="D510" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="E510" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="H510" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I510" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="511" spans="1:16">
       <c r="A511" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="B511" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C511" t="s">
-        <v>1808</v>
+        <v>1288</v>
       </c>
       <c r="D511" t="s">
         <v>1809</v>
       </c>
       <c r="E511" t="s">
         <v>1810</v>
       </c>
       <c r="H511" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I511" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="512" spans="1:16">
       <c r="A512" t="s">
         <v>1811</v>
       </c>
       <c r="B512" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C512" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D512" t="s">
         <v>1812</v>
       </c>
-      <c r="D512" t="s">
+      <c r="E512" t="s">
         <v>1813</v>
       </c>
-      <c r="E512" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H512" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I512" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="513" spans="1:16">
       <c r="A513" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B513" t="s">
+        <v>25</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D513" t="s">
         <v>1815</v>
       </c>
-      <c r="B513" t="s">
-[...2 lines deleted...]
-      <c r="C513" t="s">
+      <c r="E513" t="s">
         <v>1816</v>
       </c>
-      <c r="D513" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H513" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I513" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="514" spans="1:16">
       <c r="A514" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B514" t="s">
+        <v>25</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E514" t="s">
         <v>1819</v>
       </c>
-      <c r="B514" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H514" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I514" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="515" spans="1:16">
       <c r="A515" t="s">
-        <v>1823</v>
+        <v>1820</v>
       </c>
       <c r="B515" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C515" t="s">
-        <v>1824</v>
+        <v>1288</v>
       </c>
       <c r="D515" t="s">
-        <v>1825</v>
+        <v>1821</v>
       </c>
       <c r="E515" t="s">
-        <v>1826</v>
+        <v>1822</v>
       </c>
       <c r="H515" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I515" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="516" spans="1:16">
       <c r="A516" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
       <c r="B516" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C516" t="s">
-        <v>1828</v>
+        <v>1288</v>
       </c>
       <c r="D516" t="s">
-        <v>1829</v>
+        <v>1824</v>
       </c>
       <c r="E516" t="s">
-        <v>1830</v>
+        <v>1825</v>
       </c>
       <c r="H516" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I516" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="517" spans="1:16">
       <c r="A517" t="s">
-        <v>1831</v>
+        <v>1826</v>
       </c>
       <c r="B517" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C517" t="s">
-        <v>1832</v>
+        <v>1288</v>
       </c>
       <c r="D517" t="s">
-        <v>1833</v>
+        <v>1827</v>
       </c>
       <c r="E517" t="s">
-        <v>1834</v>
+        <v>1828</v>
       </c>
       <c r="H517" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I517" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="518" spans="1:16">
       <c r="A518" t="s">
-        <v>1835</v>
+        <v>1829</v>
       </c>
       <c r="B518" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C518" t="s">
-        <v>1836</v>
+        <v>1288</v>
       </c>
       <c r="D518" t="s">
-        <v>1837</v>
+        <v>1830</v>
       </c>
       <c r="E518" t="s">
-        <v>660</v>
+        <v>1831</v>
       </c>
       <c r="H518" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I518" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="519" spans="1:16">
       <c r="A519" t="s">
-        <v>1838</v>
+        <v>1832</v>
       </c>
       <c r="B519" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C519" t="s">
-        <v>1839</v>
+        <v>1288</v>
       </c>
       <c r="D519" t="s">
-        <v>1840</v>
+        <v>1833</v>
       </c>
       <c r="E519" t="s">
-        <v>664</v>
+        <v>1834</v>
       </c>
       <c r="H519" t="s">
-        <v>1774</v>
+        <v>1291</v>
       </c>
       <c r="I519" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="520" spans="1:16">
       <c r="A520" t="s">
-        <v>1841</v>
+        <v>1835</v>
       </c>
       <c r="B520" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C520" t="s">
-        <v>1842</v>
+        <v>1836</v>
       </c>
       <c r="D520" t="s">
-        <v>1843</v>
+        <v>1837</v>
       </c>
       <c r="E520" t="s">
-        <v>1844</v>
+        <v>1838</v>
       </c>
       <c r="H520" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I520" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="521" spans="1:16">
       <c r="A521" t="s">
-        <v>1845</v>
+        <v>1840</v>
       </c>
       <c r="B521" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C521" t="s">
-        <v>1846</v>
+        <v>1841</v>
       </c>
       <c r="D521" t="s">
-        <v>1847</v>
+        <v>1842</v>
       </c>
       <c r="E521" t="s">
-        <v>1848</v>
+        <v>1843</v>
       </c>
       <c r="H521" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I521" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="522" spans="1:16">
       <c r="A522" t="s">
-        <v>1849</v>
+        <v>1844</v>
       </c>
       <c r="B522" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C522" t="s">
-        <v>1850</v>
+        <v>1845</v>
       </c>
       <c r="D522" t="s">
-        <v>1851</v>
+        <v>1846</v>
       </c>
       <c r="E522" t="s">
-        <v>1852</v>
+        <v>1847</v>
       </c>
       <c r="H522" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I522" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="523" spans="1:16">
       <c r="A523" t="s">
-        <v>1853</v>
+        <v>1848</v>
       </c>
       <c r="B523" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C523" t="s">
-        <v>1854</v>
+        <v>1849</v>
       </c>
       <c r="D523" t="s">
-        <v>1855</v>
+        <v>1850</v>
       </c>
       <c r="E523" t="s">
-        <v>1856</v>
+        <v>1851</v>
       </c>
       <c r="H523" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I523" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="524" spans="1:16">
       <c r="A524" t="s">
-        <v>1857</v>
+        <v>1852</v>
       </c>
       <c r="B524" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C524" t="s">
-        <v>1858</v>
+        <v>1853</v>
       </c>
       <c r="D524" t="s">
-        <v>1859</v>
+        <v>1854</v>
       </c>
       <c r="E524" t="s">
-        <v>1860</v>
+        <v>1855</v>
       </c>
       <c r="H524" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I524" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="525" spans="1:16">
       <c r="A525" t="s">
-        <v>1861</v>
+        <v>1856</v>
       </c>
       <c r="B525" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C525" t="s">
-        <v>1862</v>
+        <v>1857</v>
       </c>
       <c r="D525" t="s">
-        <v>1863</v>
+        <v>1858</v>
       </c>
       <c r="E525" t="s">
-        <v>1864</v>
+        <v>1859</v>
       </c>
       <c r="H525" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I525" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="526" spans="1:16">
       <c r="A526" t="s">
-        <v>1865</v>
+        <v>1860</v>
       </c>
       <c r="B526" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C526" t="s">
-        <v>1866</v>
+        <v>1861</v>
       </c>
       <c r="D526" t="s">
-        <v>1867</v>
+        <v>1862</v>
       </c>
       <c r="E526" t="s">
-        <v>1868</v>
+        <v>1863</v>
       </c>
       <c r="H526" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I526" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="527" spans="1:16">
       <c r="A527" t="s">
-        <v>1869</v>
+        <v>1864</v>
       </c>
       <c r="B527" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C527" t="s">
-        <v>1870</v>
+        <v>1865</v>
       </c>
       <c r="D527" t="s">
-        <v>1871</v>
+        <v>1866</v>
       </c>
       <c r="E527" t="s">
-        <v>1872</v>
+        <v>1867</v>
       </c>
       <c r="H527" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I527" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="528" spans="1:16">
       <c r="A528" t="s">
-        <v>1873</v>
+        <v>1868</v>
       </c>
       <c r="B528" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C528" t="s">
-        <v>1874</v>
+        <v>1869</v>
       </c>
       <c r="D528" t="s">
-        <v>1875</v>
+        <v>1870</v>
       </c>
       <c r="E528" t="s">
-        <v>1876</v>
+        <v>1871</v>
       </c>
       <c r="H528" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I528" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="529" spans="1:16">
       <c r="A529" t="s">
-        <v>1877</v>
+        <v>1872</v>
       </c>
       <c r="B529" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C529" t="s">
-        <v>1878</v>
+        <v>1873</v>
       </c>
       <c r="D529" t="s">
-        <v>1879</v>
+        <v>1874</v>
       </c>
       <c r="E529" t="s">
-        <v>1880</v>
+        <v>1875</v>
       </c>
       <c r="H529" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I529" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="530" spans="1:16">
       <c r="A530" t="s">
-        <v>1881</v>
+        <v>1876</v>
       </c>
       <c r="B530" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C530" t="s">
-        <v>1882</v>
+        <v>1877</v>
       </c>
       <c r="D530" t="s">
-        <v>1883</v>
+        <v>1878</v>
       </c>
       <c r="E530" t="s">
-        <v>1884</v>
+        <v>1879</v>
       </c>
       <c r="H530" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I530" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="531" spans="1:16">
       <c r="A531" t="s">
-        <v>1885</v>
+        <v>1880</v>
       </c>
       <c r="B531" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C531" t="s">
-        <v>1886</v>
+        <v>1881</v>
       </c>
       <c r="D531" t="s">
-        <v>1887</v>
+        <v>1882</v>
       </c>
       <c r="E531" t="s">
-        <v>1888</v>
+        <v>1883</v>
       </c>
       <c r="H531" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I531" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="532" spans="1:16">
       <c r="A532" t="s">
-        <v>1889</v>
+        <v>1884</v>
       </c>
       <c r="B532" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C532" t="s">
-        <v>1890</v>
+        <v>1885</v>
       </c>
       <c r="D532" t="s">
-        <v>1891</v>
+        <v>1886</v>
       </c>
       <c r="E532" t="s">
-        <v>1892</v>
+        <v>1887</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1839</v>
       </c>
       <c r="I532" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="533" spans="1:16">
       <c r="A533" t="s">
-        <v>1893</v>
+        <v>1888</v>
       </c>
       <c r="B533" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C533" t="s">
-        <v>1894</v>
+        <v>1889</v>
       </c>
       <c r="D533" t="s">
-        <v>1895</v>
+        <v>1890</v>
       </c>
       <c r="E533" t="s">
-        <v>1896</v>
+        <v>1891</v>
       </c>
       <c r="H533" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I533" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="534" spans="1:16">
       <c r="A534" t="s">
-        <v>1897</v>
+        <v>1892</v>
       </c>
       <c r="B534" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C534" t="s">
-        <v>1898</v>
+        <v>1893</v>
       </c>
       <c r="D534" t="s">
-        <v>1899</v>
+        <v>1894</v>
       </c>
       <c r="E534" t="s">
-        <v>656</v>
+        <v>1895</v>
       </c>
       <c r="H534" t="s">
-        <v>1774</v>
+        <v>1839</v>
       </c>
       <c r="I534" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="535" spans="1:16">
       <c r="A535" t="s">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="B535" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C535" t="s">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="D535" t="s">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="E535" t="s">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="H535" t="s">
-        <v>1015</v>
+        <v>1839</v>
       </c>
       <c r="I535" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="536" spans="1:16">
       <c r="A536" t="s">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="B536" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C536" t="s">
-        <v>1905</v>
+        <v>1901</v>
       </c>
       <c r="D536" t="s">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="E536" t="s">
-        <v>1907</v>
+        <v>725</v>
       </c>
       <c r="H536" t="s">
-        <v>1908</v>
+        <v>1839</v>
       </c>
       <c r="I536" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="537" spans="1:16">
       <c r="A537" t="s">
-        <v>1909</v>
+        <v>1903</v>
       </c>
       <c r="B537" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C537" t="s">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="D537" t="s">
-        <v>1911</v>
+        <v>1905</v>
       </c>
       <c r="E537" t="s">
-        <v>1912</v>
+        <v>729</v>
       </c>
       <c r="H537" t="s">
-        <v>1034</v>
+        <v>1839</v>
       </c>
       <c r="I537" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="538" spans="1:16">
       <c r="A538" t="s">
-        <v>1913</v>
+        <v>1906</v>
       </c>
       <c r="B538" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C538" t="s">
-        <v>1914</v>
+        <v>1907</v>
       </c>
       <c r="D538" t="s">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="E538" t="s">
-        <v>1009</v>
+        <v>1909</v>
       </c>
       <c r="H538" t="s">
-        <v>1916</v>
+        <v>1839</v>
       </c>
       <c r="I538" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="539" spans="1:16">
       <c r="A539" t="s">
-        <v>1917</v>
+        <v>1910</v>
       </c>
       <c r="B539" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C539" t="s">
-        <v>1918</v>
+        <v>1911</v>
       </c>
       <c r="D539" t="s">
-        <v>1919</v>
+        <v>1912</v>
       </c>
       <c r="E539" t="s">
-        <v>979</v>
+        <v>1913</v>
       </c>
       <c r="H539" t="s">
-        <v>1034</v>
+        <v>1839</v>
       </c>
       <c r="I539" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="540" spans="1:16">
       <c r="A540" t="s">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="B540" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C540" t="s">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="D540" t="s">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="E540" t="s">
-        <v>1004</v>
+        <v>1917</v>
       </c>
       <c r="H540" t="s">
-        <v>1923</v>
+        <v>1839</v>
       </c>
       <c r="I540" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="541" spans="1:16">
       <c r="A541" t="s">
-        <v>1924</v>
+        <v>1918</v>
       </c>
       <c r="B541" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C541" t="s">
-        <v>1925</v>
+        <v>1919</v>
       </c>
       <c r="D541" t="s">
-        <v>1926</v>
+        <v>1920</v>
       </c>
       <c r="E541" t="s">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="H541" t="s">
-        <v>1928</v>
+        <v>1839</v>
       </c>
       <c r="I541" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="542" spans="1:16">
       <c r="A542" t="s">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="B542" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C542" t="s">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="D542" t="s">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="E542" t="s">
-        <v>1932</v>
+        <v>1925</v>
       </c>
       <c r="H542" t="s">
-        <v>1070</v>
+        <v>1839</v>
       </c>
       <c r="I542" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="543" spans="1:16">
       <c r="A543" t="s">
-        <v>1933</v>
+        <v>1926</v>
       </c>
       <c r="B543" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C543" t="s">
-        <v>1934</v>
+        <v>1927</v>
       </c>
       <c r="D543" t="s">
-        <v>1935</v>
+        <v>1928</v>
       </c>
       <c r="E543" t="s">
-        <v>1936</v>
+        <v>1929</v>
       </c>
       <c r="H543" t="s">
-        <v>1928</v>
+        <v>1839</v>
       </c>
       <c r="I543" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="544" spans="1:16">
       <c r="A544" t="s">
-        <v>1937</v>
+        <v>1930</v>
       </c>
       <c r="B544" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C544" t="s">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="D544" t="s">
-        <v>1939</v>
+        <v>1932</v>
       </c>
       <c r="E544" t="s">
-        <v>1940</v>
+        <v>1933</v>
       </c>
       <c r="H544" t="s">
-        <v>1928</v>
+        <v>1839</v>
       </c>
       <c r="I544" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="545" spans="1:16">
       <c r="A545" t="s">
-        <v>1941</v>
+        <v>1934</v>
       </c>
       <c r="B545" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C545" t="s">
-        <v>1942</v>
+        <v>1935</v>
       </c>
       <c r="D545" t="s">
-        <v>1943</v>
+        <v>1936</v>
       </c>
       <c r="E545" t="s">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="H545" t="s">
-        <v>1928</v>
+        <v>1839</v>
       </c>
       <c r="I545" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="546" spans="1:16">
       <c r="A546" t="s">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="B546" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C546" t="s">
-        <v>1946</v>
+        <v>1939</v>
       </c>
       <c r="D546" t="s">
-        <v>1947</v>
+        <v>1940</v>
       </c>
       <c r="E546" t="s">
-        <v>1019</v>
+        <v>1941</v>
       </c>
       <c r="H546" t="s">
-        <v>1928</v>
+        <v>1839</v>
       </c>
       <c r="I546" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="547" spans="1:16">
       <c r="A547" t="s">
-        <v>1948</v>
+        <v>1942</v>
       </c>
       <c r="B547" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C547" t="s">
-        <v>1949</v>
+        <v>1943</v>
       </c>
       <c r="D547" t="s">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="E547" t="s">
-        <v>1024</v>
+        <v>1945</v>
       </c>
       <c r="H547" t="s">
-        <v>1928</v>
+        <v>1839</v>
       </c>
       <c r="I547" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="548" spans="1:16">
       <c r="A548" t="s">
-        <v>1951</v>
+        <v>1946</v>
       </c>
       <c r="B548" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C548" t="s">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="D548" t="s">
-        <v>1953</v>
+        <v>1948</v>
       </c>
       <c r="E548" t="s">
-        <v>1028</v>
+        <v>1949</v>
       </c>
       <c r="H548" t="s">
-        <v>1070</v>
+        <v>1839</v>
       </c>
       <c r="I548" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="549" spans="1:16">
       <c r="A549" t="s">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="B549" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C549" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="D549" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="E549" t="s">
-        <v>1014</v>
+        <v>1953</v>
       </c>
       <c r="H549" t="s">
-        <v>1070</v>
+        <v>1839</v>
       </c>
       <c r="I549" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="550" spans="1:16">
       <c r="A550" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B550" t="s">
+        <v>25</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E550" t="s">
         <v>1957</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
       <c r="I550" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="551" spans="1:16">
       <c r="A551" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B551" t="s">
+        <v>25</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D551" t="s">
         <v>1960</v>
       </c>
-      <c r="B551" t="s">
-[...2 lines deleted...]
-      <c r="C551" t="s">
+      <c r="E551" t="s">
         <v>1961</v>
       </c>
-      <c r="D551" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H551" t="s">
-        <v>1070</v>
+        <v>1839</v>
       </c>
       <c r="I551" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="552" spans="1:16">
       <c r="A552" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B552" t="s">
+        <v>25</v>
+      </c>
+      <c r="C552" t="s">
         <v>1963</v>
       </c>
-      <c r="B552" t="s">
-[...2 lines deleted...]
-      <c r="C552" t="s">
+      <c r="D552" t="s">
         <v>1964</v>
       </c>
-      <c r="D552" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E552" t="s">
-        <v>1966</v>
+        <v>721</v>
       </c>
       <c r="H552" t="s">
-        <v>1070</v>
+        <v>1839</v>
       </c>
       <c r="I552" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="553" spans="1:16">
       <c r="A553" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B553" t="s">
+        <v>25</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D553" t="s">
         <v>1967</v>
       </c>
-      <c r="B553" t="s">
-[...2 lines deleted...]
-      <c r="C553" t="s">
+      <c r="E553" t="s">
         <v>1968</v>
       </c>
-      <c r="D553" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H553" t="s">
-        <v>1070</v>
+        <v>1080</v>
       </c>
       <c r="I553" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="554" spans="1:16">
       <c r="A554" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B554" t="s">
+        <v>25</v>
+      </c>
+      <c r="C554" t="s">
         <v>1970</v>
       </c>
-      <c r="B554" t="s">
-[...2 lines deleted...]
-      <c r="C554" t="s">
+      <c r="D554" t="s">
         <v>1971</v>
       </c>
-      <c r="D554" t="s">
+      <c r="E554" t="s">
         <v>1972</v>
       </c>
-      <c r="E554" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H554" t="s">
-        <v>1070</v>
+        <v>1973</v>
       </c>
       <c r="I554" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="555" spans="1:16">
       <c r="A555" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="B555" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C555" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="D555" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="E555" t="s">
-        <v>1050</v>
+        <v>1977</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1099</v>
       </c>
       <c r="I555" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="556" spans="1:16">
       <c r="A556" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="B556" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C556" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="D556" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="E556" t="s">
-        <v>1979</v>
+        <v>1074</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1981</v>
       </c>
       <c r="I556" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="557" spans="1:16">
       <c r="A557" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="B557" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C557" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="D557" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="E557" t="s">
-        <v>1983</v>
+        <v>1044</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1099</v>
       </c>
       <c r="I557" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="558" spans="1:16">
       <c r="A558" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B558" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C558" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D558" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="E558" t="s">
-        <v>1987</v>
+        <v>1069</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1988</v>
       </c>
       <c r="I558" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="559" spans="1:16">
       <c r="A559" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B559" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C559" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="D559" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="E559" t="s">
-        <v>1991</v>
+        <v>1992</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1993</v>
       </c>
       <c r="I559" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="560" spans="1:16">
       <c r="A560" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="B560" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C560" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="D560" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="E560" t="s">
-        <v>1995</v>
+        <v>1997</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1135</v>
       </c>
       <c r="I560" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="561" spans="1:16">
       <c r="A561" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="B561" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C561" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="D561" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="E561" t="s">
-        <v>1999</v>
+        <v>2001</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1993</v>
       </c>
       <c r="I561" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="562" spans="1:16">
       <c r="A562" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="B562" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C562" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D562" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="E562" t="s">
-        <v>2003</v>
+        <v>2005</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1993</v>
       </c>
       <c r="I562" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="563" spans="1:16">
       <c r="A563" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B563" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C563" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="D563" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="E563" t="s">
-        <v>2007</v>
+        <v>2009</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1993</v>
       </c>
       <c r="I563" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="564" spans="1:16">
       <c r="A564" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="B564" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C564" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D564" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="E564" t="s">
-        <v>1055</v>
+        <v>1084</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1993</v>
       </c>
       <c r="I564" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="565" spans="1:16">
       <c r="A565" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="B565" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C565" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D565" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="E565" t="s">
-        <v>2014</v>
+        <v>1089</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1993</v>
       </c>
       <c r="I565" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="566" spans="1:16">
       <c r="A566" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B566" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C566" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D566" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="E566" t="s">
-        <v>2018</v>
+        <v>1093</v>
+      </c>
+      <c r="H566" t="s">
+        <v>1135</v>
       </c>
       <c r="I566" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="567" spans="1:16">
       <c r="A567" t="s">
         <v>2019</v>
       </c>
       <c r="B567" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C567" t="s">
         <v>2020</v>
       </c>
       <c r="D567" t="s">
         <v>2021</v>
       </c>
       <c r="E567" t="s">
-        <v>1065</v>
+        <v>1079</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1135</v>
       </c>
       <c r="I567" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="568" spans="1:16">
       <c r="A568" t="s">
         <v>2022</v>
       </c>
       <c r="B568" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C568" t="s">
         <v>2023</v>
       </c>
       <c r="D568" t="s">
         <v>2024</v>
       </c>
       <c r="E568" t="s">
-        <v>2025</v>
+        <v>1098</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1135</v>
       </c>
       <c r="I568" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="569" spans="1:16">
       <c r="A569" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B569" t="s">
+        <v>25</v>
+      </c>
+      <c r="C569" t="s">
         <v>2026</v>
       </c>
-      <c r="B569" t="s">
-[...2 lines deleted...]
-      <c r="C569" t="s">
+      <c r="D569" t="s">
         <v>2027</v>
       </c>
-      <c r="D569" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E569" t="s">
-        <v>2029</v>
+        <v>1107</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1135</v>
       </c>
       <c r="I569" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="570" spans="1:16">
       <c r="A570" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B570" t="s">
+        <v>25</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D570" t="s">
         <v>2030</v>
       </c>
-      <c r="B570" t="s">
-[...2 lines deleted...]
-      <c r="C570" t="s">
+      <c r="E570" t="s">
         <v>2031</v>
       </c>
-      <c r="D570" t="s">
-[...3 lines deleted...]
-        <v>2033</v>
+      <c r="H570" t="s">
+        <v>1135</v>
       </c>
       <c r="I570" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="571" spans="1:16">
       <c r="A571" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B571" t="s">
+        <v>25</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D571" t="s">
         <v>2034</v>
       </c>
-      <c r="B571" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E571" t="s">
-        <v>1069</v>
+        <v>1103</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1135</v>
       </c>
       <c r="I571" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="572" spans="1:16">
       <c r="A572" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B572" t="s">
+        <v>25</v>
+      </c>
+      <c r="C572" t="s">
         <v>2036</v>
       </c>
-      <c r="B572" t="s">
-[...2 lines deleted...]
-      <c r="C572" t="s">
+      <c r="D572" t="s">
         <v>2037</v>
       </c>
-      <c r="D572" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E572" t="s">
-        <v>1074</v>
+        <v>1111</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1135</v>
       </c>
       <c r="I572" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="573" spans="1:16">
       <c r="A573" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B573" t="s">
+        <v>25</v>
+      </c>
+      <c r="C573" t="s">
         <v>2039</v>
       </c>
-      <c r="B573" t="s">
-[...2 lines deleted...]
-      <c r="C573" t="s">
+      <c r="D573" t="s">
         <v>2040</v>
       </c>
-      <c r="D573" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E573" t="s">
-        <v>1078</v>
+        <v>1115</v>
       </c>
       <c r="I573" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="574" spans="1:16">
       <c r="A574" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B574" t="s">
+        <v>25</v>
+      </c>
+      <c r="C574" t="s">
         <v>2042</v>
       </c>
-      <c r="B574" t="s">
+      <c r="D574" t="s">
         <v>2043</v>
       </c>
-      <c r="C574" t="s">
+      <c r="E574" t="s">
         <v>2044</v>
-      </c>
-[...4 lines deleted...]
-        <v>856</v>
       </c>
       <c r="I574" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="575" spans="1:16">
       <c r="A575" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B575" t="s">
+        <v>25</v>
+      </c>
+      <c r="C575" t="s">
         <v>2046</v>
       </c>
-      <c r="B575" t="s">
-[...2 lines deleted...]
-      <c r="C575" t="s">
+      <c r="D575" t="s">
         <v>2047</v>
       </c>
-      <c r="D575" t="s">
+      <c r="E575" t="s">
         <v>2048</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
       <c r="I575" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="576" spans="1:16">
       <c r="A576" t="s">
         <v>2049</v>
       </c>
       <c r="B576" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C576" t="s">
         <v>2050</v>
       </c>
       <c r="D576" t="s">
         <v>2051</v>
       </c>
       <c r="E576" t="s">
-        <v>864</v>
+        <v>2052</v>
       </c>
       <c r="I576" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="577" spans="1:16">
       <c r="A577" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="B577" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C577" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="D577" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="E577" t="s">
-        <v>868</v>
+        <v>2056</v>
       </c>
       <c r="I577" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="578" spans="1:16">
       <c r="A578" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="B578" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C578" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
       <c r="D578" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="E578" t="s">
-        <v>876</v>
+        <v>2060</v>
       </c>
       <c r="I578" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="579" spans="1:16">
       <c r="A579" t="s">
-        <v>2058</v>
+        <v>2061</v>
       </c>
       <c r="B579" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C579" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="D579" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
       <c r="E579" t="s">
-        <v>880</v>
+        <v>2064</v>
       </c>
       <c r="I579" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="580" spans="1:16">
       <c r="A580" t="s">
-        <v>2061</v>
+        <v>2065</v>
       </c>
       <c r="B580" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C580" t="s">
-        <v>2062</v>
+        <v>2066</v>
       </c>
       <c r="D580" t="s">
-        <v>2063</v>
+        <v>2067</v>
       </c>
       <c r="E580" t="s">
-        <v>884</v>
+        <v>2068</v>
       </c>
       <c r="I580" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="581" spans="1:16">
       <c r="A581" t="s">
-        <v>2064</v>
+        <v>2069</v>
       </c>
       <c r="B581" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C581" t="s">
-        <v>2065</v>
+        <v>2070</v>
       </c>
       <c r="D581" t="s">
-        <v>2066</v>
+        <v>2071</v>
       </c>
       <c r="E581" t="s">
-        <v>888</v>
+        <v>2072</v>
       </c>
       <c r="I581" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="582" spans="1:16">
       <c r="A582" t="s">
-        <v>2067</v>
+        <v>2073</v>
       </c>
       <c r="B582" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C582" t="s">
-        <v>2068</v>
+        <v>2074</v>
       </c>
       <c r="D582" t="s">
-        <v>2069</v>
+        <v>2075</v>
       </c>
       <c r="E582" t="s">
-        <v>2070</v>
-[...5 lines deleted...]
-        <v>2071</v>
+        <v>1120</v>
       </c>
       <c r="I582" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="583" spans="1:16">
       <c r="A583" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
       <c r="B583" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C583" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="D583" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="E583" t="s">
-        <v>2075</v>
-[...5 lines deleted...]
-        <v>2076</v>
+        <v>2079</v>
       </c>
       <c r="I583" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="584" spans="1:16">
       <c r="A584" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="B584" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C584" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="D584" t="s">
-        <v>2079</v>
+        <v>2082</v>
       </c>
       <c r="E584" t="s">
-        <v>2080</v>
-[...5 lines deleted...]
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="I584" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="585" spans="1:16">
       <c r="A585" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="B585" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C585" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="D585" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="E585" t="s">
-        <v>2085</v>
-[...5 lines deleted...]
-        <v>2081</v>
+        <v>1130</v>
       </c>
       <c r="I585" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="586" spans="1:16">
       <c r="A586" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="B586" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C586" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="D586" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="E586" t="s">
-        <v>2089</v>
-[...5 lines deleted...]
-        <v>2081</v>
+        <v>2090</v>
       </c>
       <c r="I586" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="587" spans="1:16">
       <c r="A587" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="B587" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C587" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="D587" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="E587" t="s">
-        <v>2093</v>
-[...5 lines deleted...]
-        <v>2081</v>
+        <v>2094</v>
       </c>
       <c r="I587" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="588" spans="1:16">
       <c r="A588" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="B588" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C588" t="s">
-        <v>2091</v>
+        <v>2096</v>
       </c>
       <c r="D588" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="E588" t="s">
-        <v>2096</v>
-[...5 lines deleted...]
-        <v>2081</v>
+        <v>2098</v>
       </c>
       <c r="I588" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="589" spans="1:16">
       <c r="A589" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="B589" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C589" t="s">
-        <v>2098</v>
+        <v>2058</v>
       </c>
       <c r="D589" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="E589" t="s">
-        <v>2100</v>
-[...5 lines deleted...]
-        <v>2081</v>
+        <v>1134</v>
       </c>
       <c r="I589" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="590" spans="1:16">
       <c r="A590" t="s">
         <v>2101</v>
       </c>
       <c r="B590" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C590" t="s">
         <v>2102</v>
       </c>
       <c r="D590" t="s">
         <v>2103</v>
       </c>
       <c r="E590" t="s">
-        <v>888</v>
+        <v>1139</v>
       </c>
       <c r="I590" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="591" spans="1:16">
       <c r="A591" t="s">
         <v>2104</v>
       </c>
       <c r="B591" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C591" t="s">
         <v>2105</v>
       </c>
       <c r="D591" t="s">
         <v>2106</v>
       </c>
       <c r="E591" t="s">
-        <v>892</v>
+        <v>1143</v>
       </c>
       <c r="I591" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="592" spans="1:16">
       <c r="A592" t="s">
         <v>2107</v>
       </c>
       <c r="B592" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="C592" t="s">
         <v>2108</v>
       </c>
       <c r="D592" t="s">
         <v>2109</v>
       </c>
       <c r="E592" t="s">
-        <v>2110</v>
+        <v>921</v>
       </c>
       <c r="I592" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="593" spans="1:16">
       <c r="A593" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B593" t="s">
+        <v>14</v>
+      </c>
+      <c r="C593" t="s">
         <v>2111</v>
       </c>
-      <c r="B593" t="s">
-[...2 lines deleted...]
-      <c r="C593" t="s">
+      <c r="D593" t="s">
         <v>2112</v>
       </c>
-      <c r="D593" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E593" t="s">
-        <v>2114</v>
+        <v>925</v>
       </c>
       <c r="I593" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="594" spans="1:16">
       <c r="A594" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B594" t="s">
+        <v>14</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D594" t="s">
         <v>2115</v>
       </c>
-      <c r="B594" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E594" t="s">
-        <v>906</v>
+        <v>929</v>
       </c>
       <c r="I594" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="595" spans="1:16">
       <c r="A595" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B595" t="s">
+        <v>14</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D595" t="s">
         <v>2118</v>
       </c>
-      <c r="B595" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E595" t="s">
-        <v>733</v>
+        <v>933</v>
       </c>
       <c r="I595" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="596" spans="1:16">
       <c r="A596" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B596" t="s">
+        <v>14</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D596" t="s">
         <v>2121</v>
       </c>
-      <c r="B596" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E596" t="s">
-        <v>2124</v>
-[...5 lines deleted...]
-        <v>2125</v>
+        <v>941</v>
       </c>
       <c r="I596" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="597" spans="1:16">
       <c r="A597" t="s">
-        <v>2126</v>
+        <v>2122</v>
       </c>
       <c r="B597" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C597" t="s">
-        <v>2127</v>
+        <v>2123</v>
       </c>
       <c r="D597" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="E597" t="s">
-        <v>2129</v>
-[...5 lines deleted...]
-        <v>2130</v>
+        <v>945</v>
       </c>
       <c r="I597" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="598" spans="1:16">
       <c r="A598" t="s">
-        <v>2131</v>
+        <v>2125</v>
       </c>
       <c r="B598" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C598" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
       <c r="D598" t="s">
-        <v>2132</v>
+        <v>2127</v>
       </c>
       <c r="E598" t="s">
-        <v>2133</v>
-[...5 lines deleted...]
-        <v>2134</v>
+        <v>949</v>
       </c>
       <c r="I598" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="599" spans="1:16">
       <c r="A599" t="s">
-        <v>2135</v>
+        <v>2128</v>
       </c>
       <c r="B599" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C599" t="s">
-        <v>2136</v>
+        <v>2129</v>
       </c>
       <c r="D599" t="s">
-        <v>2137</v>
+        <v>2130</v>
       </c>
       <c r="E599" t="s">
-        <v>2138</v>
-[...5 lines deleted...]
-        <v>2139</v>
+        <v>953</v>
       </c>
       <c r="I599" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="600" spans="1:16">
       <c r="A600" t="s">
-        <v>2140</v>
+        <v>2131</v>
       </c>
       <c r="B600" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C600" t="s">
-        <v>2141</v>
+        <v>2132</v>
       </c>
       <c r="D600" t="s">
-        <v>2142</v>
+        <v>2133</v>
       </c>
       <c r="E600" t="s">
-        <v>2143</v>
+        <v>2134</v>
       </c>
       <c r="G600" t="s">
-        <v>2144</v>
+        <v>2135</v>
       </c>
       <c r="H600" t="s">
-        <v>2144</v>
+        <v>2135</v>
       </c>
       <c r="I600" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="601" spans="1:16">
       <c r="A601" t="s">
-        <v>2145</v>
+        <v>2136</v>
       </c>
       <c r="B601" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C601" t="s">
-        <v>2146</v>
+        <v>2137</v>
       </c>
       <c r="D601" t="s">
-        <v>2147</v>
+        <v>2138</v>
       </c>
       <c r="E601" t="s">
-        <v>2148</v>
+        <v>2139</v>
       </c>
       <c r="G601" t="s">
-        <v>2144</v>
+        <v>2140</v>
       </c>
       <c r="H601" t="s">
-        <v>2144</v>
+        <v>2140</v>
       </c>
       <c r="I601" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="602" spans="1:16">
       <c r="A602" t="s">
-        <v>2149</v>
+        <v>2141</v>
       </c>
       <c r="B602" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C602" t="s">
-        <v>2150</v>
+        <v>2142</v>
       </c>
       <c r="D602" t="s">
-        <v>2151</v>
+        <v>2143</v>
       </c>
       <c r="E602" t="s">
-        <v>2152</v>
+        <v>2144</v>
       </c>
       <c r="G602" t="s">
-        <v>2153</v>
+        <v>2145</v>
       </c>
       <c r="H602" t="s">
-        <v>2153</v>
+        <v>2145</v>
       </c>
       <c r="I602" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="603" spans="1:16">
       <c r="A603" t="s">
-        <v>2154</v>
+        <v>2146</v>
       </c>
       <c r="B603" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C603" t="s">
-        <v>2155</v>
+        <v>2147</v>
       </c>
       <c r="D603" t="s">
-        <v>2156</v>
+        <v>2148</v>
       </c>
       <c r="E603" t="s">
-        <v>2157</v>
+        <v>2149</v>
       </c>
       <c r="G603" t="s">
-        <v>2158</v>
+        <v>2145</v>
       </c>
       <c r="H603" t="s">
-        <v>2158</v>
+        <v>2145</v>
       </c>
       <c r="I603" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="604" spans="1:16">
       <c r="A604" t="s">
-        <v>2159</v>
+        <v>2150</v>
       </c>
       <c r="B604" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C604" t="s">
-        <v>2155</v>
+        <v>2151</v>
       </c>
       <c r="D604" t="s">
-        <v>2160</v>
+        <v>2152</v>
       </c>
       <c r="E604" t="s">
-        <v>2161</v>
+        <v>2153</v>
       </c>
       <c r="G604" t="s">
-        <v>2162</v>
+        <v>2145</v>
       </c>
       <c r="H604" t="s">
-        <v>2162</v>
+        <v>2145</v>
       </c>
       <c r="I604" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="605" spans="1:16">
       <c r="A605" t="s">
-        <v>2163</v>
+        <v>2154</v>
       </c>
       <c r="B605" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C605" t="s">
-        <v>2164</v>
+        <v>2155</v>
       </c>
       <c r="D605" t="s">
-        <v>2165</v>
+        <v>2156</v>
       </c>
       <c r="E605" t="s">
-        <v>2166</v>
+        <v>2157</v>
       </c>
       <c r="G605" t="s">
-        <v>2167</v>
+        <v>2145</v>
       </c>
       <c r="H605" t="s">
-        <v>2167</v>
+        <v>2145</v>
       </c>
       <c r="I605" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="606" spans="1:16">
       <c r="A606" t="s">
-        <v>2168</v>
+        <v>2158</v>
       </c>
       <c r="B606" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C606" t="s">
-        <v>2169</v>
+        <v>2155</v>
       </c>
       <c r="D606" t="s">
-        <v>2170</v>
+        <v>2159</v>
       </c>
       <c r="E606" t="s">
-        <v>2171</v>
+        <v>2160</v>
       </c>
       <c r="G606" t="s">
-        <v>2172</v>
+        <v>2145</v>
       </c>
       <c r="H606" t="s">
-        <v>2172</v>
+        <v>2145</v>
       </c>
       <c r="I606" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="607" spans="1:16">
       <c r="A607" t="s">
-        <v>2173</v>
+        <v>2161</v>
       </c>
       <c r="B607" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C607" t="s">
-        <v>2174</v>
+        <v>2162</v>
       </c>
       <c r="D607" t="s">
-        <v>2175</v>
+        <v>2163</v>
       </c>
       <c r="E607" t="s">
-        <v>2176</v>
+        <v>2164</v>
       </c>
       <c r="G607" t="s">
-        <v>2177</v>
+        <v>2145</v>
       </c>
       <c r="H607" t="s">
-        <v>2177</v>
+        <v>2145</v>
       </c>
       <c r="I607" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="608" spans="1:16">
       <c r="A608" t="s">
-        <v>2178</v>
+        <v>2165</v>
       </c>
       <c r="B608" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C608" t="s">
-        <v>2179</v>
+        <v>2166</v>
       </c>
       <c r="D608" t="s">
-        <v>2180</v>
+        <v>2167</v>
       </c>
       <c r="E608" t="s">
-        <v>2181</v>
-[...5 lines deleted...]
-        <v>2177</v>
+        <v>953</v>
       </c>
       <c r="I608" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="609" spans="1:16">
       <c r="A609" t="s">
-        <v>2182</v>
+        <v>2168</v>
       </c>
       <c r="B609" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C609" t="s">
-        <v>2183</v>
+        <v>2169</v>
       </c>
       <c r="D609" t="s">
-        <v>2184</v>
+        <v>2170</v>
       </c>
       <c r="E609" t="s">
-        <v>2185</v>
-[...5 lines deleted...]
-        <v>2186</v>
+        <v>957</v>
       </c>
       <c r="I609" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="610" spans="1:16">
       <c r="A610" t="s">
-        <v>2187</v>
+        <v>2171</v>
       </c>
       <c r="B610" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C610" t="s">
-        <v>2188</v>
+        <v>2172</v>
       </c>
       <c r="D610" t="s">
-        <v>2189</v>
+        <v>2173</v>
       </c>
       <c r="E610" t="s">
-        <v>2190</v>
-[...5 lines deleted...]
-        <v>2186</v>
+        <v>2174</v>
       </c>
       <c r="I610" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="611" spans="1:16">
       <c r="A611" t="s">
-        <v>2191</v>
+        <v>2175</v>
       </c>
       <c r="B611" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C611" t="s">
-        <v>2192</v>
+        <v>2176</v>
       </c>
       <c r="D611" t="s">
-        <v>2193</v>
+        <v>2177</v>
       </c>
       <c r="E611" t="s">
-        <v>2194</v>
-[...5 lines deleted...]
-        <v>2195</v>
+        <v>2178</v>
       </c>
       <c r="I611" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="612" spans="1:16">
       <c r="A612" t="s">
-        <v>2196</v>
+        <v>2179</v>
       </c>
       <c r="B612" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C612" t="s">
-        <v>2197</v>
+        <v>2180</v>
       </c>
       <c r="D612" t="s">
-        <v>2198</v>
+        <v>2181</v>
       </c>
       <c r="E612" t="s">
-        <v>2199</v>
-[...5 lines deleted...]
-        <v>2200</v>
+        <v>971</v>
       </c>
       <c r="I612" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="613" spans="1:16">
       <c r="A613" t="s">
-        <v>2201</v>
+        <v>2182</v>
       </c>
       <c r="B613" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C613" t="s">
-        <v>2202</v>
+        <v>2183</v>
       </c>
       <c r="D613" t="s">
-        <v>2203</v>
+        <v>2184</v>
       </c>
       <c r="E613" t="s">
-        <v>2204</v>
-[...5 lines deleted...]
-        <v>2205</v>
+        <v>798</v>
       </c>
       <c r="I613" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="614" spans="1:16">
       <c r="A614" t="s">
-        <v>2206</v>
+        <v>2185</v>
       </c>
       <c r="B614" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C614" t="s">
-        <v>2207</v>
+        <v>2186</v>
       </c>
       <c r="D614" t="s">
-        <v>2208</v>
+        <v>2187</v>
       </c>
       <c r="E614" t="s">
-        <v>2209</v>
+        <v>2188</v>
       </c>
       <c r="G614" t="s">
-        <v>2210</v>
+        <v>2189</v>
       </c>
       <c r="H614" t="s">
-        <v>2210</v>
+        <v>2189</v>
       </c>
       <c r="I614" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="615" spans="1:16">
       <c r="A615" t="s">
-        <v>2211</v>
+        <v>2190</v>
       </c>
       <c r="B615" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C615" t="s">
-        <v>2212</v>
+        <v>2191</v>
       </c>
       <c r="D615" t="s">
-        <v>2213</v>
+        <v>2192</v>
       </c>
       <c r="E615" t="s">
-        <v>2214</v>
+        <v>2193</v>
       </c>
       <c r="G615" t="s">
-        <v>2215</v>
+        <v>2194</v>
       </c>
       <c r="H615" t="s">
-        <v>2215</v>
+        <v>2194</v>
       </c>
       <c r="I615" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="616" spans="1:16">
       <c r="A616" t="s">
-        <v>2216</v>
+        <v>2195</v>
       </c>
       <c r="B616" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C616" t="s">
-        <v>2217</v>
+        <v>2186</v>
       </c>
       <c r="D616" t="s">
-        <v>2218</v>
+        <v>2196</v>
       </c>
       <c r="E616" t="s">
-        <v>2219</v>
+        <v>2197</v>
       </c>
       <c r="G616" t="s">
-        <v>2220</v>
+        <v>2198</v>
       </c>
       <c r="H616" t="s">
-        <v>2220</v>
+        <v>2198</v>
       </c>
       <c r="I616" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="617" spans="1:16">
       <c r="A617" t="s">
-        <v>2221</v>
+        <v>2199</v>
       </c>
       <c r="B617" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C617" t="s">
-        <v>2222</v>
+        <v>2200</v>
       </c>
       <c r="D617" t="s">
-        <v>2223</v>
+        <v>2201</v>
       </c>
       <c r="E617" t="s">
-        <v>2224</v>
+        <v>2202</v>
       </c>
       <c r="G617" t="s">
-        <v>2225</v>
+        <v>2203</v>
       </c>
       <c r="H617" t="s">
-        <v>2225</v>
+        <v>2203</v>
       </c>
       <c r="I617" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="618" spans="1:16">
       <c r="A618" t="s">
-        <v>2226</v>
+        <v>2204</v>
       </c>
       <c r="B618" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C618" t="s">
-        <v>2227</v>
+        <v>2205</v>
       </c>
       <c r="D618" t="s">
-        <v>2228</v>
+        <v>2206</v>
       </c>
       <c r="E618" t="s">
-        <v>2229</v>
+        <v>2207</v>
       </c>
       <c r="G618" t="s">
-        <v>2230</v>
+        <v>2208</v>
       </c>
       <c r="H618" t="s">
-        <v>2230</v>
+        <v>2208</v>
       </c>
       <c r="I618" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="619" spans="1:16">
       <c r="A619" t="s">
-        <v>2231</v>
+        <v>2209</v>
       </c>
       <c r="B619" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C619" t="s">
-        <v>2232</v>
+        <v>2210</v>
       </c>
       <c r="D619" t="s">
-        <v>2233</v>
+        <v>2211</v>
       </c>
       <c r="E619" t="s">
-        <v>754</v>
+        <v>2212</v>
+      </c>
+      <c r="G619" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2208</v>
       </c>
       <c r="I619" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="620" spans="1:16">
       <c r="A620" t="s">
-        <v>2234</v>
+        <v>2213</v>
       </c>
       <c r="B620" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C620" t="s">
-        <v>2235</v>
+        <v>2214</v>
       </c>
       <c r="D620" t="s">
-        <v>2236</v>
+        <v>2215</v>
       </c>
       <c r="E620" t="s">
-        <v>2237</v>
+        <v>2216</v>
       </c>
       <c r="G620" t="s">
-        <v>2238</v>
+        <v>2217</v>
       </c>
       <c r="H620" t="s">
-        <v>2238</v>
+        <v>2217</v>
       </c>
       <c r="I620" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="621" spans="1:16">
       <c r="A621" t="s">
-        <v>2239</v>
+        <v>2218</v>
       </c>
       <c r="B621" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C621" t="s">
-        <v>2235</v>
+        <v>2219</v>
       </c>
       <c r="D621" t="s">
-        <v>2240</v>
+        <v>2220</v>
       </c>
       <c r="E621" t="s">
-        <v>2241</v>
+        <v>2221</v>
       </c>
       <c r="G621" t="s">
-        <v>2242</v>
+        <v>2222</v>
       </c>
       <c r="H621" t="s">
-        <v>2242</v>
+        <v>2222</v>
       </c>
       <c r="I621" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="622" spans="1:16">
       <c r="A622" t="s">
-        <v>2243</v>
+        <v>2223</v>
       </c>
       <c r="B622" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C622" t="s">
-        <v>2244</v>
+        <v>2219</v>
       </c>
       <c r="D622" t="s">
-        <v>2245</v>
+        <v>2224</v>
       </c>
       <c r="E622" t="s">
-        <v>2246</v>
+        <v>2225</v>
       </c>
       <c r="G622" t="s">
-        <v>2247</v>
+        <v>2226</v>
       </c>
       <c r="H622" t="s">
-        <v>2247</v>
+        <v>2226</v>
       </c>
       <c r="I622" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="623" spans="1:16">
       <c r="A623" t="s">
-        <v>2248</v>
+        <v>2227</v>
       </c>
       <c r="B623" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C623" t="s">
-        <v>2249</v>
+        <v>2228</v>
       </c>
       <c r="D623" t="s">
-        <v>2250</v>
+        <v>2229</v>
       </c>
       <c r="E623" t="s">
-        <v>2251</v>
+        <v>2230</v>
       </c>
       <c r="G623" t="s">
-        <v>2252</v>
+        <v>2231</v>
       </c>
       <c r="H623" t="s">
-        <v>2252</v>
+        <v>2231</v>
       </c>
       <c r="I623" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="624" spans="1:16">
       <c r="A624" t="s">
-        <v>2253</v>
+        <v>2232</v>
       </c>
       <c r="B624" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C624" t="s">
-        <v>2254</v>
+        <v>2233</v>
       </c>
       <c r="D624" t="s">
-        <v>2255</v>
+        <v>2234</v>
       </c>
       <c r="E624" t="s">
-        <v>2256</v>
+        <v>2235</v>
       </c>
       <c r="G624" t="s">
-        <v>2257</v>
+        <v>2236</v>
       </c>
       <c r="H624" t="s">
-        <v>2257</v>
+        <v>2236</v>
       </c>
       <c r="I624" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="625" spans="1:16">
       <c r="A625" t="s">
-        <v>2258</v>
+        <v>2237</v>
       </c>
       <c r="B625" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C625" t="s">
-        <v>2259</v>
+        <v>2238</v>
       </c>
       <c r="D625" t="s">
-        <v>2260</v>
+        <v>2239</v>
       </c>
       <c r="E625" t="s">
-        <v>2261</v>
+        <v>2240</v>
       </c>
       <c r="G625" t="s">
-        <v>2262</v>
+        <v>2241</v>
       </c>
       <c r="H625" t="s">
-        <v>2262</v>
+        <v>2241</v>
       </c>
       <c r="I625" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="626" spans="1:16">
       <c r="A626" t="s">
-        <v>2263</v>
+        <v>2242</v>
       </c>
       <c r="B626" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C626" t="s">
-        <v>2264</v>
+        <v>2243</v>
       </c>
       <c r="D626" t="s">
-        <v>2265</v>
+        <v>2244</v>
       </c>
       <c r="E626" t="s">
-        <v>2266</v>
+        <v>2245</v>
       </c>
       <c r="G626" t="s">
-        <v>2267</v>
+        <v>2241</v>
       </c>
       <c r="H626" t="s">
-        <v>2267</v>
+        <v>2241</v>
       </c>
       <c r="I626" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="627" spans="1:16">
       <c r="A627" t="s">
-        <v>2268</v>
+        <v>2246</v>
       </c>
       <c r="B627" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C627" t="s">
-        <v>2269</v>
+        <v>2247</v>
       </c>
       <c r="D627" t="s">
-        <v>2270</v>
+        <v>2248</v>
       </c>
       <c r="E627" t="s">
-        <v>2271</v>
+        <v>2249</v>
       </c>
       <c r="G627" t="s">
-        <v>2272</v>
+        <v>2250</v>
       </c>
       <c r="H627" t="s">
-        <v>2272</v>
+        <v>2250</v>
       </c>
       <c r="I627" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="628" spans="1:16">
       <c r="A628" t="s">
-        <v>2273</v>
+        <v>2251</v>
       </c>
       <c r="B628" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C628" t="s">
-        <v>2274</v>
+        <v>2252</v>
       </c>
       <c r="D628" t="s">
-        <v>2275</v>
+        <v>2253</v>
       </c>
       <c r="E628" t="s">
-        <v>2276</v>
+        <v>2254</v>
       </c>
       <c r="G628" t="s">
-        <v>2277</v>
+        <v>2250</v>
       </c>
       <c r="H628" t="s">
-        <v>2277</v>
+        <v>2250</v>
       </c>
       <c r="I628" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="629" spans="1:16">
       <c r="A629" t="s">
-        <v>2278</v>
+        <v>2255</v>
       </c>
       <c r="B629" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C629" t="s">
-        <v>2279</v>
+        <v>2256</v>
       </c>
       <c r="D629" t="s">
-        <v>2280</v>
+        <v>2257</v>
       </c>
       <c r="E629" t="s">
-        <v>2281</v>
+        <v>2258</v>
       </c>
       <c r="G629" t="s">
-        <v>2282</v>
+        <v>2259</v>
       </c>
       <c r="H629" t="s">
-        <v>2282</v>
+        <v>2259</v>
       </c>
       <c r="I629" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="630" spans="1:16">
       <c r="A630" t="s">
-        <v>2283</v>
+        <v>2260</v>
       </c>
       <c r="B630" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C630" t="s">
-        <v>2284</v>
+        <v>2261</v>
       </c>
       <c r="D630" t="s">
-        <v>2285</v>
+        <v>2262</v>
       </c>
       <c r="E630" t="s">
-        <v>2286</v>
+        <v>2263</v>
       </c>
       <c r="G630" t="s">
-        <v>2287</v>
+        <v>2264</v>
       </c>
       <c r="H630" t="s">
-        <v>2287</v>
+        <v>2264</v>
       </c>
       <c r="I630" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="631" spans="1:16">
       <c r="A631" t="s">
-        <v>2288</v>
+        <v>2265</v>
       </c>
       <c r="B631" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C631" t="s">
-        <v>2289</v>
+        <v>2266</v>
       </c>
       <c r="D631" t="s">
-        <v>2290</v>
+        <v>2267</v>
       </c>
       <c r="E631" t="s">
-        <v>2291</v>
+        <v>2268</v>
       </c>
       <c r="G631" t="s">
-        <v>2292</v>
+        <v>2269</v>
       </c>
       <c r="H631" t="s">
-        <v>2292</v>
+        <v>2269</v>
       </c>
       <c r="I631" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="632" spans="1:16">
       <c r="A632" t="s">
-        <v>2293</v>
+        <v>2270</v>
       </c>
       <c r="B632" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C632" t="s">
-        <v>2294</v>
+        <v>2271</v>
       </c>
       <c r="D632" t="s">
-        <v>2295</v>
+        <v>2272</v>
       </c>
       <c r="E632" t="s">
-        <v>2296</v>
+        <v>2273</v>
       </c>
       <c r="G632" t="s">
-        <v>2297</v>
+        <v>2274</v>
       </c>
       <c r="H632" t="s">
-        <v>2297</v>
+        <v>2274</v>
       </c>
       <c r="I632" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="633" spans="1:16">
       <c r="A633" t="s">
-        <v>2298</v>
+        <v>2275</v>
       </c>
       <c r="B633" t="s">
-        <v>747</v>
+        <v>25</v>
       </c>
       <c r="C633" t="s">
-        <v>2299</v>
+        <v>2276</v>
       </c>
       <c r="D633" t="s">
-        <v>2300</v>
+        <v>2277</v>
       </c>
       <c r="E633" t="s">
-        <v>636</v>
+        <v>2278</v>
+      </c>
+      <c r="G633" t="s">
+        <v>2279</v>
       </c>
       <c r="H633" t="s">
-        <v>2301</v>
+        <v>2279</v>
       </c>
       <c r="I633" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="634" spans="1:16">
       <c r="A634" t="s">
-        <v>2302</v>
+        <v>2280</v>
       </c>
       <c r="B634" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C634" t="s">
-        <v>2303</v>
+        <v>2281</v>
       </c>
       <c r="D634" t="s">
-        <v>2304</v>
+        <v>2282</v>
       </c>
       <c r="E634" t="s">
-        <v>2305</v>
+        <v>2283</v>
       </c>
       <c r="G634" t="s">
-        <v>2306</v>
+        <v>2284</v>
       </c>
       <c r="H634" t="s">
-        <v>2306</v>
+        <v>2284</v>
       </c>
       <c r="I634" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="635" spans="1:16">
       <c r="A635" t="s">
-        <v>2307</v>
+        <v>2285</v>
       </c>
       <c r="B635" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C635" t="s">
-        <v>2308</v>
+        <v>2286</v>
       </c>
       <c r="D635" t="s">
-        <v>2309</v>
+        <v>2287</v>
       </c>
       <c r="E635" t="s">
-        <v>2310</v>
+        <v>2288</v>
       </c>
       <c r="G635" t="s">
-        <v>2311</v>
+        <v>2289</v>
       </c>
       <c r="H635" t="s">
-        <v>2311</v>
+        <v>2289</v>
       </c>
       <c r="I635" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="636" spans="1:16">
       <c r="A636" t="s">
-        <v>2312</v>
+        <v>2290</v>
       </c>
       <c r="B636" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C636" t="s">
-        <v>2313</v>
+        <v>2291</v>
       </c>
       <c r="D636" t="s">
-        <v>2314</v>
+        <v>2292</v>
       </c>
       <c r="E636" t="s">
-        <v>2315</v>
+        <v>2293</v>
       </c>
       <c r="G636" t="s">
-        <v>2316</v>
+        <v>2294</v>
       </c>
       <c r="H636" t="s">
-        <v>2316</v>
+        <v>2294</v>
       </c>
       <c r="I636" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="637" spans="1:16">
       <c r="A637" t="s">
-        <v>2317</v>
+        <v>2295</v>
       </c>
       <c r="B637" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C637" t="s">
-        <v>2318</v>
+        <v>2296</v>
       </c>
       <c r="D637" t="s">
-        <v>2319</v>
+        <v>2297</v>
       </c>
       <c r="E637" t="s">
-        <v>2320</v>
-[...5 lines deleted...]
-        <v>2220</v>
+        <v>819</v>
       </c>
       <c r="I637" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="638" spans="1:16">
       <c r="A638" t="s">
-        <v>2321</v>
+        <v>2298</v>
       </c>
       <c r="B638" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C638" t="s">
-        <v>2322</v>
+        <v>2299</v>
       </c>
       <c r="D638" t="s">
-        <v>2323</v>
+        <v>2300</v>
       </c>
       <c r="E638" t="s">
-        <v>2324</v>
+        <v>2301</v>
       </c>
       <c r="G638" t="s">
-        <v>2325</v>
+        <v>2302</v>
       </c>
       <c r="H638" t="s">
-        <v>2325</v>
+        <v>2302</v>
       </c>
       <c r="I638" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="639" spans="1:16">
       <c r="A639" t="s">
-        <v>2326</v>
+        <v>2303</v>
       </c>
       <c r="B639" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C639" t="s">
-        <v>2327</v>
+        <v>2299</v>
       </c>
       <c r="D639" t="s">
-        <v>2328</v>
+        <v>2304</v>
       </c>
       <c r="E639" t="s">
-        <v>2329</v>
+        <v>2305</v>
       </c>
       <c r="G639" t="s">
-        <v>2220</v>
+        <v>2306</v>
       </c>
       <c r="H639" t="s">
-        <v>2220</v>
+        <v>2306</v>
       </c>
       <c r="I639" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="640" spans="1:16">
       <c r="A640" t="s">
-        <v>2330</v>
+        <v>2307</v>
       </c>
       <c r="B640" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C640" t="s">
-        <v>2331</v>
+        <v>2308</v>
       </c>
       <c r="D640" t="s">
-        <v>2332</v>
+        <v>2309</v>
       </c>
       <c r="E640" t="s">
-        <v>2333</v>
+        <v>2310</v>
       </c>
       <c r="G640" t="s">
-        <v>2334</v>
+        <v>2311</v>
       </c>
       <c r="H640" t="s">
-        <v>2334</v>
+        <v>2311</v>
       </c>
       <c r="I640" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="641" spans="1:16">
       <c r="A641" t="s">
-        <v>2335</v>
+        <v>2312</v>
       </c>
       <c r="B641" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C641" t="s">
-        <v>2336</v>
+        <v>2313</v>
       </c>
       <c r="D641" t="s">
-        <v>2337</v>
+        <v>2314</v>
       </c>
       <c r="E641" t="s">
-        <v>2338</v>
+        <v>2315</v>
       </c>
       <c r="G641" t="s">
-        <v>2339</v>
+        <v>2316</v>
       </c>
       <c r="H641" t="s">
-        <v>2339</v>
+        <v>2316</v>
       </c>
       <c r="I641" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="642" spans="1:16">
       <c r="A642" t="s">
-        <v>2340</v>
+        <v>2317</v>
       </c>
       <c r="B642" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C642" t="s">
-        <v>2341</v>
+        <v>2318</v>
       </c>
       <c r="D642" t="s">
-        <v>2342</v>
+        <v>2319</v>
       </c>
       <c r="E642" t="s">
-        <v>2343</v>
+        <v>2320</v>
       </c>
       <c r="G642" t="s">
-        <v>2339</v>
+        <v>2321</v>
       </c>
       <c r="H642" t="s">
-        <v>2339</v>
+        <v>2321</v>
       </c>
       <c r="I642" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="643" spans="1:16">
       <c r="A643" t="s">
-        <v>2344</v>
+        <v>2322</v>
       </c>
       <c r="B643" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C643" t="s">
-        <v>2345</v>
+        <v>2323</v>
       </c>
       <c r="D643" t="s">
-        <v>2346</v>
+        <v>2324</v>
       </c>
       <c r="E643" t="s">
-        <v>2347</v>
+        <v>2325</v>
       </c>
       <c r="G643" t="s">
-        <v>2348</v>
+        <v>2326</v>
       </c>
       <c r="H643" t="s">
-        <v>2348</v>
+        <v>2326</v>
       </c>
       <c r="I643" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="644" spans="1:16">
       <c r="A644" t="s">
-        <v>2349</v>
+        <v>2327</v>
       </c>
       <c r="B644" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C644" t="s">
-        <v>2350</v>
+        <v>2328</v>
       </c>
       <c r="D644" t="s">
-        <v>2351</v>
+        <v>2329</v>
       </c>
       <c r="E644" t="s">
-        <v>2352</v>
+        <v>2330</v>
       </c>
       <c r="G644" t="s">
-        <v>2353</v>
+        <v>2331</v>
       </c>
       <c r="H644" t="s">
-        <v>2353</v>
+        <v>2331</v>
       </c>
       <c r="I644" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="645" spans="1:16">
       <c r="A645" t="s">
-        <v>2354</v>
+        <v>2332</v>
       </c>
       <c r="B645" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C645" t="s">
-        <v>2355</v>
+        <v>2333</v>
       </c>
       <c r="D645" t="s">
-        <v>2356</v>
+        <v>2334</v>
       </c>
       <c r="E645" t="s">
-        <v>2357</v>
+        <v>2335</v>
       </c>
       <c r="G645" t="s">
-        <v>2358</v>
+        <v>2336</v>
       </c>
       <c r="H645" t="s">
-        <v>2358</v>
+        <v>2336</v>
       </c>
       <c r="I645" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="646" spans="1:16">
       <c r="A646" t="s">
-        <v>2359</v>
+        <v>2337</v>
       </c>
       <c r="B646" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C646" t="s">
-        <v>2360</v>
+        <v>2338</v>
       </c>
       <c r="D646" t="s">
-        <v>2361</v>
+        <v>2339</v>
       </c>
       <c r="E646" t="s">
-        <v>2362</v>
+        <v>2340</v>
       </c>
       <c r="G646" t="s">
-        <v>2363</v>
+        <v>2341</v>
       </c>
       <c r="H646" t="s">
-        <v>2363</v>
+        <v>2341</v>
       </c>
       <c r="I646" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="647" spans="1:16">
       <c r="A647" t="s">
-        <v>2364</v>
+        <v>2342</v>
       </c>
       <c r="B647" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C647" t="s">
-        <v>2365</v>
+        <v>2343</v>
       </c>
       <c r="D647" t="s">
-        <v>2366</v>
+        <v>2344</v>
       </c>
       <c r="E647" t="s">
-        <v>2367</v>
+        <v>2345</v>
       </c>
       <c r="G647" t="s">
-        <v>2368</v>
+        <v>2346</v>
       </c>
       <c r="H647" t="s">
-        <v>2368</v>
+        <v>2346</v>
       </c>
       <c r="I647" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="648" spans="1:16">
       <c r="A648" t="s">
-        <v>2369</v>
+        <v>2347</v>
       </c>
       <c r="B648" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C648" t="s">
-        <v>2370</v>
+        <v>2348</v>
       </c>
       <c r="D648" t="s">
-        <v>2371</v>
+        <v>2349</v>
       </c>
       <c r="E648" t="s">
-        <v>2372</v>
+        <v>2350</v>
       </c>
       <c r="G648" t="s">
-        <v>2373</v>
+        <v>2351</v>
       </c>
       <c r="H648" t="s">
-        <v>2373</v>
+        <v>2351</v>
       </c>
       <c r="I648" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="649" spans="1:16">
       <c r="A649" t="s">
-        <v>2374</v>
+        <v>2352</v>
       </c>
       <c r="B649" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C649" t="s">
-        <v>2375</v>
+        <v>2353</v>
       </c>
       <c r="D649" t="s">
-        <v>2376</v>
+        <v>2354</v>
       </c>
       <c r="E649" t="s">
-        <v>2377</v>
+        <v>2355</v>
       </c>
       <c r="G649" t="s">
-        <v>2378</v>
+        <v>2356</v>
       </c>
       <c r="H649" t="s">
-        <v>2378</v>
+        <v>2356</v>
       </c>
       <c r="I649" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="650" spans="1:16">
       <c r="A650" t="s">
-        <v>2379</v>
+        <v>2357</v>
       </c>
       <c r="B650" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C650" t="s">
-        <v>2380</v>
+        <v>2358</v>
       </c>
       <c r="D650" t="s">
-        <v>2381</v>
+        <v>2359</v>
       </c>
       <c r="E650" t="s">
-        <v>2382</v>
+        <v>2360</v>
       </c>
       <c r="G650" t="s">
-        <v>2383</v>
+        <v>2361</v>
       </c>
       <c r="H650" t="s">
-        <v>2383</v>
+        <v>2361</v>
       </c>
       <c r="I650" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="651" spans="1:16">
       <c r="A651" t="s">
-        <v>2384</v>
+        <v>2362</v>
       </c>
       <c r="B651" t="s">
-        <v>93</v>
+        <v>812</v>
       </c>
       <c r="C651" t="s">
-        <v>2385</v>
+        <v>2363</v>
       </c>
       <c r="D651" t="s">
-        <v>2386</v>
+        <v>2364</v>
       </c>
       <c r="E651" t="s">
-        <v>2387</v>
-[...2 lines deleted...]
-        <v>2383</v>
+        <v>701</v>
       </c>
       <c r="H651" t="s">
-        <v>2383</v>
+        <v>2365</v>
       </c>
       <c r="I651" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="652" spans="1:16">
       <c r="A652" t="s">
-        <v>2388</v>
+        <v>2366</v>
       </c>
       <c r="B652" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C652" t="s">
-        <v>2389</v>
+        <v>2367</v>
       </c>
       <c r="D652" t="s">
-        <v>2390</v>
+        <v>2368</v>
       </c>
       <c r="E652" t="s">
-        <v>2391</v>
+        <v>2369</v>
       </c>
       <c r="G652" t="s">
-        <v>2392</v>
+        <v>2370</v>
       </c>
       <c r="H652" t="s">
-        <v>2392</v>
+        <v>2370</v>
       </c>
       <c r="I652" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="653" spans="1:16">
       <c r="A653" t="s">
-        <v>2393</v>
+        <v>2371</v>
       </c>
       <c r="B653" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C653" t="s">
-        <v>2394</v>
+        <v>2372</v>
       </c>
       <c r="D653" t="s">
-        <v>2395</v>
+        <v>2373</v>
       </c>
       <c r="E653" t="s">
-        <v>2396</v>
+        <v>2374</v>
       </c>
       <c r="G653" t="s">
-        <v>2397</v>
+        <v>2375</v>
       </c>
       <c r="H653" t="s">
-        <v>2397</v>
+        <v>2375</v>
       </c>
       <c r="I653" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="654" spans="1:16">
       <c r="A654" t="s">
-        <v>2398</v>
+        <v>2376</v>
       </c>
       <c r="B654" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C654" t="s">
-        <v>2399</v>
+        <v>2377</v>
       </c>
       <c r="D654" t="s">
-        <v>2400</v>
+        <v>2378</v>
       </c>
       <c r="E654" t="s">
-        <v>2401</v>
+        <v>2379</v>
       </c>
       <c r="G654" t="s">
-        <v>2402</v>
+        <v>2380</v>
       </c>
       <c r="H654" t="s">
-        <v>2402</v>
+        <v>2380</v>
       </c>
       <c r="I654" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="655" spans="1:16">
       <c r="A655" t="s">
-        <v>2403</v>
+        <v>2381</v>
       </c>
       <c r="B655" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C655" t="s">
-        <v>2404</v>
+        <v>2382</v>
       </c>
       <c r="D655" t="s">
-        <v>2405</v>
+        <v>2383</v>
       </c>
       <c r="E655" t="s">
-        <v>2406</v>
+        <v>2384</v>
       </c>
       <c r="G655" t="s">
-        <v>2407</v>
+        <v>2284</v>
       </c>
       <c r="H655" t="s">
-        <v>2407</v>
+        <v>2284</v>
       </c>
       <c r="I655" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="656" spans="1:16">
       <c r="A656" t="s">
-        <v>2408</v>
+        <v>2385</v>
       </c>
       <c r="B656" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C656" t="s">
-        <v>2409</v>
+        <v>2386</v>
       </c>
       <c r="D656" t="s">
-        <v>2410</v>
+        <v>2387</v>
       </c>
       <c r="E656" t="s">
-        <v>2411</v>
+        <v>2388</v>
       </c>
       <c r="G656" t="s">
-        <v>2412</v>
+        <v>2389</v>
       </c>
       <c r="H656" t="s">
-        <v>2412</v>
+        <v>2389</v>
       </c>
       <c r="I656" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="657" spans="1:16">
       <c r="A657" t="s">
-        <v>2413</v>
+        <v>2390</v>
       </c>
       <c r="B657" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="C657" t="s">
-        <v>2414</v>
+        <v>2391</v>
       </c>
       <c r="D657" t="s">
-        <v>2415</v>
+        <v>2392</v>
       </c>
       <c r="E657" t="s">
-        <v>2329</v>
+        <v>2393</v>
       </c>
       <c r="G657" t="s">
-        <v>2416</v>
+        <v>2284</v>
       </c>
       <c r="H657" t="s">
-        <v>2416</v>
+        <v>2284</v>
       </c>
       <c r="I657" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="658" spans="1:16">
       <c r="A658" t="s">
-        <v>2417</v>
+        <v>2394</v>
       </c>
       <c r="B658" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="C658" t="s">
-        <v>2418</v>
+        <v>2395</v>
       </c>
       <c r="D658" t="s">
-        <v>2419</v>
+        <v>2396</v>
       </c>
       <c r="E658" t="s">
-        <v>2420</v>
+        <v>2397</v>
       </c>
       <c r="G658" t="s">
-        <v>2421</v>
+        <v>2398</v>
       </c>
       <c r="H658" t="s">
-        <v>2421</v>
+        <v>2398</v>
       </c>
       <c r="I658" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="659" spans="1:16">
       <c r="A659" t="s">
-        <v>2422</v>
+        <v>2399</v>
       </c>
       <c r="B659" t="s">
-        <v>2423</v>
+        <v>25</v>
       </c>
       <c r="C659" t="s">
-        <v>2424</v>
+        <v>2400</v>
       </c>
       <c r="D659" t="s">
-        <v>2425</v>
+        <v>2401</v>
       </c>
       <c r="E659" t="s">
-        <v>2426</v>
+        <v>2402</v>
       </c>
       <c r="G659" t="s">
-        <v>2427</v>
+        <v>2403</v>
       </c>
       <c r="H659" t="s">
-        <v>2427</v>
+        <v>2403</v>
       </c>
       <c r="I659" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="660" spans="1:16">
       <c r="A660" t="s">
-        <v>2428</v>
+        <v>2404</v>
       </c>
       <c r="B660" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C660" t="s">
-        <v>2429</v>
+        <v>2405</v>
       </c>
       <c r="D660" t="s">
-        <v>2430</v>
+        <v>2406</v>
       </c>
       <c r="E660" t="s">
-        <v>2431</v>
+        <v>2407</v>
       </c>
       <c r="G660" t="s">
-        <v>2432</v>
+        <v>2403</v>
       </c>
       <c r="H660" t="s">
-        <v>2432</v>
+        <v>2403</v>
       </c>
       <c r="I660" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="661" spans="1:16">
       <c r="A661" t="s">
-        <v>2433</v>
+        <v>2408</v>
       </c>
       <c r="B661" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C661" t="s">
-        <v>2434</v>
+        <v>2409</v>
       </c>
       <c r="D661" t="s">
-        <v>2435</v>
+        <v>2410</v>
       </c>
       <c r="E661" t="s">
-        <v>2436</v>
+        <v>2411</v>
       </c>
       <c r="G661" t="s">
-        <v>2437</v>
+        <v>2412</v>
       </c>
       <c r="H661" t="s">
-        <v>2437</v>
+        <v>2412</v>
       </c>
       <c r="I661" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="662" spans="1:16">
       <c r="A662" t="s">
-        <v>2438</v>
+        <v>2413</v>
       </c>
       <c r="B662" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C662" t="s">
-        <v>2439</v>
+        <v>2414</v>
       </c>
       <c r="D662" t="s">
-        <v>2440</v>
+        <v>2415</v>
       </c>
       <c r="E662" t="s">
-        <v>2441</v>
+        <v>2416</v>
       </c>
       <c r="G662" t="s">
-        <v>2442</v>
+        <v>2417</v>
       </c>
       <c r="H662" t="s">
-        <v>2442</v>
+        <v>2417</v>
       </c>
       <c r="I662" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="663" spans="1:16">
       <c r="A663" t="s">
-        <v>2443</v>
+        <v>2418</v>
       </c>
       <c r="B663" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C663" t="s">
-        <v>2444</v>
+        <v>2419</v>
       </c>
       <c r="D663" t="s">
-        <v>2445</v>
+        <v>2420</v>
       </c>
       <c r="E663" t="s">
-        <v>2446</v>
+        <v>2421</v>
       </c>
       <c r="G663" t="s">
-        <v>2442</v>
+        <v>2422</v>
       </c>
       <c r="H663" t="s">
-        <v>2442</v>
+        <v>2422</v>
       </c>
       <c r="I663" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="664" spans="1:16">
       <c r="A664" t="s">
-        <v>2447</v>
+        <v>2423</v>
       </c>
       <c r="B664" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C664" t="s">
-        <v>2448</v>
+        <v>2424</v>
       </c>
       <c r="D664" t="s">
-        <v>2449</v>
+        <v>2425</v>
       </c>
       <c r="E664" t="s">
-        <v>2450</v>
+        <v>2426</v>
       </c>
       <c r="G664" t="s">
-        <v>2451</v>
+        <v>2427</v>
       </c>
       <c r="H664" t="s">
-        <v>2451</v>
+        <v>2427</v>
       </c>
       <c r="I664" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="665" spans="1:16">
       <c r="A665" t="s">
-        <v>2452</v>
+        <v>2428</v>
       </c>
       <c r="B665" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C665" t="s">
-        <v>2453</v>
+        <v>2429</v>
       </c>
       <c r="D665" t="s">
-        <v>2454</v>
+        <v>2430</v>
       </c>
       <c r="E665" t="s">
-        <v>2455</v>
+        <v>2431</v>
       </c>
       <c r="G665" t="s">
-        <v>2451</v>
+        <v>2432</v>
       </c>
       <c r="H665" t="s">
-        <v>2451</v>
+        <v>2432</v>
       </c>
       <c r="I665" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="666" spans="1:16">
       <c r="A666" t="s">
-        <v>2456</v>
+        <v>2433</v>
       </c>
       <c r="B666" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C666" t="s">
-        <v>2457</v>
+        <v>2434</v>
       </c>
       <c r="D666" t="s">
-        <v>2458</v>
+        <v>2435</v>
       </c>
       <c r="E666" t="s">
-        <v>2459</v>
+        <v>2436</v>
       </c>
       <c r="G666" t="s">
-        <v>2451</v>
+        <v>2437</v>
       </c>
       <c r="H666" t="s">
-        <v>2451</v>
+        <v>2437</v>
       </c>
       <c r="I666" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="667" spans="1:16">
       <c r="A667" t="s">
-        <v>2460</v>
+        <v>2438</v>
       </c>
       <c r="B667" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C667" t="s">
-        <v>2461</v>
+        <v>2439</v>
       </c>
       <c r="D667" t="s">
-        <v>2462</v>
+        <v>2440</v>
       </c>
       <c r="E667" t="s">
-        <v>2463</v>
+        <v>2441</v>
       </c>
       <c r="G667" t="s">
-        <v>2451</v>
+        <v>2442</v>
       </c>
       <c r="H667" t="s">
-        <v>2451</v>
+        <v>2442</v>
       </c>
       <c r="I667" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="668" spans="1:16">
       <c r="A668" t="s">
-        <v>2464</v>
+        <v>2443</v>
       </c>
       <c r="B668" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C668" t="s">
-        <v>2465</v>
+        <v>2444</v>
       </c>
       <c r="D668" t="s">
-        <v>2466</v>
+        <v>2445</v>
       </c>
       <c r="E668" t="s">
-        <v>2467</v>
+        <v>2446</v>
       </c>
       <c r="G668" t="s">
-        <v>2451</v>
+        <v>2447</v>
       </c>
       <c r="H668" t="s">
-        <v>2451</v>
+        <v>2447</v>
       </c>
       <c r="I668" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="669" spans="1:16">
       <c r="A669" t="s">
-        <v>2468</v>
+        <v>2448</v>
       </c>
       <c r="B669" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C669" t="s">
-        <v>2469</v>
+        <v>2449</v>
       </c>
       <c r="D669" t="s">
-        <v>2470</v>
+        <v>2450</v>
       </c>
       <c r="E669" t="s">
-        <v>2471</v>
+        <v>2451</v>
       </c>
       <c r="G669" t="s">
-        <v>2451</v>
+        <v>2447</v>
       </c>
       <c r="H669" t="s">
-        <v>2451</v>
+        <v>2447</v>
       </c>
       <c r="I669" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="670" spans="1:16">
       <c r="A670" t="s">
-        <v>2472</v>
+        <v>2452</v>
       </c>
       <c r="B670" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C670" t="s">
-        <v>2473</v>
+        <v>2453</v>
       </c>
       <c r="D670" t="s">
-        <v>2474</v>
+        <v>2454</v>
       </c>
       <c r="E670" t="s">
-        <v>2475</v>
+        <v>2455</v>
       </c>
       <c r="G670" t="s">
-        <v>2451</v>
+        <v>2456</v>
       </c>
       <c r="H670" t="s">
-        <v>2451</v>
+        <v>2456</v>
       </c>
       <c r="I670" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="671" spans="1:16">
       <c r="A671" t="s">
-        <v>2476</v>
+        <v>2457</v>
       </c>
       <c r="B671" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C671" t="s">
-        <v>2477</v>
+        <v>2458</v>
       </c>
       <c r="D671" t="s">
-        <v>2478</v>
+        <v>2459</v>
       </c>
       <c r="E671" t="s">
-        <v>2479</v>
+        <v>2460</v>
       </c>
       <c r="G671" t="s">
-        <v>2480</v>
+        <v>2461</v>
       </c>
       <c r="H671" t="s">
-        <v>2480</v>
+        <v>2461</v>
       </c>
       <c r="I671" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="672" spans="1:16">
       <c r="A672" t="s">
-        <v>2481</v>
+        <v>2462</v>
       </c>
       <c r="B672" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C672" t="s">
-        <v>2482</v>
+        <v>2463</v>
       </c>
       <c r="D672" t="s">
-        <v>2483</v>
+        <v>2464</v>
       </c>
       <c r="E672" t="s">
-        <v>2484</v>
+        <v>2465</v>
       </c>
       <c r="G672" t="s">
-        <v>2480</v>
+        <v>2466</v>
       </c>
       <c r="H672" t="s">
-        <v>2480</v>
+        <v>2466</v>
       </c>
       <c r="I672" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="673" spans="1:16">
       <c r="A673" t="s">
-        <v>2485</v>
+        <v>2467</v>
       </c>
       <c r="B673" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C673" t="s">
-        <v>2486</v>
+        <v>2468</v>
       </c>
       <c r="D673" t="s">
-        <v>2487</v>
+        <v>2469</v>
       </c>
       <c r="E673" t="s">
-        <v>2488</v>
+        <v>2470</v>
       </c>
       <c r="G673" t="s">
-        <v>2489</v>
+        <v>2471</v>
       </c>
       <c r="H673" t="s">
-        <v>2489</v>
+        <v>2471</v>
       </c>
       <c r="I673" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="674" spans="1:16">
       <c r="A674" t="s">
-        <v>2490</v>
+        <v>2472</v>
       </c>
       <c r="B674" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C674" t="s">
-        <v>2491</v>
+        <v>2473</v>
       </c>
       <c r="D674" t="s">
-        <v>2492</v>
+        <v>2474</v>
       </c>
       <c r="E674" t="s">
-        <v>2493</v>
+        <v>2475</v>
       </c>
       <c r="G674" t="s">
-        <v>2489</v>
+        <v>2476</v>
       </c>
       <c r="H674" t="s">
-        <v>2489</v>
+        <v>2476</v>
       </c>
       <c r="I674" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="675" spans="1:16">
       <c r="A675" t="s">
-        <v>2494</v>
+        <v>2477</v>
       </c>
       <c r="B675" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C675" t="s">
-        <v>2495</v>
+        <v>2478</v>
       </c>
       <c r="D675" t="s">
-        <v>2496</v>
+        <v>2479</v>
       </c>
       <c r="E675" t="s">
-        <v>2497</v>
+        <v>2393</v>
       </c>
       <c r="G675" t="s">
-        <v>2489</v>
+        <v>2480</v>
       </c>
       <c r="H675" t="s">
-        <v>2489</v>
+        <v>2480</v>
       </c>
       <c r="I675" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="676" spans="1:16">
       <c r="A676" t="s">
-        <v>2498</v>
+        <v>2481</v>
       </c>
       <c r="B676" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="C676" t="s">
-        <v>2499</v>
+        <v>2482</v>
       </c>
       <c r="D676" t="s">
-        <v>2500</v>
+        <v>2483</v>
       </c>
       <c r="E676" t="s">
-        <v>2501</v>
+        <v>2484</v>
       </c>
       <c r="G676" t="s">
-        <v>2489</v>
+        <v>2485</v>
       </c>
       <c r="H676" t="s">
-        <v>2489</v>
+        <v>2485</v>
       </c>
       <c r="I676" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="677" spans="1:16">
       <c r="A677" t="s">
-        <v>2502</v>
+        <v>2486</v>
       </c>
       <c r="B677" t="s">
-        <v>105</v>
+        <v>47</v>
       </c>
       <c r="C677" t="s">
-        <v>2503</v>
+        <v>2487</v>
       </c>
       <c r="D677" t="s">
-        <v>2504</v>
+        <v>2488</v>
       </c>
       <c r="E677" t="s">
-        <v>2505</v>
+        <v>2489</v>
       </c>
       <c r="G677" t="s">
-        <v>2506</v>
+        <v>2490</v>
       </c>
       <c r="H677" t="s">
-        <v>2506</v>
+        <v>2490</v>
       </c>
       <c r="I677" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="678" spans="1:16">
       <c r="A678" t="s">
-        <v>2507</v>
+        <v>2491</v>
       </c>
       <c r="B678" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C678" t="s">
-        <v>2508</v>
+        <v>2492</v>
       </c>
       <c r="D678" t="s">
-        <v>2509</v>
+        <v>2493</v>
       </c>
       <c r="E678" t="s">
-        <v>2510</v>
+        <v>2494</v>
       </c>
       <c r="G678" t="s">
-        <v>2378</v>
+        <v>2495</v>
       </c>
       <c r="H678" t="s">
-        <v>2378</v>
+        <v>2495</v>
       </c>
       <c r="I678" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="679" spans="1:16">
       <c r="A679" t="s">
-        <v>2511</v>
+        <v>2496</v>
       </c>
       <c r="B679" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C679" t="s">
-        <v>2512</v>
+        <v>2497</v>
       </c>
       <c r="D679" t="s">
-        <v>2513</v>
+        <v>2498</v>
       </c>
       <c r="E679" t="s">
-        <v>2514</v>
+        <v>2499</v>
       </c>
       <c r="G679" t="s">
-        <v>2515</v>
+        <v>2500</v>
       </c>
       <c r="H679" t="s">
-        <v>2515</v>
+        <v>2500</v>
       </c>
       <c r="I679" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="680" spans="1:16">
       <c r="A680" t="s">
-        <v>2516</v>
+        <v>2501</v>
       </c>
       <c r="B680" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C680" t="s">
-        <v>2517</v>
+        <v>2502</v>
       </c>
       <c r="D680" t="s">
-        <v>2518</v>
+        <v>2503</v>
       </c>
       <c r="E680" t="s">
-        <v>2519</v>
+        <v>2504</v>
       </c>
       <c r="G680" t="s">
-        <v>2515</v>
+        <v>2505</v>
       </c>
       <c r="H680" t="s">
-        <v>2520</v>
+        <v>2505</v>
       </c>
       <c r="I680" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="681" spans="1:16">
       <c r="A681" t="s">
-        <v>2521</v>
+        <v>2506</v>
       </c>
       <c r="B681" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C681" t="s">
-        <v>2522</v>
+        <v>2507</v>
       </c>
       <c r="D681" t="s">
-        <v>2523</v>
+        <v>2508</v>
       </c>
       <c r="E681" t="s">
-        <v>2524</v>
+        <v>2509</v>
       </c>
       <c r="G681" t="s">
-        <v>2525</v>
+        <v>2505</v>
       </c>
       <c r="H681" t="s">
-        <v>2525</v>
+        <v>2505</v>
       </c>
       <c r="I681" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="682" spans="1:16">
       <c r="A682" t="s">
-        <v>2526</v>
+        <v>2510</v>
       </c>
       <c r="B682" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C682" t="s">
-        <v>2527</v>
+        <v>2511</v>
       </c>
       <c r="D682" t="s">
-        <v>2528</v>
+        <v>2512</v>
       </c>
       <c r="E682" t="s">
-        <v>2529</v>
+        <v>2513</v>
       </c>
       <c r="G682" t="s">
-        <v>2530</v>
+        <v>2514</v>
       </c>
       <c r="H682" t="s">
-        <v>2530</v>
+        <v>2514</v>
       </c>
       <c r="I682" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="683" spans="1:16">
       <c r="A683" t="s">
-        <v>2531</v>
+        <v>2515</v>
       </c>
       <c r="B683" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C683" t="s">
-        <v>2532</v>
+        <v>2516</v>
       </c>
       <c r="D683" t="s">
-        <v>2533</v>
+        <v>2517</v>
       </c>
       <c r="E683" t="s">
-        <v>2534</v>
+        <v>2518</v>
       </c>
       <c r="G683" t="s">
-        <v>2535</v>
+        <v>2514</v>
       </c>
       <c r="H683" t="s">
-        <v>2535</v>
+        <v>2514</v>
       </c>
       <c r="I683" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="684" spans="1:16">
       <c r="A684" t="s">
-        <v>2536</v>
+        <v>2519</v>
       </c>
       <c r="B684" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C684" t="s">
-        <v>2537</v>
+        <v>2520</v>
       </c>
       <c r="D684" t="s">
-        <v>2538</v>
+        <v>2521</v>
       </c>
       <c r="E684" t="s">
-        <v>2539</v>
+        <v>2522</v>
       </c>
       <c r="G684" t="s">
-        <v>2540</v>
+        <v>2514</v>
       </c>
       <c r="H684" t="s">
-        <v>2540</v>
+        <v>2514</v>
       </c>
       <c r="I684" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="685" spans="1:16">
       <c r="A685" t="s">
-        <v>2541</v>
+        <v>2523</v>
       </c>
       <c r="B685" t="s">
-        <v>2423</v>
+        <v>14</v>
       </c>
       <c r="C685" t="s">
-        <v>2542</v>
+        <v>2524</v>
       </c>
       <c r="D685" t="s">
-        <v>2543</v>
+        <v>2525</v>
       </c>
       <c r="E685" t="s">
-        <v>2544</v>
+        <v>2526</v>
       </c>
       <c r="G685" t="s">
-        <v>2545</v>
+        <v>2514</v>
       </c>
       <c r="H685" t="s">
-        <v>2545</v>
+        <v>2514</v>
       </c>
       <c r="I685" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="686" spans="1:16">
       <c r="A686" t="s">
-        <v>2546</v>
+        <v>2527</v>
       </c>
       <c r="B686" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C686" t="s">
-        <v>2547</v>
+        <v>2528</v>
       </c>
       <c r="D686" t="s">
-        <v>2548</v>
+        <v>2529</v>
       </c>
       <c r="E686" t="s">
-        <v>2549</v>
+        <v>2530</v>
       </c>
       <c r="G686" t="s">
-        <v>2540</v>
+        <v>2514</v>
       </c>
       <c r="H686" t="s">
-        <v>2540</v>
+        <v>2514</v>
       </c>
       <c r="I686" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="687" spans="1:16">
       <c r="A687" t="s">
-        <v>2550</v>
+        <v>2531</v>
       </c>
       <c r="B687" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C687" t="s">
-        <v>2551</v>
+        <v>2532</v>
       </c>
       <c r="D687" t="s">
-        <v>2552</v>
+        <v>2533</v>
       </c>
       <c r="E687" t="s">
-        <v>2553</v>
+        <v>2534</v>
       </c>
       <c r="G687" t="s">
-        <v>2554</v>
+        <v>2514</v>
       </c>
       <c r="H687" t="s">
-        <v>2554</v>
+        <v>2514</v>
       </c>
       <c r="I687" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="688" spans="1:16">
       <c r="A688" t="s">
-        <v>2555</v>
+        <v>2535</v>
       </c>
       <c r="B688" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C688" t="s">
-        <v>2551</v>
+        <v>2536</v>
       </c>
       <c r="D688" t="s">
-        <v>2556</v>
+        <v>2537</v>
       </c>
       <c r="E688" t="s">
-        <v>2557</v>
+        <v>2538</v>
       </c>
       <c r="G688" t="s">
-        <v>2554</v>
+        <v>2514</v>
       </c>
       <c r="H688" t="s">
-        <v>2554</v>
+        <v>2514</v>
       </c>
       <c r="I688" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="689" spans="1:16">
       <c r="A689" t="s">
-        <v>2558</v>
+        <v>2539</v>
       </c>
       <c r="B689" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C689" t="s">
-        <v>2559</v>
+        <v>2540</v>
       </c>
       <c r="D689" t="s">
-        <v>2560</v>
+        <v>2541</v>
       </c>
       <c r="E689" t="s">
-        <v>2561</v>
+        <v>2542</v>
       </c>
       <c r="G689" t="s">
-        <v>2554</v>
+        <v>2543</v>
       </c>
       <c r="H689" t="s">
-        <v>2554</v>
+        <v>2543</v>
       </c>
       <c r="I689" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="690" spans="1:16">
       <c r="A690" t="s">
-        <v>2562</v>
+        <v>2544</v>
       </c>
       <c r="B690" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C690" t="s">
-        <v>2563</v>
+        <v>2545</v>
       </c>
       <c r="D690" t="s">
-        <v>2564</v>
+        <v>2546</v>
       </c>
       <c r="E690" t="s">
-        <v>2565</v>
+        <v>2547</v>
       </c>
       <c r="G690" t="s">
-        <v>2554</v>
+        <v>2543</v>
       </c>
       <c r="H690" t="s">
-        <v>2554</v>
+        <v>2543</v>
       </c>
       <c r="I690" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="691" spans="1:16">
       <c r="A691" t="s">
-        <v>2566</v>
+        <v>2548</v>
       </c>
       <c r="B691" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C691" t="s">
-        <v>2567</v>
+        <v>2549</v>
       </c>
       <c r="D691" t="s">
-        <v>2568</v>
+        <v>2550</v>
       </c>
       <c r="E691" t="s">
-        <v>2569</v>
+        <v>2551</v>
       </c>
       <c r="G691" t="s">
-        <v>2570</v>
+        <v>2552</v>
       </c>
       <c r="H691" t="s">
-        <v>2570</v>
+        <v>2552</v>
       </c>
       <c r="I691" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="692" spans="1:16">
       <c r="A692" t="s">
-        <v>2571</v>
+        <v>2553</v>
       </c>
       <c r="B692" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C692" t="s">
-        <v>2572</v>
+        <v>2554</v>
       </c>
       <c r="D692" t="s">
-        <v>2573</v>
+        <v>2555</v>
       </c>
       <c r="E692" t="s">
-        <v>2574</v>
+        <v>2556</v>
       </c>
       <c r="G692" t="s">
-        <v>2570</v>
+        <v>2552</v>
       </c>
       <c r="H692" t="s">
-        <v>2570</v>
+        <v>2552</v>
       </c>
       <c r="I692" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="693" spans="1:16">
       <c r="A693" t="s">
-        <v>2575</v>
+        <v>2557</v>
       </c>
       <c r="B693" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C693" t="s">
-        <v>2576</v>
+        <v>2558</v>
       </c>
       <c r="D693" t="s">
-        <v>2577</v>
+        <v>2559</v>
       </c>
       <c r="E693" t="s">
-        <v>2578</v>
+        <v>2560</v>
       </c>
       <c r="G693" t="s">
-        <v>2570</v>
+        <v>2552</v>
       </c>
       <c r="H693" t="s">
-        <v>2570</v>
+        <v>2552</v>
       </c>
       <c r="I693" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="694" spans="1:16">
       <c r="A694" t="s">
-        <v>2579</v>
+        <v>2561</v>
       </c>
       <c r="B694" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C694" t="s">
-        <v>2580</v>
+        <v>2562</v>
       </c>
       <c r="D694" t="s">
-        <v>2581</v>
+        <v>2563</v>
       </c>
       <c r="E694" t="s">
-        <v>2582</v>
+        <v>2564</v>
       </c>
       <c r="G694" t="s">
-        <v>2570</v>
+        <v>2552</v>
       </c>
       <c r="H694" t="s">
-        <v>2570</v>
+        <v>2552</v>
       </c>
       <c r="I694" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="695" spans="1:16">
       <c r="A695" t="s">
-        <v>2583</v>
+        <v>2565</v>
       </c>
       <c r="B695" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C695" t="s">
-        <v>2584</v>
+        <v>2566</v>
       </c>
       <c r="D695" t="s">
-        <v>2585</v>
+        <v>2567</v>
       </c>
       <c r="E695" t="s">
-        <v>2586</v>
+        <v>2568</v>
       </c>
       <c r="G695" t="s">
-        <v>2587</v>
+        <v>2569</v>
       </c>
       <c r="H695" t="s">
-        <v>2587</v>
+        <v>2569</v>
       </c>
       <c r="I695" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="696" spans="1:16">
       <c r="A696" t="s">
-        <v>2588</v>
+        <v>2570</v>
       </c>
       <c r="B696" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C696" t="s">
-        <v>2589</v>
+        <v>2571</v>
       </c>
       <c r="D696" t="s">
-        <v>2590</v>
+        <v>2572</v>
       </c>
       <c r="E696" t="s">
-        <v>2591</v>
+        <v>2573</v>
       </c>
       <c r="G696" t="s">
-        <v>2587</v>
+        <v>2442</v>
       </c>
       <c r="H696" t="s">
-        <v>2587</v>
+        <v>2442</v>
       </c>
       <c r="I696" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="697" spans="1:16">
       <c r="A697" t="s">
-        <v>2592</v>
+        <v>2574</v>
       </c>
       <c r="B697" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C697" t="s">
-        <v>2593</v>
+        <v>2575</v>
       </c>
       <c r="D697" t="s">
-        <v>2594</v>
+        <v>2576</v>
       </c>
       <c r="E697" t="s">
-        <v>2595</v>
+        <v>2577</v>
       </c>
       <c r="G697" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="H697" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="I697" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="698" spans="1:16">
       <c r="A698" t="s">
-        <v>2596</v>
+        <v>2579</v>
       </c>
       <c r="B698" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C698" t="s">
-        <v>2597</v>
+        <v>2580</v>
       </c>
       <c r="D698" t="s">
-        <v>2598</v>
+        <v>2581</v>
       </c>
       <c r="E698" t="s">
-        <v>2599</v>
+        <v>2582</v>
       </c>
       <c r="G698" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="H698" t="s">
-        <v>2587</v>
+        <v>2583</v>
       </c>
       <c r="I698" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="699" spans="1:16">
       <c r="A699" t="s">
-        <v>2600</v>
+        <v>2584</v>
       </c>
       <c r="B699" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C699" t="s">
-        <v>2601</v>
+        <v>2585</v>
       </c>
       <c r="D699" t="s">
-        <v>2602</v>
+        <v>2586</v>
       </c>
       <c r="E699" t="s">
-        <v>2603</v>
+        <v>2587</v>
       </c>
       <c r="G699" t="s">
-        <v>2604</v>
+        <v>2588</v>
       </c>
       <c r="H699" t="s">
-        <v>2604</v>
+        <v>2588</v>
       </c>
       <c r="I699" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="700" spans="1:16">
       <c r="A700" t="s">
-        <v>2605</v>
+        <v>2589</v>
       </c>
       <c r="B700" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C700" t="s">
-        <v>2606</v>
+        <v>2590</v>
       </c>
       <c r="D700" t="s">
-        <v>2607</v>
+        <v>2591</v>
       </c>
       <c r="E700" t="s">
-        <v>2608</v>
+        <v>2592</v>
       </c>
       <c r="G700" t="s">
-        <v>2609</v>
+        <v>2593</v>
       </c>
       <c r="H700" t="s">
-        <v>2609</v>
+        <v>2593</v>
       </c>
       <c r="I700" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="701" spans="1:16">
       <c r="A701" t="s">
-        <v>2610</v>
+        <v>2594</v>
       </c>
       <c r="B701" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C701" t="s">
-        <v>2611</v>
+        <v>2595</v>
       </c>
       <c r="D701" t="s">
-        <v>2612</v>
+        <v>2596</v>
       </c>
       <c r="E701" t="s">
-        <v>2613</v>
+        <v>2597</v>
       </c>
       <c r="G701" t="s">
-        <v>2609</v>
+        <v>2598</v>
       </c>
       <c r="H701" t="s">
-        <v>2609</v>
+        <v>2598</v>
       </c>
       <c r="I701" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="702" spans="1:16">
       <c r="A702" t="s">
-        <v>2614</v>
+        <v>2599</v>
       </c>
       <c r="B702" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C702" t="s">
-        <v>2615</v>
+        <v>2600</v>
       </c>
       <c r="D702" t="s">
-        <v>2616</v>
+        <v>2601</v>
       </c>
       <c r="E702" t="s">
-        <v>2617</v>
+        <v>2602</v>
       </c>
       <c r="G702" t="s">
-        <v>2609</v>
+        <v>2603</v>
       </c>
       <c r="H702" t="s">
-        <v>2609</v>
+        <v>2603</v>
       </c>
       <c r="I702" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="703" spans="1:16">
       <c r="A703" t="s">
-        <v>2618</v>
+        <v>2604</v>
       </c>
       <c r="B703" t="s">
-        <v>2423</v>
+        <v>47</v>
       </c>
       <c r="C703" t="s">
-        <v>2619</v>
+        <v>2605</v>
       </c>
       <c r="D703" t="s">
-        <v>2620</v>
+        <v>2606</v>
       </c>
       <c r="E703" t="s">
-        <v>2621</v>
+        <v>2607</v>
       </c>
       <c r="G703" t="s">
-        <v>2622</v>
+        <v>2608</v>
       </c>
       <c r="H703" t="s">
-        <v>2622</v>
+        <v>2608</v>
       </c>
       <c r="I703" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="704" spans="1:16">
       <c r="A704" t="s">
-        <v>2623</v>
+        <v>2609</v>
       </c>
       <c r="B704" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C704" t="s">
-        <v>2624</v>
+        <v>2610</v>
       </c>
       <c r="D704" t="s">
-        <v>2625</v>
+        <v>2611</v>
       </c>
       <c r="E704" t="s">
-        <v>2626</v>
+        <v>2612</v>
       </c>
       <c r="G704" t="s">
-        <v>2627</v>
+        <v>2603</v>
       </c>
       <c r="H704" t="s">
-        <v>2627</v>
+        <v>2603</v>
       </c>
       <c r="I704" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="705" spans="1:16">
       <c r="A705" t="s">
-        <v>2628</v>
+        <v>2613</v>
       </c>
       <c r="B705" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C705" t="s">
-        <v>2629</v>
+        <v>2614</v>
       </c>
       <c r="D705" t="s">
-        <v>2630</v>
+        <v>2615</v>
       </c>
       <c r="E705" t="s">
-        <v>2631</v>
+        <v>2616</v>
       </c>
       <c r="G705" t="s">
-        <v>2632</v>
+        <v>2617</v>
       </c>
       <c r="H705" t="s">
-        <v>2632</v>
+        <v>2617</v>
       </c>
       <c r="I705" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="706" spans="1:16">
       <c r="A706" t="s">
-        <v>2633</v>
+        <v>2618</v>
       </c>
       <c r="B706" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C706" t="s">
-        <v>2634</v>
+        <v>2614</v>
       </c>
       <c r="D706" t="s">
-        <v>2635</v>
+        <v>2619</v>
       </c>
       <c r="E706" t="s">
-        <v>2636</v>
+        <v>2620</v>
       </c>
       <c r="G706" t="s">
-        <v>2637</v>
+        <v>2617</v>
       </c>
       <c r="H706" t="s">
-        <v>2637</v>
+        <v>2617</v>
       </c>
       <c r="I706" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="707" spans="1:16">
       <c r="A707" t="s">
-        <v>2638</v>
+        <v>2621</v>
       </c>
       <c r="B707" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C707" t="s">
-        <v>2639</v>
+        <v>2622</v>
       </c>
       <c r="D707" t="s">
-        <v>2640</v>
+        <v>2623</v>
       </c>
       <c r="E707" t="s">
-        <v>2641</v>
+        <v>2624</v>
       </c>
       <c r="G707" t="s">
-        <v>2432</v>
+        <v>2617</v>
       </c>
       <c r="H707" t="s">
-        <v>2432</v>
+        <v>2617</v>
       </c>
       <c r="I707" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="708" spans="1:16">
       <c r="A708" t="s">
-        <v>2642</v>
+        <v>2625</v>
       </c>
       <c r="B708" t="s">
-        <v>747</v>
+        <v>14</v>
       </c>
       <c r="C708" t="s">
-        <v>2643</v>
+        <v>2626</v>
       </c>
       <c r="D708" t="s">
-        <v>2644</v>
+        <v>2627</v>
       </c>
       <c r="E708" t="s">
-        <v>1109</v>
+        <v>2628</v>
       </c>
       <c r="G708" t="s">
-        <v>2645</v>
+        <v>2617</v>
       </c>
       <c r="H708" t="s">
-        <v>2645</v>
+        <v>2617</v>
       </c>
       <c r="I708" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="709" spans="1:16">
       <c r="A709" t="s">
-        <v>2646</v>
+        <v>2629</v>
       </c>
       <c r="B709" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C709" t="s">
-        <v>2647</v>
+        <v>2630</v>
       </c>
       <c r="D709" t="s">
-        <v>2648</v>
+        <v>2631</v>
       </c>
       <c r="E709" t="s">
-        <v>2649</v>
+        <v>2632</v>
       </c>
       <c r="G709" t="s">
-        <v>2650</v>
+        <v>2633</v>
       </c>
       <c r="H709" t="s">
-        <v>2650</v>
+        <v>2633</v>
       </c>
       <c r="I709" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="710" spans="1:16">
       <c r="A710" t="s">
-        <v>2651</v>
+        <v>2634</v>
       </c>
       <c r="B710" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C710" t="s">
-        <v>2652</v>
+        <v>2635</v>
       </c>
       <c r="D710" t="s">
-        <v>2653</v>
+        <v>2636</v>
       </c>
       <c r="E710" t="s">
-        <v>2654</v>
+        <v>2637</v>
       </c>
       <c r="G710" t="s">
-        <v>2655</v>
+        <v>2633</v>
       </c>
       <c r="H710" t="s">
-        <v>2655</v>
+        <v>2633</v>
       </c>
       <c r="I710" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="711" spans="1:16">
       <c r="A711" t="s">
-        <v>2656</v>
+        <v>2638</v>
       </c>
       <c r="B711" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C711" t="s">
-        <v>2657</v>
+        <v>2639</v>
       </c>
       <c r="D711" t="s">
-        <v>2658</v>
+        <v>2640</v>
       </c>
       <c r="E711" t="s">
-        <v>2659</v>
+        <v>2641</v>
       </c>
       <c r="G711" t="s">
-        <v>2660</v>
+        <v>2633</v>
       </c>
       <c r="H711" t="s">
-        <v>2660</v>
+        <v>2633</v>
       </c>
       <c r="I711" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="712" spans="1:16">
       <c r="A712" t="s">
-        <v>2661</v>
+        <v>2642</v>
       </c>
       <c r="B712" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C712" t="s">
-        <v>2662</v>
+        <v>2643</v>
       </c>
       <c r="D712" t="s">
-        <v>2663</v>
+        <v>2644</v>
       </c>
       <c r="E712" t="s">
-        <v>2664</v>
+        <v>2645</v>
       </c>
       <c r="G712" t="s">
-        <v>2660</v>
+        <v>2633</v>
       </c>
       <c r="H712" t="s">
-        <v>2660</v>
+        <v>2633</v>
       </c>
       <c r="I712" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="713" spans="1:16">
       <c r="A713" t="s">
-        <v>2665</v>
+        <v>2646</v>
       </c>
       <c r="B713" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C713" t="s">
-        <v>2666</v>
+        <v>2647</v>
       </c>
       <c r="D713" t="s">
-        <v>2667</v>
+        <v>2648</v>
       </c>
       <c r="E713" t="s">
-        <v>2668</v>
+        <v>2649</v>
       </c>
       <c r="G713" t="s">
-        <v>2669</v>
+        <v>2650</v>
       </c>
       <c r="H713" t="s">
-        <v>2669</v>
+        <v>2650</v>
       </c>
       <c r="I713" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="714" spans="1:16">
       <c r="A714" t="s">
-        <v>2670</v>
+        <v>2651</v>
       </c>
       <c r="B714" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C714" t="s">
-        <v>2671</v>
+        <v>2652</v>
       </c>
       <c r="D714" t="s">
-        <v>2672</v>
+        <v>2653</v>
       </c>
       <c r="E714" t="s">
-        <v>2673</v>
+        <v>2654</v>
       </c>
       <c r="G714" t="s">
-        <v>2669</v>
+        <v>2650</v>
       </c>
       <c r="H714" t="s">
-        <v>2669</v>
+        <v>2650</v>
       </c>
       <c r="I714" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="715" spans="1:16">
       <c r="A715" t="s">
-        <v>2674</v>
+        <v>2655</v>
       </c>
       <c r="B715" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="C715" t="s">
-        <v>2675</v>
+        <v>2656</v>
       </c>
       <c r="D715" t="s">
-        <v>2676</v>
+        <v>2657</v>
       </c>
       <c r="E715" t="s">
-        <v>2677</v>
+        <v>2658</v>
       </c>
       <c r="G715" t="s">
-        <v>2678</v>
+        <v>2650</v>
       </c>
       <c r="H715" t="s">
-        <v>2678</v>
+        <v>2650</v>
       </c>
       <c r="I715" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="716" spans="1:16">
       <c r="A716" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B716" t="s">
+        <v>14</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2662</v>
+      </c>
+      <c r="G716" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2650</v>
+      </c>
+      <c r="I716" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="717" spans="1:16">
+      <c r="A717" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B717" t="s">
+        <v>14</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2666</v>
+      </c>
+      <c r="G717" t="s">
+        <v>2667</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2667</v>
+      </c>
+      <c r="I717" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="718" spans="1:16">
+      <c r="A718" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B718" t="s">
+        <v>14</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2671</v>
+      </c>
+      <c r="G718" t="s">
+        <v>2672</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2672</v>
+      </c>
+      <c r="I718" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="719" spans="1:16">
+      <c r="A719" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B719" t="s">
+        <v>14</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2676</v>
+      </c>
+      <c r="G719" t="s">
+        <v>2672</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2672</v>
+      </c>
+      <c r="I719" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="720" spans="1:16">
+      <c r="A720" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B720" t="s">
+        <v>14</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D720" t="s">
         <v>2679</v>
       </c>
-      <c r="B716" t="s">
-[...2 lines deleted...]
-      <c r="C716" t="s">
+      <c r="E720" t="s">
         <v>2680</v>
       </c>
-      <c r="D716" t="s">
+      <c r="G720" t="s">
+        <v>2672</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2672</v>
+      </c>
+      <c r="I720" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="721" spans="1:16">
+      <c r="A721" t="s">
         <v>2681</v>
       </c>
-      <c r="E716" t="s">
+      <c r="B721" t="s">
+        <v>47</v>
+      </c>
+      <c r="C721" t="s">
         <v>2682</v>
       </c>
-      <c r="G716" t="s">
-[...5 lines deleted...]
-      <c r="I716" t="s">
+      <c r="D721" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2684</v>
+      </c>
+      <c r="G721" t="s">
+        <v>2685</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2685</v>
+      </c>
+      <c r="I721" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="722" spans="1:16">
+      <c r="A722" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B722" t="s">
+        <v>14</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2689</v>
+      </c>
+      <c r="G722" t="s">
+        <v>2690</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2690</v>
+      </c>
+      <c r="I722" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="723" spans="1:16">
+      <c r="A723" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B723" t="s">
+        <v>14</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2694</v>
+      </c>
+      <c r="G723" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2695</v>
+      </c>
+      <c r="I723" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="724" spans="1:16">
+      <c r="A724" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B724" t="s">
+        <v>14</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2699</v>
+      </c>
+      <c r="G724" t="s">
+        <v>2700</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2700</v>
+      </c>
+      <c r="I724" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="725" spans="1:16">
+      <c r="A725" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B725" t="s">
+        <v>14</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2704</v>
+      </c>
+      <c r="G725" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2495</v>
+      </c>
+      <c r="I725" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="726" spans="1:16">
+      <c r="A726" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B726" t="s">
+        <v>812</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G726" t="s">
+        <v>2708</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2708</v>
+      </c>
+      <c r="I726" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="727" spans="1:16">
+      <c r="A727" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B727" t="s">
+        <v>14</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2712</v>
+      </c>
+      <c r="G727" t="s">
+        <v>2713</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2713</v>
+      </c>
+      <c r="I727" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="728" spans="1:16">
+      <c r="A728" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B728" t="s">
+        <v>14</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2717</v>
+      </c>
+      <c r="G728" t="s">
+        <v>2718</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2718</v>
+      </c>
+      <c r="I728" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="729" spans="1:16">
+      <c r="A729" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B729" t="s">
+        <v>14</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2722</v>
+      </c>
+      <c r="G729" t="s">
+        <v>2723</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2723</v>
+      </c>
+      <c r="I729" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="730" spans="1:16">
+      <c r="A730" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B730" t="s">
+        <v>14</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2727</v>
+      </c>
+      <c r="G730" t="s">
+        <v>2723</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2723</v>
+      </c>
+      <c r="I730" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="731" spans="1:16">
+      <c r="A731" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B731" t="s">
+        <v>14</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2731</v>
+      </c>
+      <c r="G731" t="s">
+        <v>2732</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2732</v>
+      </c>
+      <c r="I731" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="732" spans="1:16">
+      <c r="A732" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B732" t="s">
+        <v>14</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2736</v>
+      </c>
+      <c r="G732" t="s">
+        <v>2732</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2732</v>
+      </c>
+      <c r="I732" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="733" spans="1:16">
+      <c r="A733" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B733" t="s">
+        <v>14</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G733" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2741</v>
+      </c>
+      <c r="I733" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="734" spans="1:16">
+      <c r="A734" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B734" t="s">
+        <v>14</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2745</v>
+      </c>
+      <c r="G734" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2490</v>
+      </c>
+      <c r="I734" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>