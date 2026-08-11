--- v3 (2026-06-17)
+++ v4 (2026-08-11)
@@ -12,145 +12,715 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2746">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2924">
   <si>
     <t>uuid</t>
   </si>
   <si>
     <t>categoria_nome</t>
   </si>
   <si>
     <t>titulo</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>numero</t>
   </si>
   <si>
     <t>texto</t>
   </si>
   <si>
     <t>aprovada</t>
   </si>
   <si>
     <t>publicacao</t>
   </si>
   <si>
     <t>arquivo_nome</t>
   </si>
   <si>
     <t>arquivo_categoria_nome</t>
   </si>
   <si>
     <t>arquivo_download</t>
   </si>
   <si>
     <t>arquivo_sha1</t>
   </si>
   <si>
     <t>arquivo_md5</t>
   </si>
   <si>
+    <t>810a8cd4-a9c2-4426-9575-0f82e00fab96</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIA EXECUTIVA CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) REGINA SANTANA SILVA.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretaria-executiva-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-regina-santana-silva/810a8cd4-a9c2-4426-9575-0f82e00fab96</t>
+  </si>
+  <si>
+    <t>129-2026</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>c27fbc03-fa44-4e15-aea5-5c7b7eaeaec6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIA EXECUTIVA CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) ERICA FARIAS NUNES.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretaria-executiva-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-erica-farias-nunes/c27fbc03-fa44-4e15-aea5-5c7b7eaeaec6</t>
+  </si>
+  <si>
+    <t>128-2026</t>
+  </si>
+  <si>
+    <t>86debc5c-8aeb-49ec-9552-d8fd748745b4</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE EXONERAÇÃO DE SERVIDOR MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/86debc5c-8aeb-49ec-9552-d8fd748745b4</t>
+  </si>
+  <si>
+    <t>127-2026</t>
+  </si>
+  <si>
+    <t>e695bad4-e25d-4952-bd3d-414f323b6e5f</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CESSÃO DE USO DE ÁREA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/autoriza-o-poder-executivo-municipal-a-celebrar-termo-de-cessao-de-uso-de-area-publica-e-da-outras-providencias/e695bad4-e25d-4952-bd3d-414f323b6e5f</t>
+  </si>
+  <si>
+    <t>378-2026</t>
+  </si>
+  <si>
+    <t>73a4b870-d1bb-4f0b-aebb-1ba3e8df8c44</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/autoriza-o-poder-executivo-municipal-a-celebrar-termo-de-cessao-de-uso-de-area-publica-e-da-outras-providencias/73a4b870-d1bb-4f0b-aebb-1ba3e8df8c44</t>
+  </si>
+  <si>
+    <t>377-2026</t>
+  </si>
+  <si>
+    <t>4a2bf620-e8b1-47ad-b251-623c5504f450</t>
+  </si>
+  <si>
+    <t>INSTITUI O SISTEMA MUNICIPAL DA AVALIAÇÃO DA EDUCAÇÃO BÁSICA E O PROJETO "MASCOTE EDUCACIONAL GRACCHITO" NO ÂMBITO DO MUNICÍPIO DE GRACCHO CARDOSO/SE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/institui-o-sistema-municipal-da-avaliacao-da-educacao-basica-e-o-projeto-mascote-educacional-gracchito-no-ambito-do-municipio-de-graccho-cardoso-se-e-da-outras-providencias/4a2bf620-e8b1-47ad-b251-623c5504f450</t>
+  </si>
+  <si>
+    <t>376-2026</t>
+  </si>
+  <si>
+    <t>59ff9482-eb14-4e0c-9f5e-7d67d9440171</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE TRANSFERÊNCIA DE SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-transferencia-de-servidor-publico-municipal-e-da-outras-providencias/59ff9482-eb14-4e0c-9f5e-7d67d9440171</t>
+  </si>
+  <si>
+    <t>14-2026</t>
+  </si>
+  <si>
+    <t>3c0f4a31-8356-4b7f-bc35-8aa3e5711f42</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO TRANSFERE SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-transfere-servidor-publico-e-da-outras-providencias/3c0f4a31-8356-4b7f-bc35-8aa3e5711f42</t>
+  </si>
+  <si>
+    <t>36-2026</t>
+  </si>
+  <si>
+    <t>9411de6a-071e-4c45-8b9e-a18d6d64d675</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA MATERNIDADE À SERVIDORA PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-maternidade-a-servidora-publico-e-da-outras-providencias/9411de6a-071e-4c45-8b9e-a18d6d64d675</t>
+  </si>
+  <si>
+    <t>35-2026</t>
+  </si>
+  <si>
+    <t>9d5b06a6-3bd4-4593-a8b7-d42bdf02c56e</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO TRANSFERE SERVIDORA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-transfere-servidora-publica-e-da-outras-providencias/9d5b06a6-3bd4-4593-a8b7-d42bdf02c56e</t>
+  </si>
+  <si>
+    <t>34-2026</t>
+  </si>
+  <si>
+    <t>15c24678-758b-40c0-b429-76e47b24fb51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIO EXECUTIVO CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) ALEX EVANGELISTA DOS SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretario-executivo-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-alex-evangelista-dos-santos/15c24678-758b-40c0-b429-76e47b24fb51</t>
+  </si>
+  <si>
+    <t>120-2016</t>
+  </si>
+  <si>
+    <t>0e3b3b07-599a-430d-ac5a-64bb1301934e</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIA EXECUTIVA CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) HAYSA ALMEIDA DE JESUS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretaria-executiva-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-haysa-almeida-de-jesus/0e3b3b07-599a-430d-ac5a-64bb1301934e</t>
+  </si>
+  <si>
+    <t>119-2026</t>
+  </si>
+  <si>
+    <t>05719e6e-ad92-487f-98a7-6a239420009f</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> NOMEIA PARA EXERCER O CARGO DE SECRETÁRIO EXECUTIVO CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) PAULO JOSÉ DE ARAGÃO SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretario-executivo-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-paulo-jose-de-aragao-santos/05719e6e-ad92-487f-98a7-6a239420009f</t>
+  </si>
+  <si>
+    <t>118-2026</t>
+  </si>
+  <si>
+    <t>2d9e53e2-5997-4f45-8405-1d9481765158</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIA EXECUTIVA CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) SIBELLE NUNES DOS SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretaria-executiva-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-sibelle-nunes-dos-santos/2d9e53e2-5997-4f45-8405-1d9481765158</t>
+  </si>
+  <si>
+    <t>117-2026</t>
+  </si>
+  <si>
+    <t>2a0b6bbc-9516-4e71-b5e7-fcba5b89f7f0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIA EXECUTIVA CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) GISELIA SILVA DE MATOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretaria-executiva-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-giselia-silva-de-matos/2a0b6bbc-9516-4e71-b5e7-fcba5b89f7f0</t>
+  </si>
+  <si>
+    <t>116-2026</t>
+  </si>
+  <si>
+    <t>a16d896f-ee02-4d59-9c67-fec7d38ed0df</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIA EXECUTIVA CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) BRENA MICHELY ARAGÃO.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretaria-executiva-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-brena-michely-aragao/a16d896f-ee02-4d59-9c67-fec7d38ed0df</t>
+  </si>
+  <si>
+    <t>115-2026</t>
+  </si>
+  <si>
+    <t>61070499-e485-4067-a241-a7dc35bc1557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE SECRETÁRIA EXECUTIVA CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) MÔNICA MARIA SILVA SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-secretaria-executiva-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-monica-maria-silva-santos/61070499-e485-4067-a241-a7dc35bc1557</t>
+  </si>
+  <si>
+    <t>114-2026</t>
+  </si>
+  <si>
+    <t>160bb193-e8d8-4234-a628-0432af0044bb</t>
+  </si>
+  <si>
+    <t>CONCEDE A CESSÃO DA SERVIDORA PÚBLICA MUNICIPAL MARCELA FERREIRA SANTOS DÓRIA À PREFEITURA SECRETARIA DE ESTADO DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/concede-a-cessao-da-servidora-publica-municipal-marcela-ferreira-santos-doria-a-prefeitura-secretaria-de-estado-da-educacao-e-da-outras-providencias/160bb193-e8d8-4234-a628-0432af0044bb</t>
+  </si>
+  <si>
+    <t>13-2026</t>
+  </si>
+  <si>
+    <t>9833ea68-ba9a-48e8-9a5f-c09f150097d0</t>
+  </si>
+  <si>
+    <t>RENOVA CESSÃO DO SERVIDOR PÚBLICO MUNICIPAL WELLINGTON GOMES LIMA FILHO À SECRETARIA DE ESTADO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/renova-cessao-do-servidor-publico-municipal-wellington-gomes-lima-filho-a-secretaria-de-estado-da-saude-e-da-outras-providencias/9833ea68-ba9a-48e8-9a5f-c09f150097d0</t>
+  </si>
+  <si>
+    <t>12-2026</t>
+  </si>
+  <si>
+    <t>d49865dd-8129-45cc-8da7-763c65422e08</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/autoriza-o-poder-executivo-municipal-a-abrir-creditos-adicionais-suplementares-e-da-outras-providencias/d49865dd-8129-45cc-8da7-763c65422e08</t>
+  </si>
+  <si>
+    <t>375-2026</t>
+  </si>
+  <si>
+    <t>c69ea46f-39a0-4a38-ba60-c5f65ae015fc</t>
+  </si>
+  <si>
+    <t>REVOGA O DECRETO Nº 165/2021, QUE REGULAMENTA A CONCESSÃO E O PAGAMENTO DE AUXÍLIO-TRANSPORTE AOS SERVIDORES PÚBLICOS EFETIVOS, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/revoga-o-decreto-no-165-2021-que-regulamenta-a-concessao-e-o-pagamento-de-auxilio-transporte-aos-servidores-publicos-efetivos-no-ambito-da-administracao-direta-do-poder-executivo-municipal/c69ea46f-39a0-4a38-ba60-c5f65ae015fc</t>
+  </si>
+  <si>
+    <t>113-2026</t>
+  </si>
+  <si>
+    <t>058d1395-f4d0-4482-a34f-1c6880bd8b65</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE REDUÇÃO DE UM QUARTO DE CARGA HORÁRIA À SERVIDORA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-reducao-de-um-quarto-de-carga-horaria-a-servidora-publica-e-da-outras-providencias/058d1395-f4d0-4482-a34f-1c6880bd8b65</t>
+  </si>
+  <si>
+    <t>33-2026</t>
+  </si>
+  <si>
+    <t>2db7bbba-745e-4318-bac4-912a4608fd91</t>
+  </si>
+  <si>
+    <t>NOMEIA REPRESENTANTES DO FORÚM MUNICIPAL DE EDUCAÇÃO-FME.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-representantes-do-forum-municipal-de-educacao-fme/2db7bbba-745e-4318-bac4-912a4608fd91</t>
+  </si>
+  <si>
+    <t>112/2026</t>
+  </si>
+  <si>
+    <t>97725409-294b-4704-a480-42a3b6120fde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE DIVISÃO CCS-01, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) DEYZE STHEFANY CASTRO SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-divisao-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-deyze-sthefany-castro-santos/97725409-294b-4704-a480-42a3b6120fde</t>
+  </si>
+  <si>
+    <t>111-2026</t>
+  </si>
+  <si>
+    <t>0da74ac8-bd91-424a-a561-6aa16080a034</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/0da74ac8-bd91-424a-a561-6aa16080a034</t>
+  </si>
+  <si>
+    <t>110-2026</t>
+  </si>
+  <si>
+    <t>97705b87-ae53-47b2-ac57-16b7e7bead5c</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DISPOE SOBRE EXONERAÇÃO DE SERVIDOR MUNICIPAL DO MUNICÍPIO DE GRACCHO GARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-gardoso-se/97705b87-ae53-47b2-ac57-16b7e7bead5c</t>
+  </si>
+  <si>
+    <t>109-2026</t>
+  </si>
+  <si>
+    <t>a8322f40-160a-47ea-9909-abe1bf7125d5</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-divisao-ccs-01-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-deyze-sthefany-castro-santos/a8322f40-160a-47ea-9909-abe1bf7125d5</t>
+  </si>
+  <si>
+    <t>108-2026</t>
+  </si>
+  <si>
+    <t>8f15ea33-62fb-476b-a344-9f042b9716df</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO EXONERA SERVIDOR PÚBLICO DA FUNÇÃO DE COORDENADOR PEDAGÓGICO DA ESCOLA MUNICIPAL DR. LOURIVAL BATISTA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-exonera-servidor-publico-da-funcao-de-coordenador-pedagogico-da-escola-municipal-dr-lourival-batista-e-da-outras-providencias/8f15ea33-62fb-476b-a344-9f042b9716df</t>
+  </si>
+  <si>
+    <t>64efc159-24d8-4a69-a1be-93cd4c5d8145</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA PRÊMIO A SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidor-publico-e-da-outras-providencias/64efc159-24d8-4a69-a1be-93cd4c5d8145</t>
+  </si>
+  <si>
+    <t>32-2026</t>
+  </si>
+  <si>
+    <t>afd292d0-ca00-4deb-9383-77acdff1bf4f</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE MATERNIDADE DE SERVIDORA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-maternidade-de-servidora-publica-e-da-outras-providencias/afd292d0-ca00-4deb-9383-77acdff1bf4f</t>
+  </si>
+  <si>
+    <t>31-2026</t>
+  </si>
+  <si>
+    <t>029d9120-2eb3-4ec9-a4b5-acd1a6dbb8f8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSOR ESPECIAL-I CCE-03, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) JOYCE ROANY DA SILVA.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessor-especial-i-cce-03-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-joyce-roany-da-silva/029d9120-2eb3-4ec9-a4b5-acd1a6dbb8f8</t>
+  </si>
+  <si>
+    <t>107-2026</t>
+  </si>
+  <si>
+    <t>632164ba-3976-41c1-847e-9e60b76e7290</t>
+  </si>
+  <si>
+    <t>Decretos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE DIVISÃO CCS-01, NA SECRETARIA MUNICIPAL DE SAÚDE, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) MARIA ANTÔNIA DE OLIVEIRA.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-divisao-ccs-01-na-secretaria-municipal-de-saude-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-maria-antonia-de-oliveira/632164ba-3976-41c1-847e-9e60b76e7290</t>
+  </si>
+  <si>
+    <t>106-2026</t>
+  </si>
+  <si>
+    <t>4f6c4bb8-93d8-4701-bb88-2bac5e24d3bf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01, NA SECRETARIA MUNICIPAL DE SAÚDE, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A)VALÉRIA CRISTINA SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-na-secretaria-municipal-de-saude-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-valeria-cristina-santos/4f6c4bb8-93d8-4701-bb88-2bac5e24d3bf</t>
+  </si>
+  <si>
+    <t>104-2026</t>
+  </si>
+  <si>
+    <t>ed08627a-9da3-4cbc-8d7b-ed371cc4e9fc</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE EXONERAÇÃO DE SERVIDOR MUNICIPAL DO MUNICÍPIO DE GRACCHO GARDOSO/SE.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-gardoso-se/ed08627a-9da3-4cbc-8d7b-ed371cc4e9fc</t>
+  </si>
+  <si>
+    <t>103-2026</t>
+  </si>
+  <si>
+    <t>5304aef8-2e79-4d8c-a806-6c6980561c9d</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSOR DE GABINETE CCE-05, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A)RENATO JOSÉ ARAGÃO SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessor-de-gabinete-cce-05-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-renato-jose-aragao-santos/5304aef8-2e79-4d8c-a806-6c6980561c9d</t>
+  </si>
+  <si>
+    <t>102-2026</t>
+  </si>
+  <si>
+    <t>87e900ac-3f10-4f01-b1f4-a70fc48742cb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSORA TÉCNICA CCE-05, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A)MARIA JOSÉ DE ANDRADE.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessora-tecnica-cce-05-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-maria-jose-de-andrade/87e900ac-3f10-4f01-b1f4-a70fc48742cb</t>
+  </si>
+  <si>
+    <t>101-2026</t>
+  </si>
+  <si>
+    <t>7292bea9-be08-4258-8e71-d30f33ba77f2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSORA ESPECIAL CCE-03, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) EDIVANIA FERREIRA SANTOS.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessora-especial-cce-03-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-edivania-ferreira-santos/7292bea9-be08-4258-8e71-d30f33ba77f2</t>
+  </si>
+  <si>
+    <t>100-2026</t>
+  </si>
+  <si>
+    <t>4945fb5d-5118-46a3-9085-b43b3a9f87a1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOMEIA PARA EXERCER O CARGO DE ASSESSOR TÉCNICO CCE-05, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DO MUNICÍPIO DE GRACCHO CARDOSO, DO ESTADO DE SERGIPE, O(A) SENHOR(A) CRISLEI SANTOS LIMA.    </t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-assessor-tecnico-cce-05-na-secretaria-municipal-de-educacao-do-municipio-de-graccho-cardoso-do-estado-de-sergipe-o-a-senhor-a-crislei-santos-lima/4945fb5d-5118-46a3-9085-b43b3a9f87a1</t>
+  </si>
+  <si>
+    <t>99-2026</t>
+  </si>
+  <si>
+    <t>b110f8a3-d726-4558-8178-c2321103d45e</t>
+  </si>
+  <si>
+    <t>REGULAMENTA OS PROCEDIMENTOS PARA FISCALIZAÇÃO, EXECUÇÃO, TRANPARÊNCIA E RASTREABILIDADE DAS EMENDAS PARLAMENTARES MUNICIPAIS, ESTADUAIS E FEDERAIS DESTINADAS AO MUNICÍPIO DE GRACCHO CARDOSO.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/regulamenta-os-procedimentos-para-fiscalizacao-execucao-tranparencia-e-rastreabilidade-das-emendas-parlamentares-municipais-estaduais-e-federais-destinadas-ao-municipio-de-graccho-cardoso/b110f8a3-d726-4558-8178-c2321103d45e</t>
+  </si>
+  <si>
+    <t>98-2026</t>
+  </si>
+  <si>
+    <t>097a8c21-0f62-44fc-b1b3-b3203cc533e0</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DISPÕE SOBRE DESIGNAÇÃO DE SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-dispoe-sobre-designacao-de-servidor-publico-e-da-outras-providencias/097a8c21-0f62-44fc-b1b3-b3203cc533e0</t>
+  </si>
+  <si>
+    <t>30-2026</t>
+  </si>
+  <si>
+    <t>2bf8f449-ff95-46d7-af68-944ad501e9e1</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA PRÊMIO A SERVIDOR PÚBLICO  PARA TRATAR DE INTERESSES PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidor-publico-para-tratar-de-interesses-particulares-e-da-outras-providencias/2bf8f449-ff95-46d7-af68-944ad501e9e1</t>
+  </si>
+  <si>
+    <t>29-2026</t>
+  </si>
+  <si>
+    <t>c3262847-9467-40e4-a29b-f2bdfac37dbf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIOS DE COOPERAÇÃO MÚTUA COM FEDERAÇÕES E ASSOCIAÇÕES DE ESPORTE E INSTITUI O PROGRAMA DE INCENTIVO À COMPETÇÃO ESPORTIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/autoriza-o-poder-executivo-municipal-a-celebrar-convenios-de-cooperacao-mutua-com-federacoes-e-associacoes-de-esporte-e-institui-o-programa-de-incentivo-a-competcao-esportiva-e-da-outras-providencias/c3262847-9467-40e4-a29b-f2bdfac37dbf</t>
+  </si>
+  <si>
+    <t>374-2026</t>
+  </si>
+  <si>
+    <t>da7bbdc0-092b-4c30-8d42-7588c0f5b529</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DISPÕE SOBRE A PROIBIÇÃO DA UTILIZAÇÃO DE SOM AUTOMOTIVO DO TIPO PAREDÃO DURANTE AS FESTIVIDADES DO "CASAMENTO DO MATUTO" NO MUNICÍPIO DE GRACCHO CARDOSO/SE,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-proibicao-da-utilizacao-de-som-automotivo-do-tipo-paredao-durante-as-festividades-do-casamento-do-matuto-no-municipio-de-graccho-cardoso-se-e-da-outras-providencias/da7bbdc0-092b-4c30-8d42-7588c0f5b529</t>
+  </si>
+  <si>
+    <t>97-2026</t>
+  </si>
+  <si>
+    <t>550ec5b5-fbf7-4903-b7e3-42dd07d8e53d</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-transfere-servidor-publico-e-da-outras-providencias/550ec5b5-fbf7-4903-b7e3-42dd07d8e53d</t>
+  </si>
+  <si>
+    <t>26-2026</t>
+  </si>
+  <si>
+    <t>9548e575-c611-4933-bfbc-caecb98a4771</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO TRANSFERE SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/9548e575-c611-4933-bfbc-caecb98a4771</t>
+  </si>
+  <si>
+    <t>43f3f016-7c75-4a09-8eca-054b8a53f381</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO AO SERVIDOR PÚBLICO MUNICIPAL JOÃO EDVALDO DA ROCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-ao-servidor-publico-municipal-joao-edvaldo-da-rocha-e-da-outras-providencias/43f3f016-7c75-4a09-8eca-054b8a53f381</t>
+  </si>
+  <si>
+    <t>6310056e-f8f7-4b04-ba49-a7b4dc5d89a0</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO A SERVIDOR PÚBLICO MUNICIPAL JOÃO EDIVALDO DA ROCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidor-publico-municipal-joao-edivaldo-da-rocha-e-da-outras-providencias/6310056e-f8f7-4b04-ba49-a7b4dc5d89a0</t>
+  </si>
+  <si>
+    <t>28-2026</t>
+  </si>
+  <si>
+    <t>83145950-5e75-4500-bd0d-6d248a1aeac2</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL DAMIANA VIEIRA DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-damiana-vieira-dos-santos-e-da-outras-providencias/83145950-5e75-4500-bd0d-6d248a1aeac2</t>
+  </si>
+  <si>
+    <t>27-2026</t>
+  </si>
+  <si>
+    <t>da766efb-45ce-413a-9993-3f184c4269a2</t>
+  </si>
+  <si>
+    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL MARIA JOSÉ DE LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-maria-jose-de-lima-e-da-outras-providencias/da766efb-45ce-413a-9993-3f184c4269a2</t>
+  </si>
+  <si>
+    <t>11c0dd91-2d95-4726-857b-7e59340255c2</t>
+  </si>
+  <si>
+    <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidor-publico-e-da-outras-providencias/11c0dd91-2d95-4726-857b-7e59340255c2</t>
+  </si>
+  <si>
+    <t>25-2026</t>
+  </si>
+  <si>
     <t>daf020d8-0c79-4456-a647-aa21445fa902</t>
   </si>
   <si>
-    <t>Lei</t>
-[...4 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/autoriza-o-poder-executivo-municipal-a-celebrar-termo-de-cessao-de-uso-de-area-publica-e-da-outras-providencias/daf020d8-0c79-4456-a647-aa21445fa902</t>
   </si>
   <si>
     <t>373-2026</t>
   </si>
   <si>
-    <t>N</t>
-[...1 lines deleted...]
-  <si>
     <t>8269e281-e0df-41b4-91bb-3f5ace57dbf9</t>
   </si>
   <si>
     <t>LDO - Lei de Diretrizes Orçamentárias</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-as-diretrizes-para-a-elaboracao-e-execucao-da-lei-orcamentaria-para-o-exercicio-de-2027-e-da-outras-proviencias-correlatas/8269e281-e0df-41b4-91bb-3f5ace57dbf9</t>
   </si>
   <si>
     <t>372-2026</t>
   </si>
   <si>
     <t>dec7aaa8-8549-49f5-84d7-956fcb4b4696</t>
   </si>
   <si>
-    <t>Decreto</t>
-[...4 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-gardoso-se/dec7aaa8-8549-49f5-84d7-956fcb4b4696</t>
   </si>
   <si>
     <t>96-2026</t>
   </si>
   <si>
     <t>4da059f2-bd2a-4182-9f13-4a215a45ba9f</t>
   </si>
   <si>
-    <t>Portaria</t>
-[...1 lines deleted...]
-  <si>
     <t>CONCEDE A CESSÃO DA SERVIDORA PÚBLICA MUNICIPAL GLEICIALE DA SILVA SOUZA À PREFEITURA MUNICIPAL DE NOSSA SENHORA DA GLÓRIA/SE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/concede-a-cessao-da-servidora-publica-municipal-gleiciale-da-silva-souza-a-prefeitura-municipal-de-nossa-senhora-da-gloria-se-e-da-outras-providencias/4da059f2-bd2a-4182-9f13-4a215a45ba9f</t>
   </si>
   <si>
     <t>08-2026</t>
   </si>
   <si>
     <t>054aac1a-021c-4d33-91f8-04d02ae1808b</t>
   </si>
   <si>
     <t>EXONERA O SERVIDOR PÚBLICO MUNICIPAL JORGE BAPTISTA DO AMARAL FILHO EM VIRTUDE DE INATIVAÇÃO, CONCEDE APOSENTADORIA VOLUNTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/exonera-o-servidor-publico-municipal-jorge-baptista-do-amaral-filho-em-virtude-de-inativacao-concede-aposentadoria-voluntaria-e-da-outras-providencias/054aac1a-021c-4d33-91f8-04d02ae1808b</t>
   </si>
   <si>
     <t>95-2026</t>
   </si>
   <si>
     <t>f190e00b-e054-4c76-8120-78ec6e8fc336</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  NOMEÇÃO DE NOVOS MEMBROS DO CONSELHO MUNICIPAL DE SAÚDE DE GRACCHO CARDOSO/SE.</t>
@@ -176,53 +746,50 @@
   <si>
     <t>feb8f5e9-a8f7-4098-8a6c-3b814e79ee12</t>
   </si>
   <si>
     <t>Leis Complementares</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E ADMINISTRATIVA DA CÂMARA DE VEREADORES DE GRACCHO CARDOSO/SE, CRIA CARGOS EM COMISSÃO  E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-estrutura-organizacional-e-administrativa-da-camara-de-vereadores-de-graccho-cardoso-se-cria-cargos-em-comissao-e-da-outras-providencias-correlatas/feb8f5e9-a8f7-4098-8a6c-3b814e79ee12</t>
   </si>
   <si>
     <t>371-2026</t>
   </si>
   <si>
     <t>d8a20cde-1753-4165-8fb6-fc1151a86c6b</t>
   </si>
   <si>
     <t>A SECRETARIA DE EDUCAÇÃO INSTITUI A COMISSÃO GESTORA DESTINADA À COORDENAR O PROCESSO DE ELABORAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO DE GRACCHO CARDOSO PARA O DECÊNIO 2026-2036 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-de-educacao-institui-a-comissao-gestora-destinada-a-coordenar-o-processo-de-elaboracao-do-plano-municipal-de-educacao-de-graccho-cardoso-para-o-decenio-2026-2036-e-da-outras-providencias/d8a20cde-1753-4165-8fb6-fc1151a86c6b</t>
   </si>
   <si>
-    <t>29-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>7924480f-026c-4cae-be04-7cee569535b3</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL CAROLINA FREITAS ALENCAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidora-publica-municipal-carolina-freitas-alencar-e-da-outras-providencias/7924480f-026c-4cae-be04-7cee569535b3</t>
   </si>
   <si>
     <t>22-2026</t>
   </si>
   <si>
     <t>1228bc91-9ba5-4ce0-8511-2c456e882032</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA DEPOSIÇÃO DE ENTULHOS E MATERIAIS DE CONSTRUÇÃO NAS VIAS PÚBLICAS DURANTE OS FESTEJOS DA TRADICIONAL FESTA DE MAIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-proibicao-da-deposicao-de-entulhos-e-materiais-de-construcao-nas-vias-publicas-durante-os-festejos-da-tradicional-festa-de-maio-e-da-outras-providencias/1228bc91-9ba5-4ce0-8511-2c456e882032</t>
   </si>
   <si>
     <t>93-2026</t>
   </si>
   <si>
     <t>582a3bc0-16f4-42cd-b110-fbec875f0966</t>
@@ -260,59 +827,53 @@
   <si>
     <t>90-2026</t>
   </si>
   <si>
     <t>237214b2-abaa-4aa4-949a-fee2532d29a5</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO DE ESCOLA DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-extincao-de-escola-da-rede-municipal-de-ensino/237214b2-abaa-4aa4-949a-fee2532d29a5</t>
   </si>
   <si>
     <t>89-2026</t>
   </si>
   <si>
     <t>ea83d6ca-504d-4969-ab79-928d6491cf81</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO AO SERVIDOR PÚBLICO MUNICIPAL CLEZIMARY DO NASCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-ao-servidor-publico-municipal-clezimary-do-nascimento-e-da-outras-providencias/ea83d6ca-504d-4969-ab79-928d6491cf81</t>
   </si>
   <si>
-    <t>25-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2effcf7c-4e20-4d24-9130-090a98ee0373</t>
   </si>
   <si>
-    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO TRANSFERE SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/2effcf7c-4e20-4d24-9130-090a98ee0373</t>
   </si>
   <si>
     <t>24-2026</t>
   </si>
   <si>
     <t>7c22d166-7326-4e7c-be4e-c416587e9097</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL DENILZA ANDRADE TOBIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-denilza-andrade-tobias-e-da-outras-providencias/7c22d166-7326-4e7c-be4e-c416587e9097</t>
   </si>
   <si>
     <t>d2348bff-df95-420b-b0db-bb6162f7b7dc</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DESIGNA SERVIDOR PÚBLICO MUNICIPAL PARA EXERCER NOVA FUNÇÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-administracao-e-da-outras-providencias/d2348bff-df95-420b-b0db-bb6162f7b7dc</t>
   </si>
   <si>
     <t>18-2026</t>
@@ -392,71 +953,62 @@
   <si>
     <t>a5753a2e-985f-4f04-8889-970d735250bd</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/a5753a2e-985f-4f04-8889-970d735250bd</t>
   </si>
   <si>
     <t>16-2026</t>
   </si>
   <si>
     <t>813633de-ac9c-4652-aa49-fc2176d47d5e</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/813633de-ac9c-4652-aa49-fc2176d47d5e</t>
   </si>
   <si>
     <t>15-2026</t>
   </si>
   <si>
     <t>b2bae38f-1bcc-4a0d-a75b-2699da567080</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/b2bae38f-1bcc-4a0d-a75b-2699da567080</t>
   </si>
   <si>
-    <t>14-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>06ca9819-75d4-45ce-b7c5-07c7dc1b9488</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/06ca9819-75d4-45ce-b7c5-07c7dc1b9488</t>
   </si>
   <si>
-    <t>13-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>89a137ff-b075-46ce-853a-fe9515de3474</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/89a137ff-b075-46ce-853a-fe9515de3474</t>
   </si>
   <si>
-    <t>12-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>9ccbe903-08b2-4736-b503-27c3e8b24d59</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/9ccbe903-08b2-4736-b503-27c3e8b24d59</t>
   </si>
   <si>
     <t>11-2026</t>
   </si>
   <si>
     <t>455e351d-7c68-426b-9bc4-e628b55673fa</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/455e351d-7c68-426b-9bc4-e628b55673fa</t>
   </si>
   <si>
     <t>10-2026</t>
   </si>
   <si>
     <t>94ded901-675f-48f4-b89d-7393667ea139</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/94ded901-675f-48f4-b89d-7393667ea139</t>
   </si>
   <si>
     <t>09-2026</t>
@@ -530,53 +1082,50 @@
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-representantes-do-conselho-municipal-de-meio-ambiente/845f9ca1-f093-49d0-99e3-87398afee7d7</t>
   </si>
   <si>
     <t>88-2026</t>
   </si>
   <si>
     <t>df18606c-7bc5-44ad-9e76-4670a90f1261</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-saude-designa-servidor-publico-municipal-para-exercer-nova-funcao-no-ambito-da-secretaria-municipal-de-saude-e-da-outras-providencias/df18606c-7bc5-44ad-9e76-4670a90f1261</t>
   </si>
   <si>
     <t>01/2026</t>
   </si>
   <si>
     <t>92d2ff7f-1d39-4345-a051-8c06d3e2e16b</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA COMISSÃO QUE ORGANIZARÁ O PROCESSO ELEITORAL PARA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE SAÚDE DE GRACCHO CARDOSO/SE</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-instituicao-da-comissao-que-organizara-o-processo-eleitoral-para-composicao-do-conselho-municipal-de-saude-de-graccho-cardoso-se/92d2ff7f-1d39-4345-a051-8c06d3e2e16b</t>
   </si>
   <si>
-    <t>26-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>daddea2d-490a-4182-893a-022bc3cbc15b</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO PARA ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-autorizacao-ao-poder-executivo-para-abrir-creditos-adicionais-suplementares/daddea2d-490a-4182-893a-022bc3cbc15b</t>
   </si>
   <si>
     <t>370/2026</t>
   </si>
   <si>
     <t>b3b5742d-0c2c-467c-a365-09ffd35cc166</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO TRANSPORTE ESCOLAR UNIVERSITÁRIO GRATUITO NO MUNICIPIO DE GRACCHO CARDOSO/SE</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-a-regulamentacao-do-transporte-escolar-universitario-gratuito-no-municipio-de-graccho-cardoso-se/b3b5742d-0c2c-467c-a365-09ffd35cc166</t>
   </si>
   <si>
     <t>369/2026</t>
   </si>
   <si>
     <t>cc432742-17be-4d1a-bc98-9b942bba510c</t>
@@ -734,53 +1283,50 @@
   <si>
     <t>76-2026</t>
   </si>
   <si>
     <t>d38acf1a-6ba2-4945-aca0-d49239df2890</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE REDUÇÃO DE CARGA HORÁRIA A SERVIDORA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-reducao-de-carga-horaria-a-servidora-publica-e-da-outras-providencias/d38acf1a-6ba2-4945-aca0-d49239df2890</t>
   </si>
   <si>
     <t>f647dece-ace3-4d23-b580-eae84aaffc6b</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE REDUÇÃO DE CARGA HORÁRIA A SERVIDORA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-reducao-de-carga-horaria-a-servidora-publica-municipal-e-da-outras-proviencias/f647dece-ace3-4d23-b580-eae84aaffc6b</t>
   </si>
   <si>
     <t>7b0737f0-2dfb-429b-a5ad-7acfd47463c8</t>
   </si>
   <si>
-    <t>A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO CONCEDE LICENÇA PRÊMIO A SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidor-publico-e-da-outras-providencias/7b0737f0-2dfb-429b-a5ad-7acfd47463c8</t>
   </si>
   <si>
     <t>6ac2599b-a055-443a-a08e-109c08e897fe</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-administracao-concede-licenca-premio-a-servidor-publico-e-da-outras-providencias/6ac2599b-a055-443a-a08e-109c08e897fe</t>
   </si>
   <si>
     <t>1d84cfcb-c945-4aef-93ba-bdd46bbde6a9</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO AO SERVIDOR PÚBLICO  MUNICIPAL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-ao-servidor-publico-municipal-e-da-outras-providencias/1d84cfcb-c945-4aef-93ba-bdd46bbde6a9</t>
   </si>
   <si>
     <t>f6d5ee4c-3fd9-46d1-b744-403345170449</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO A SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidor-publico-e-da-outras-providencias/f6d5ee4c-3fd9-46d1-b744-403345170449</t>
@@ -794,53 +1340,50 @@
   <si>
     <t>f1b92290-50c9-4bed-b955-d0acdc37c430</t>
   </si>
   <si>
     <t>RENOVAR A CESSÃO DO SERVIDOR PÚBLICO MUNICIPAL DIEGO DOS SANTOS À PREFEITURA MUNICIPAL DE AMPARO DO SÃO FRANCISCO/SE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/renovar-a-cessao-do-servidor-publico-municipal-diego-dos-santos-a-prefeitura-municipal-de-amparo-do-sao-francisco-se-e-da-outras-providencias/f1b92290-50c9-4bed-b955-d0acdc37c430</t>
   </si>
   <si>
     <t>07/2026</t>
   </si>
   <si>
     <t>86e9028c-d96d-41f0-8a37-b667425b4699</t>
   </si>
   <si>
     <t>CONCEDER A CESSÃO DA SERVIDORA PÚBLICA MUNICIPAL CARLA MURIELE ANDRADE SANTOS À PREFEITURA MUNICIPAL DE NOSSA SENHORA DA GLÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/conceder-a-cessao-da-servidora-publica-municipal-carla-muriele-andrade-santos-a-prefeitura-municipal-de-nossa-senhora-da-gloria-e-da-outras-providencias/86e9028c-d96d-41f0-8a37-b667425b4699</t>
   </si>
   <si>
     <t>fd481d98-b701-4ce0-82cd-a0f40097a668</t>
   </si>
   <si>
-    <t>RENOVA CESSÃO DO SERVIDOR PÚBLICO MUNICIPAL WELLINGTON GOMES LIMA FILHO À SECRETARIA DE ESTADO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/renova-cessao-do-servidor-publico-municipal-wellington-gomes-lima-filho-a-secretaria-de-estado-da-saude-e-da-outras-providencias/fd481d98-b701-4ce0-82cd-a0f40097a668</t>
   </si>
   <si>
     <t>1e2c9e4f-f4fa-4e7c-872a-3642abb44e19</t>
   </si>
   <si>
     <t>CONCEDER A CESSÃO DA SERVIDORA PÚBLICA MUNICIPAL AGNA TATIANE DOS SANTOS CAMPOS À PREFEITURA MUNICIPAL DE FEIRA NOVA/SE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/conceder-a-cessao-da-servidora-publica-municipal-agna-tatiane-dos-santos-campos-a-prefeitura-municipal-de-feira-nova-se-e-da-outras-providencias/1e2c9e4f-f4fa-4e7c-872a-3642abb44e19</t>
   </si>
   <si>
     <t>4b1700ac-d0ad-48a4-ace0-c2937d3121db</t>
   </si>
   <si>
     <t>RENOVAR A CESSÃO DO SERVIDOR PÚBLICO MUNICIPAL ALCIBERTO VALENÇA COUTINHO À PREFEITURA MUNICIPAL DE AQUIDABÃ/SE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/renovar-a-cessao-do-servidor-publico-municipal-alciberto-valenca-coutinho-a-prefeitura-municipal-de-aquidaba-se-e-da-outras-providencias/4b1700ac-d0ad-48a4-ace0-c2937d3121db</t>
   </si>
   <si>
     <t>b9642ac0-1b88-4a32-8c76-6138632c3576</t>
   </si>
   <si>
     <t>CONCEDER A CESSÃO DA SERVIDORA PÚBLICA MUNICIPAL FLÁVIA CRISTINA DOS SANTOS CAMPOS À PREFEITURA MUNICIPAL DE SÃO FRANCISCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -854,53 +1397,50 @@
   <si>
     <t xml:space="preserve"> RENOVA CESSÃO DO SERVIDOR PÚBLICO MUNICIPAL DEYVID SANTOS CRUZ À PREFEITURA MUNICIPAL DE SANTANA DO SÃO FRANCISCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/renova-cessao-do-servidor-publico-municipal-deyvid-santos-cruz-a-prefeitura-municipal-de-santana-do-sao-francisco-e-da-outras-providencias/b7f38c47-55a0-46eb-b313-a366ae66d672</t>
   </si>
   <si>
     <t>01-2026</t>
   </si>
   <si>
     <t>6d866ff2-9385-4bdf-aba8-4fc16b164592</t>
   </si>
   <si>
     <t>DECLARA LUTO OFICIAL NO MUNICÍPIO DE GRACCHO CARDOSO PELO FALECIMENTO DE SERVIDORA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/declara-luto-oficial-no-municipio-de-graccho-cardoso-pelo-falecimento-de-servidora-publica-municipal/6d866ff2-9385-4bdf-aba8-4fc16b164592</t>
   </si>
   <si>
     <t>75-2026</t>
   </si>
   <si>
     <t>d0ef3f87-0eeb-4394-a978-2e3297b466a6</t>
   </si>
   <si>
-    <t>DISPOE SOBRE EXONERAÇÃO DE SERVIDOR MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO/SE.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/d0ef3f87-0eeb-4394-a978-2e3297b466a6</t>
   </si>
   <si>
     <t>74-2026</t>
   </si>
   <si>
     <t>125d25ef-e66c-41c6-94cc-af0791d85dec</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/125d25ef-e66c-41c6-94cc-af0791d85dec</t>
   </si>
   <si>
     <t>73-2026</t>
   </si>
   <si>
     <t>dae473a8-2f49-441d-bacf-27f3766e9805</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-se/dae473a8-2f49-441d-bacf-27f3766e9805</t>
   </si>
   <si>
     <t>72-2026</t>
   </si>
   <si>
     <t>51d7b58c-b544-47db-acdd-4c0a94db78e9</t>
@@ -1037,53 +1577,50 @@
   <si>
     <t>b6f52f78-1f57-4438-aa1f-de8f0717089e</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-transfere-servidor-publico-e-da-outras-providencias/b6f52f78-1f57-4438-aa1f-de8f0717089e</t>
   </si>
   <si>
     <t>038fa306-66bd-4531-8622-436b13afcee2</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL MARIA JOSÉ DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-maria-jose-dos-santos-e-da-outras-providencias/038fa306-66bd-4531-8622-436b13afcee2</t>
   </si>
   <si>
     <t>712c8e37-2e49-463a-87e3-dec00b064d49</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-denilza-andrade-tobias-e-da-outras-providencias/712c8e37-2e49-463a-87e3-dec00b064d49</t>
   </si>
   <si>
     <t>041059d9-0aef-44ab-a420-080b22d2207a</t>
   </si>
   <si>
-    <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL MARIA JOSÉ DE LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-maria-jose-de-lima-e-da-outras-providencias/041059d9-0aef-44ab-a420-080b22d2207a</t>
   </si>
   <si>
     <t>8ae2b916-a679-41ef-a39d-b0c63695715d</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO CONCEDE LICENÇA PRÊMIO À SERVIDORA PÚBLICA MUNICIPAL CLEZIMARY DO NASCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-concede-licenca-premio-a-servidora-publica-municipal-clezimary-do-nascimento-e-da-outras-providencias/8ae2b916-a679-41ef-a39d-b0c63695715d</t>
   </si>
   <si>
     <t>ffcd3efc-2ef9-473e-b252-cc47aba6f16e</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE EDUCAÇÃO NOMEIA COORDENADOR PEDAGÓGICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-nomeia-coordenador-pedagogico-e-da-outras-providencias/ffcd3efc-2ef9-473e-b252-cc47aba6f16e</t>
   </si>
   <si>
     <t>e62d32f6-272c-477f-836e-c8be76245508</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/a-secretaria-municipal-de-educacao-nomeia-coordenador-pedagogico-e-da-outras-providencias/e62d32f6-272c-477f-836e-c8be76245508</t>
@@ -2448,53 +2985,50 @@
     <t>7167f1fc-f807-4e01-972e-41a7169ef4df</t>
   </si>
   <si>
     <t>NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01 DA SECRETARIA MUNICIPAL DE SAÚDE, DO MUNICÍPIO DE GRACCHO CARDOSO/SE A SR.ª EMILLY RAIANE SANTANA SANTOS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-da-secretaria-municipal-de-saude-do-municipio-de-graccho-cardoso-se-a-sr-a-emilly-raiane-santana-santos/7167f1fc-f807-4e01-972e-41a7169ef4df</t>
   </si>
   <si>
     <t>372/2025</t>
   </si>
   <si>
     <t>ed667494-e280-4e09-8b22-593721954bbd</t>
   </si>
   <si>
     <t>NOMEIA PARA EXERCER O CARGO DE CHEFE DE SEÇÃO CCS-01 DA SECRETARIA MUNICIPAL DE SAÚDE, DO MUNICÍPIO DE GRACCHO CARDOSO/SE O SR. REGINALDO GRIGORIO DOS SANTOS.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/nomeia-para-exercer-o-cargo-de-chefe-de-secao-ccs-01-da-secretaria-municipal-de-saude-do-municipio-de-graccho-cardoso-se-o-sr-reginaldo-grigorio-dos-santos/ed667494-e280-4e09-8b22-593721954bbd</t>
   </si>
   <si>
     <t>371/2025</t>
   </si>
   <si>
     <t>2400015c-7a7c-477f-aa03-879d88b88816</t>
-  </si>
-[...1 lines deleted...]
-    <t>Decretos</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR MUNICIPAL DO MUNICÍPIO DE GRACCHO CARDOSO- MARIA SONIA VIEIRA DOS SANTOS</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/dispoe-sobre-exoneracao-de-servidor-municipal-do-municipio-de-graccho-cardoso-maria-sonia-vieira-dos-santos/2400015c-7a7c-477f-aa03-879d88b88816</t>
   </si>
   <si>
     <t>370/2025</t>
   </si>
   <si>
     <t>4995eeae-3561-4941-ae06-b340e3ef67d9</t>
   </si>
   <si>
     <t>CONVOCAÇÃO PARA APRESENTAÇÃO DO PLANO DE GESTÃO E ENTREVISTA À BANCA EXAMINADORA.</t>
   </si>
   <si>
     <t>https://gracchocardoso.se.gov.br/transparencia/institucional/atosnormativos/convocacao-para-apresentacao-do-plano-de-gestao-e-entrevista-a-banca-examinadora/4995eeae-3561-4941-ae06-b340e3ef67d9</t>
   </si>
   <si>
     <t>002/2025</t>
   </si>
   <si>
     <t>2a559060-f62a-44dc-8a6c-632ce3a776ba</t>
   </si>
@@ -8597,51 +9131,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P734"/>
+  <dimension ref="A1:P784"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -8671,16320 +9205,17320 @@
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>21</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
+      <c r="E9" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
       <c r="I9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
       <c r="I12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>66</v>
       </c>
       <c r="I13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" t="s">
+        <v>66</v>
+      </c>
+      <c r="E14" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
       <c r="I14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E15" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>78</v>
+      </c>
+      <c r="E17" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" t="s">
+        <v>82</v>
+      </c>
+      <c r="E18" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>86</v>
+      </c>
+      <c r="E19" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
         <v>90</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="E20" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
         <v>94</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="E21" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>98</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>100</v>
       </c>
       <c r="B23" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C25" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E25" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E26" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="D27" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E27" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E28" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C29" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="E29" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="I29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C30" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E30" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="I30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C31" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="E31" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="I31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C32" t="s">
-        <v>98</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="E32" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="C33" t="s">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c r="D33" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="E33" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C34" t="s">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E34" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="I34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C35" t="s">
-        <v>98</v>
+        <v>147</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="I35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="D36" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="E36" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
       <c r="I36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>155</v>
       </c>
       <c r="D37" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="E37" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C38" t="s">
-        <v>98</v>
+        <v>159</v>
       </c>
       <c r="D38" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="E38" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="C39" t="s">
-        <v>98</v>
+        <v>163</v>
       </c>
       <c r="D39" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="E39" t="s">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C40" t="s">
-        <v>98</v>
+        <v>167</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="E40" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C41" t="s">
-        <v>98</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="E41" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="I41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C42" t="s">
-        <v>98</v>
+        <v>175</v>
       </c>
       <c r="D42" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="E42" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="I42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C43" t="s">
-        <v>95</v>
+        <v>179</v>
       </c>
       <c r="D43" t="s">
-        <v>157</v>
+        <v>180</v>
       </c>
       <c r="E43" t="s">
-        <v>158</v>
+        <v>181</v>
       </c>
       <c r="I43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>159</v>
+        <v>182</v>
       </c>
       <c r="B44" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C44" t="s">
-        <v>95</v>
+        <v>183</v>
       </c>
       <c r="D44" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="E44" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="I44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>162</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C45" t="s">
-        <v>163</v>
+        <v>45</v>
       </c>
       <c r="D45" t="s">
-        <v>164</v>
+        <v>187</v>
       </c>
       <c r="E45" t="s">
-        <v>165</v>
+        <v>188</v>
       </c>
       <c r="I45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C46" t="s">
-        <v>98</v>
+        <v>190</v>
       </c>
       <c r="D46" t="s">
-        <v>167</v>
+        <v>191</v>
       </c>
       <c r="E46" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="I46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C47" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="E47" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="I47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="C48" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="D48" t="s">
-        <v>175</v>
+        <v>197</v>
       </c>
       <c r="E48" t="s">
-        <v>176</v>
+        <v>198</v>
       </c>
       <c r="I48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="C49" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
       <c r="D49" t="s">
-        <v>179</v>
+        <v>201</v>
       </c>
       <c r="E49" t="s">
-        <v>180</v>
+        <v>202</v>
       </c>
       <c r="I49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C50" t="s">
-        <v>182</v>
+        <v>204</v>
       </c>
       <c r="D50" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="E50" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="I50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="B51" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C51" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="D51" t="s">
-        <v>187</v>
+        <v>207</v>
       </c>
       <c r="E51" t="s">
-        <v>188</v>
+        <v>208</v>
       </c>
       <c r="I51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="B52" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C52" t="s">
-        <v>190</v>
+        <v>29</v>
       </c>
       <c r="D52" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="E52" t="s">
-        <v>192</v>
+        <v>211</v>
       </c>
       <c r="I52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>193</v>
+        <v>212</v>
       </c>
       <c r="B53" t="s">
-        <v>25</v>
+        <v>213</v>
       </c>
       <c r="C53" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="D53" t="s">
-        <v>195</v>
+        <v>215</v>
       </c>
       <c r="E53" t="s">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="I53" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>197</v>
+        <v>217</v>
       </c>
       <c r="B54" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C54" t="s">
-        <v>198</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="E54" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="I54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>201</v>
+        <v>220</v>
       </c>
       <c r="B55" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C55" t="s">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="D55" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="E55" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="I55" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>205</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C56" t="s">
-        <v>206</v>
+        <v>225</v>
       </c>
       <c r="D56" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="E56" t="s">
-        <v>208</v>
+        <v>227</v>
       </c>
       <c r="I56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>209</v>
+        <v>228</v>
       </c>
       <c r="B57" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C57" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="D57" t="s">
-        <v>211</v>
+        <v>230</v>
       </c>
       <c r="E57" t="s">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="I57" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="B58" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C58" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="D58" t="s">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="E58" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="I58" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="B59" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="C59" t="s">
-        <v>218</v>
+        <v>238</v>
       </c>
       <c r="D59" t="s">
-        <v>219</v>
+        <v>239</v>
       </c>
       <c r="E59" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="I59" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="B60" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C60" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="D60" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="E60" t="s">
-        <v>224</v>
+        <v>177</v>
       </c>
       <c r="I60" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="B61" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C61" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="D61" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="E61" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="I61" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="B62" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C62" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="D62" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="E62" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="I62" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C63" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="D63" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="E63" t="s">
-        <v>117</v>
+        <v>255</v>
       </c>
       <c r="I63" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="B64" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C64" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="D64" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="E64" t="s">
-        <v>120</v>
+        <v>259</v>
       </c>
       <c r="I64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="B65" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C65" t="s">
-        <v>240</v>
+        <v>261</v>
       </c>
       <c r="D65" t="s">
-        <v>241</v>
+        <v>262</v>
       </c>
       <c r="E65" t="s">
-        <v>123</v>
+        <v>263</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
       <c r="B66" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C66" t="s">
-        <v>240</v>
+        <v>265</v>
       </c>
       <c r="D66" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="E66" t="s">
-        <v>126</v>
+        <v>267</v>
       </c>
       <c r="I66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C67" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="D67" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="E67" t="s">
-        <v>109</v>
+        <v>208</v>
       </c>
       <c r="I67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>247</v>
+        <v>271</v>
       </c>
       <c r="B68" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C68" t="s">
-        <v>248</v>
+        <v>190</v>
       </c>
       <c r="D68" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="E68" t="s">
-        <v>112</v>
+        <v>273</v>
       </c>
       <c r="I68" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
       <c r="B69" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C69" t="s">
-        <v>240</v>
+        <v>275</v>
       </c>
       <c r="D69" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="E69" t="s">
-        <v>129</v>
+        <v>235</v>
       </c>
       <c r="I69" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>252</v>
+        <v>277</v>
       </c>
       <c r="B70" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C70" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="D70" t="s">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="E70" t="s">
-        <v>255</v>
+        <v>280</v>
       </c>
       <c r="I70" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>256</v>
+        <v>281</v>
       </c>
       <c r="B71" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C71" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="D71" t="s">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="E71" t="s">
-        <v>149</v>
+        <v>208</v>
       </c>
       <c r="I71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="B72" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C72" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="D72" t="s">
-        <v>261</v>
+        <v>286</v>
       </c>
       <c r="E72" t="s">
-        <v>152</v>
+        <v>273</v>
       </c>
       <c r="I72" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C73" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="D73" t="s">
-        <v>264</v>
+        <v>288</v>
       </c>
       <c r="E73" t="s">
-        <v>155</v>
+        <v>235</v>
       </c>
       <c r="I73" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>265</v>
+        <v>289</v>
       </c>
       <c r="B74" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C74" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="D74" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="E74" t="s">
-        <v>158</v>
+        <v>247</v>
       </c>
       <c r="I74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="B75" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C75" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="D75" t="s">
-        <v>270</v>
+        <v>292</v>
       </c>
       <c r="E75" t="s">
-        <v>161</v>
+        <v>293</v>
       </c>
       <c r="I75" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>271</v>
+        <v>294</v>
       </c>
       <c r="B76" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C76" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="D76" t="s">
-        <v>273</v>
+        <v>295</v>
       </c>
       <c r="E76" t="s">
-        <v>274</v>
+        <v>296</v>
       </c>
       <c r="I76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>275</v>
+        <v>297</v>
       </c>
       <c r="B77" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C77" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="D77" t="s">
-        <v>277</v>
+        <v>298</v>
       </c>
       <c r="E77" t="s">
-        <v>278</v>
+        <v>299</v>
       </c>
       <c r="I77" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="B78" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C78" t="s">
+        <v>285</v>
+      </c>
+      <c r="D78" t="s">
+        <v>301</v>
+      </c>
+      <c r="E78" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
       <c r="I78" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="B79" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C79" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D79" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="E79" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="I79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="B80" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C80" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D80" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="E80" t="s">
-        <v>288</v>
+        <v>307</v>
       </c>
       <c r="I80" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="B81" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C81" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D81" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="E81" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
       <c r="I81" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="B82" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C82" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D82" t="s">
-        <v>293</v>
+        <v>312</v>
       </c>
       <c r="E82" t="s">
-        <v>294</v>
+        <v>43</v>
       </c>
       <c r="I82" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="B83" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C83" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="D83" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="E83" t="s">
-        <v>298</v>
+        <v>87</v>
       </c>
       <c r="I83" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="B84" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C84" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D84" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="E84" t="s">
-        <v>301</v>
+        <v>91</v>
       </c>
       <c r="I84" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>302</v>
+        <v>317</v>
       </c>
       <c r="B85" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C85" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="D85" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="E85" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="I85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="B86" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C86" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D86" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="E86" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="I86" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="B87" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C87" t="s">
-        <v>310</v>
+        <v>285</v>
       </c>
       <c r="D87" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="E87" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="I87" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="B88" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C88" t="s">
-        <v>314</v>
+        <v>285</v>
       </c>
       <c r="D88" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="E88" t="s">
-        <v>316</v>
+        <v>223</v>
       </c>
       <c r="I88" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
       <c r="B89" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C89" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D89" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="E89" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="I89" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="B90" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C90" t="s">
-        <v>321</v>
+        <v>285</v>
       </c>
       <c r="D90" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="E90" t="s">
-        <v>93</v>
+        <v>333</v>
       </c>
       <c r="I90" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="B91" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C91" t="s">
-        <v>324</v>
+        <v>285</v>
       </c>
       <c r="D91" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="E91" t="s">
-        <v>117</v>
+        <v>336</v>
       </c>
       <c r="I91" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="B92" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C92" t="s">
-        <v>327</v>
+        <v>285</v>
       </c>
       <c r="D92" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="E92" t="s">
-        <v>120</v>
+        <v>339</v>
       </c>
       <c r="I92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="B93" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C93" t="s">
-        <v>84</v>
+        <v>282</v>
       </c>
       <c r="D93" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="E93" t="s">
-        <v>123</v>
+        <v>342</v>
       </c>
       <c r="I93" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="B94" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C94" t="s">
-        <v>84</v>
+        <v>282</v>
       </c>
       <c r="D94" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="E94" t="s">
-        <v>126</v>
+        <v>345</v>
       </c>
       <c r="I94" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="B95" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C95" t="s">
-        <v>84</v>
+        <v>347</v>
       </c>
       <c r="D95" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="E95" t="s">
-        <v>129</v>
+        <v>349</v>
       </c>
       <c r="I95" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="B96" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C96" t="s">
-        <v>336</v>
+        <v>285</v>
       </c>
       <c r="D96" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="E96" t="s">
-        <v>132</v>
+        <v>352</v>
       </c>
       <c r="I96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
       <c r="B97" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C97" t="s">
-        <v>88</v>
+        <v>354</v>
       </c>
       <c r="D97" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="E97" t="s">
-        <v>135</v>
+        <v>188</v>
       </c>
       <c r="I97" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
       <c r="B98" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C98" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="D98" t="s">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="E98" t="s">
-        <v>138</v>
+        <v>359</v>
       </c>
       <c r="I98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="B99" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C99" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="D99" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="E99" t="s">
-        <v>141</v>
+        <v>363</v>
       </c>
       <c r="I99" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="B100" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C100" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="D100" t="s">
-        <v>348</v>
+        <v>366</v>
       </c>
       <c r="E100" t="s">
-        <v>33</v>
+        <v>367</v>
       </c>
       <c r="I100" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>349</v>
+        <v>368</v>
       </c>
       <c r="B101" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C101" t="s">
-        <v>347</v>
+        <v>369</v>
       </c>
       <c r="D101" t="s">
-        <v>350</v>
+        <v>370</v>
       </c>
       <c r="E101" t="s">
-        <v>146</v>
+        <v>371</v>
       </c>
       <c r="I101" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>351</v>
+        <v>372</v>
       </c>
       <c r="B102" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C102" t="s">
-        <v>347</v>
+        <v>373</v>
       </c>
       <c r="D102" t="s">
-        <v>352</v>
+        <v>374</v>
       </c>
       <c r="E102" t="s">
-        <v>149</v>
+        <v>375</v>
       </c>
       <c r="I102" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>353</v>
+        <v>376</v>
       </c>
       <c r="B103" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C103" t="s">
-        <v>354</v>
+        <v>377</v>
       </c>
       <c r="D103" t="s">
-        <v>355</v>
+        <v>378</v>
       </c>
       <c r="E103" t="s">
-        <v>152</v>
+        <v>379</v>
       </c>
       <c r="I103" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>356</v>
+        <v>380</v>
       </c>
       <c r="B104" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C104" t="s">
-        <v>357</v>
+        <v>381</v>
       </c>
       <c r="D104" t="s">
-        <v>358</v>
+        <v>382</v>
       </c>
       <c r="E104" t="s">
-        <v>155</v>
+        <v>383</v>
       </c>
       <c r="I104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="B105" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C105" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="D105" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="E105" t="s">
-        <v>158</v>
+        <v>387</v>
       </c>
       <c r="I105" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>362</v>
+        <v>388</v>
       </c>
       <c r="B106" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C106" t="s">
-        <v>363</v>
+        <v>389</v>
       </c>
       <c r="D106" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="E106" t="s">
-        <v>365</v>
+        <v>391</v>
       </c>
       <c r="I106" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>366</v>
+        <v>392</v>
       </c>
       <c r="B107" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C107" t="s">
-        <v>367</v>
+        <v>393</v>
       </c>
       <c r="D107" t="s">
-        <v>368</v>
+        <v>394</v>
       </c>
       <c r="E107" t="s">
-        <v>168</v>
+        <v>395</v>
       </c>
       <c r="I107" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>369</v>
+        <v>396</v>
       </c>
       <c r="B108" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C108" t="s">
-        <v>370</v>
+        <v>397</v>
       </c>
       <c r="D108" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="E108" t="s">
-        <v>132</v>
+        <v>399</v>
       </c>
       <c r="I108" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>372</v>
+        <v>400</v>
       </c>
       <c r="B109" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C109" t="s">
-        <v>43</v>
+        <v>401</v>
       </c>
       <c r="D109" t="s">
-        <v>373</v>
+        <v>402</v>
       </c>
       <c r="E109" t="s">
-        <v>135</v>
+        <v>403</v>
       </c>
       <c r="I109" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>374</v>
+        <v>404</v>
       </c>
       <c r="B110" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C110" t="s">
-        <v>375</v>
+        <v>405</v>
       </c>
       <c r="D110" t="s">
-        <v>376</v>
+        <v>406</v>
       </c>
       <c r="E110" t="s">
-        <v>138</v>
+        <v>407</v>
       </c>
       <c r="I110" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>377</v>
+        <v>408</v>
       </c>
       <c r="B111" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C111" t="s">
-        <v>43</v>
+        <v>409</v>
       </c>
       <c r="D111" t="s">
-        <v>378</v>
+        <v>410</v>
       </c>
       <c r="E111" t="s">
-        <v>141</v>
+        <v>411</v>
       </c>
       <c r="I111" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>379</v>
+        <v>412</v>
       </c>
       <c r="B112" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C112" t="s">
-        <v>43</v>
+        <v>413</v>
       </c>
       <c r="D112" t="s">
-        <v>380</v>
+        <v>414</v>
       </c>
       <c r="E112" t="s">
-        <v>33</v>
+        <v>415</v>
       </c>
       <c r="I112" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>381</v>
+        <v>416</v>
       </c>
       <c r="B113" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C113" t="s">
-        <v>375</v>
+        <v>417</v>
       </c>
       <c r="D113" t="s">
-        <v>382</v>
+        <v>418</v>
       </c>
       <c r="E113" t="s">
-        <v>146</v>
+        <v>304</v>
       </c>
       <c r="I113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>383</v>
+        <v>419</v>
       </c>
       <c r="B114" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C114" t="s">
-        <v>384</v>
+        <v>420</v>
       </c>
       <c r="D114" t="s">
-        <v>385</v>
+        <v>421</v>
       </c>
       <c r="E114" t="s">
-        <v>149</v>
+        <v>307</v>
       </c>
       <c r="I114" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>386</v>
+        <v>422</v>
       </c>
       <c r="B115" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C115" t="s">
-        <v>387</v>
+        <v>126</v>
       </c>
       <c r="D115" t="s">
-        <v>388</v>
+        <v>423</v>
       </c>
       <c r="E115" t="s">
-        <v>152</v>
+        <v>310</v>
       </c>
       <c r="I115" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>389</v>
+        <v>424</v>
       </c>
       <c r="B116" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C116" t="s">
-        <v>390</v>
+        <v>126</v>
       </c>
       <c r="D116" t="s">
-        <v>391</v>
+        <v>425</v>
       </c>
       <c r="E116" t="s">
-        <v>155</v>
+        <v>43</v>
       </c>
       <c r="I116" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>392</v>
+        <v>426</v>
       </c>
       <c r="B117" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C117" t="s">
-        <v>393</v>
+        <v>427</v>
       </c>
       <c r="D117" t="s">
-        <v>394</v>
+        <v>428</v>
       </c>
       <c r="E117" t="s">
-        <v>158</v>
+        <v>296</v>
       </c>
       <c r="I117" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>395</v>
+        <v>429</v>
       </c>
       <c r="B118" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C118" t="s">
-        <v>396</v>
+        <v>430</v>
       </c>
       <c r="D118" t="s">
-        <v>397</v>
+        <v>431</v>
       </c>
       <c r="E118" t="s">
-        <v>161</v>
+        <v>299</v>
       </c>
       <c r="I118" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>398</v>
+        <v>432</v>
       </c>
       <c r="B119" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C119" t="s">
-        <v>396</v>
+        <v>126</v>
       </c>
       <c r="D119" t="s">
-        <v>399</v>
+        <v>433</v>
       </c>
       <c r="E119" t="s">
-        <v>400</v>
+        <v>87</v>
       </c>
       <c r="I119" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>401</v>
+        <v>434</v>
       </c>
       <c r="B120" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C120" t="s">
-        <v>402</v>
+        <v>435</v>
       </c>
       <c r="D120" t="s">
-        <v>403</v>
+        <v>436</v>
       </c>
       <c r="E120" t="s">
-        <v>404</v>
+        <v>437</v>
       </c>
       <c r="I120" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>405</v>
+        <v>438</v>
       </c>
       <c r="B121" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C121" t="s">
-        <v>406</v>
+        <v>439</v>
       </c>
       <c r="D121" t="s">
-        <v>407</v>
+        <v>440</v>
       </c>
       <c r="E121" t="s">
-        <v>408</v>
+        <v>333</v>
       </c>
       <c r="I121" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>409</v>
+        <v>441</v>
       </c>
       <c r="B122" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C122" t="s">
-        <v>410</v>
+        <v>89</v>
       </c>
       <c r="D122" t="s">
-        <v>411</v>
+        <v>442</v>
       </c>
       <c r="E122" t="s">
-        <v>412</v>
+        <v>336</v>
       </c>
       <c r="I122" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>413</v>
+        <v>443</v>
       </c>
       <c r="B123" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C123" t="s">
-        <v>414</v>
+        <v>444</v>
       </c>
       <c r="D123" t="s">
-        <v>415</v>
+        <v>445</v>
       </c>
       <c r="E123" t="s">
-        <v>416</v>
+        <v>339</v>
       </c>
       <c r="I123" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>417</v>
+        <v>446</v>
       </c>
       <c r="B124" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C124" t="s">
-        <v>418</v>
+        <v>447</v>
       </c>
       <c r="D124" t="s">
-        <v>419</v>
+        <v>448</v>
       </c>
       <c r="E124" t="s">
-        <v>420</v>
+        <v>342</v>
       </c>
       <c r="I124" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>421</v>
+        <v>449</v>
       </c>
       <c r="B125" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C125" t="s">
-        <v>422</v>
+        <v>450</v>
       </c>
       <c r="D125" t="s">
-        <v>423</v>
+        <v>451</v>
       </c>
       <c r="E125" t="s">
-        <v>424</v>
+        <v>345</v>
       </c>
       <c r="I125" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>425</v>
+        <v>452</v>
       </c>
       <c r="B126" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C126" t="s">
-        <v>426</v>
+        <v>453</v>
       </c>
       <c r="D126" t="s">
-        <v>427</v>
+        <v>454</v>
       </c>
       <c r="E126" t="s">
-        <v>428</v>
+        <v>455</v>
       </c>
       <c r="I126" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>429</v>
+        <v>456</v>
       </c>
       <c r="B127" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C127" t="s">
-        <v>214</v>
+        <v>457</v>
       </c>
       <c r="D127" t="s">
-        <v>430</v>
+        <v>458</v>
       </c>
       <c r="E127" t="s">
-        <v>431</v>
+        <v>459</v>
       </c>
       <c r="I127" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>432</v>
+        <v>460</v>
       </c>
       <c r="B128" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C128" t="s">
-        <v>433</v>
+        <v>24</v>
       </c>
       <c r="D128" t="s">
-        <v>434</v>
+        <v>461</v>
       </c>
       <c r="E128" t="s">
-        <v>435</v>
+        <v>462</v>
       </c>
       <c r="I128" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>436</v>
+        <v>463</v>
       </c>
       <c r="B129" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C129" t="s">
-        <v>437</v>
+        <v>24</v>
       </c>
       <c r="D129" t="s">
-        <v>438</v>
+        <v>464</v>
       </c>
       <c r="E129" t="s">
-        <v>439</v>
+        <v>465</v>
       </c>
       <c r="I129" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>440</v>
+        <v>466</v>
       </c>
       <c r="B130" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C130" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
       <c r="D130" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="E130" t="s">
-        <v>443</v>
+        <v>468</v>
       </c>
       <c r="I130" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="B131" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C131" t="s">
-        <v>280</v>
+        <v>24</v>
       </c>
       <c r="D131" t="s">
-        <v>445</v>
+        <v>470</v>
       </c>
       <c r="E131" t="s">
-        <v>446</v>
+        <v>471</v>
       </c>
       <c r="I131" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>447</v>
+        <v>472</v>
       </c>
       <c r="B132" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C132" t="s">
-        <v>448</v>
+        <v>24</v>
       </c>
       <c r="D132" t="s">
-        <v>449</v>
+        <v>473</v>
       </c>
       <c r="E132" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="I132" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
       <c r="B133" t="s">
         <v>14</v>
       </c>
       <c r="C133" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="D133" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="E133" t="s">
-        <v>454</v>
+        <v>478</v>
       </c>
       <c r="I133" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
       <c r="B134" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C134" t="s">
-        <v>456</v>
+        <v>24</v>
       </c>
       <c r="D134" t="s">
-        <v>457</v>
+        <v>480</v>
       </c>
       <c r="E134" t="s">
-        <v>458</v>
+        <v>481</v>
       </c>
       <c r="I134" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>459</v>
+        <v>482</v>
       </c>
       <c r="B135" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C135" t="s">
-        <v>460</v>
+        <v>483</v>
       </c>
       <c r="D135" t="s">
-        <v>461</v>
+        <v>484</v>
       </c>
       <c r="E135" t="s">
-        <v>462</v>
+        <v>485</v>
       </c>
       <c r="I135" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>463</v>
+        <v>486</v>
       </c>
       <c r="B136" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C136" t="s">
-        <v>464</v>
+        <v>24</v>
       </c>
       <c r="D136" t="s">
-        <v>465</v>
+        <v>487</v>
       </c>
       <c r="E136" t="s">
-        <v>466</v>
+        <v>488</v>
       </c>
       <c r="I136" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>467</v>
+        <v>489</v>
       </c>
       <c r="B137" t="s">
         <v>14</v>
       </c>
       <c r="C137" t="s">
-        <v>468</v>
+        <v>490</v>
       </c>
       <c r="D137" t="s">
-        <v>469</v>
+        <v>491</v>
       </c>
       <c r="E137" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="I137" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>471</v>
+        <v>493</v>
       </c>
       <c r="B138" t="s">
         <v>14</v>
       </c>
       <c r="C138" t="s">
-        <v>472</v>
+        <v>494</v>
       </c>
       <c r="D138" t="s">
-        <v>473</v>
+        <v>495</v>
       </c>
       <c r="E138" t="s">
-        <v>474</v>
+        <v>496</v>
       </c>
       <c r="I138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="B139" t="s">
         <v>14</v>
       </c>
       <c r="C139" t="s">
-        <v>476</v>
+        <v>24</v>
       </c>
       <c r="D139" t="s">
-        <v>477</v>
+        <v>498</v>
       </c>
       <c r="E139" t="s">
-        <v>478</v>
+        <v>499</v>
       </c>
       <c r="I139" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>479</v>
+        <v>500</v>
       </c>
       <c r="B140" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C140" t="s">
-        <v>480</v>
+        <v>501</v>
       </c>
       <c r="D140" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="E140" t="s">
-        <v>482</v>
+        <v>280</v>
       </c>
       <c r="I140" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>483</v>
+        <v>503</v>
       </c>
       <c r="B141" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C141" t="s">
-        <v>484</v>
+        <v>504</v>
       </c>
       <c r="D141" t="s">
-        <v>485</v>
+        <v>505</v>
       </c>
       <c r="E141" t="s">
-        <v>486</v>
+        <v>304</v>
       </c>
       <c r="I141" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
       <c r="B142" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C142" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
       <c r="D142" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="E142" t="s">
-        <v>490</v>
+        <v>307</v>
       </c>
       <c r="I142" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>491</v>
+        <v>509</v>
       </c>
       <c r="B143" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C143" t="s">
-        <v>492</v>
+        <v>190</v>
       </c>
       <c r="D143" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="E143" t="s">
-        <v>494</v>
+        <v>310</v>
       </c>
       <c r="I143" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
       <c r="B144" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C144" t="s">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="D144" t="s">
-        <v>496</v>
+        <v>512</v>
       </c>
       <c r="E144" t="s">
-        <v>497</v>
+        <v>43</v>
       </c>
       <c r="I144" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>498</v>
+        <v>513</v>
       </c>
       <c r="B145" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C145" t="s">
-        <v>499</v>
+        <v>190</v>
       </c>
       <c r="D145" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="E145" t="s">
-        <v>501</v>
+        <v>87</v>
       </c>
       <c r="I145" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="B146" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C146" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="D146" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="E146" t="s">
-        <v>505</v>
+        <v>91</v>
       </c>
       <c r="I146" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="B147" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C147" t="s">
-        <v>507</v>
+        <v>275</v>
       </c>
       <c r="D147" t="s">
-        <v>508</v>
+        <v>519</v>
       </c>
       <c r="E147" t="s">
-        <v>509</v>
+        <v>319</v>
       </c>
       <c r="I147" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="B148" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C148" t="s">
-        <v>511</v>
+        <v>204</v>
       </c>
       <c r="D148" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="E148" t="s">
-        <v>513</v>
+        <v>322</v>
       </c>
       <c r="I148" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="B149" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C149" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D149" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="E149" t="s">
-        <v>517</v>
+        <v>325</v>
       </c>
       <c r="I149" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="B150" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C150" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="D150" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="E150" t="s">
-        <v>521</v>
+        <v>223</v>
       </c>
       <c r="I150" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="B151" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C151" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="D151" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="E151" t="s">
-        <v>525</v>
+        <v>330</v>
       </c>
       <c r="I151" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>530</v>
+      </c>
+      <c r="B152" t="s">
+        <v>40</v>
+      </c>
+      <c r="C152" t="s">
         <v>526</v>
       </c>
-      <c r="B152" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D152" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E152" t="s">
-        <v>529</v>
+        <v>333</v>
       </c>
       <c r="I152" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B153" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C153" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D153" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E153" t="s">
-        <v>533</v>
+        <v>336</v>
       </c>
       <c r="I153" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B154" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C154" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D154" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E154" t="s">
-        <v>537</v>
+        <v>339</v>
       </c>
       <c r="I154" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>538</v>
       </c>
       <c r="B155" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C155" t="s">
         <v>539</v>
       </c>
       <c r="D155" t="s">
         <v>540</v>
       </c>
       <c r="E155" t="s">
-        <v>541</v>
+        <v>342</v>
       </c>
       <c r="I155" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>541</v>
+      </c>
+      <c r="B156" t="s">
+        <v>40</v>
+      </c>
+      <c r="C156" t="s">
         <v>542</v>
       </c>
-      <c r="B156" t="s">
-[...2 lines deleted...]
-      <c r="C156" t="s">
+      <c r="D156" t="s">
         <v>543</v>
       </c>
-      <c r="D156" t="s">
+      <c r="E156" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="I156" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>545</v>
+      </c>
+      <c r="B157" t="s">
+        <v>40</v>
+      </c>
+      <c r="C157" t="s">
         <v>546</v>
       </c>
-      <c r="B157" t="s">
-[...2 lines deleted...]
-      <c r="C157" t="s">
+      <c r="D157" t="s">
         <v>547</v>
       </c>
-      <c r="D157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E157" t="s">
-        <v>549</v>
+        <v>352</v>
       </c>
       <c r="I157" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>548</v>
+      </c>
+      <c r="B158" t="s">
+        <v>40</v>
+      </c>
+      <c r="C158" t="s">
+        <v>549</v>
+      </c>
+      <c r="D158" t="s">
         <v>550</v>
       </c>
-      <c r="B158" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E158" t="s">
-        <v>553</v>
+        <v>91</v>
       </c>
       <c r="I158" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B159" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C159" t="s">
-        <v>555</v>
+        <v>233</v>
       </c>
       <c r="D159" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="E159" t="s">
-        <v>557</v>
+        <v>319</v>
       </c>
       <c r="I159" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="B160" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C160" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="D160" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E160" t="s">
-        <v>561</v>
+        <v>322</v>
       </c>
       <c r="I160" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="B161" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C161" t="s">
-        <v>563</v>
+        <v>233</v>
       </c>
       <c r="D161" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="E161" t="s">
-        <v>565</v>
+        <v>325</v>
       </c>
       <c r="I161" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="B162" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C162" t="s">
-        <v>567</v>
+        <v>233</v>
       </c>
       <c r="D162" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="E162" t="s">
-        <v>569</v>
+        <v>223</v>
       </c>
       <c r="I162" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="B163" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C163" t="s">
-        <v>571</v>
+        <v>554</v>
       </c>
       <c r="D163" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="E163" t="s">
-        <v>573</v>
+        <v>330</v>
       </c>
       <c r="I163" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>574</v>
+        <v>562</v>
       </c>
       <c r="B164" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C164" t="s">
-        <v>575</v>
+        <v>563</v>
       </c>
       <c r="D164" t="s">
-        <v>576</v>
+        <v>564</v>
       </c>
       <c r="E164" t="s">
-        <v>577</v>
+        <v>333</v>
       </c>
       <c r="I164" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="B165" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C165" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="D165" t="s">
-        <v>580</v>
+        <v>567</v>
       </c>
       <c r="E165" t="s">
-        <v>581</v>
+        <v>336</v>
       </c>
       <c r="I165" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>582</v>
+        <v>568</v>
       </c>
       <c r="B166" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C166" t="s">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="D166" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="E166" t="s">
-        <v>585</v>
+        <v>339</v>
       </c>
       <c r="I166" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="B167" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C167" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="D167" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="E167" t="s">
-        <v>589</v>
+        <v>342</v>
       </c>
       <c r="I167" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>590</v>
+        <v>574</v>
       </c>
       <c r="B168" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C168" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
       <c r="D168" t="s">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="E168" t="s">
-        <v>593</v>
+        <v>345</v>
       </c>
       <c r="I168" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>594</v>
+        <v>577</v>
       </c>
       <c r="B169" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C169" t="s">
-        <v>595</v>
+        <v>575</v>
       </c>
       <c r="D169" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
       <c r="E169" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="I169" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>598</v>
+        <v>580</v>
       </c>
       <c r="B170" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C170" t="s">
-        <v>599</v>
+        <v>581</v>
       </c>
       <c r="D170" t="s">
-        <v>600</v>
+        <v>582</v>
       </c>
       <c r="E170" t="s">
-        <v>601</v>
+        <v>583</v>
       </c>
       <c r="I170" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="B171" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C171" t="s">
-        <v>603</v>
+        <v>585</v>
       </c>
       <c r="D171" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="E171" t="s">
-        <v>605</v>
+        <v>587</v>
       </c>
       <c r="I171" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="B172" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C172" t="s">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="D172" t="s">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="E172" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="I172" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="B173" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C173" t="s">
-        <v>611</v>
+        <v>593</v>
       </c>
       <c r="D173" t="s">
-        <v>612</v>
+        <v>594</v>
       </c>
       <c r="E173" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="I173" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>614</v>
+        <v>596</v>
       </c>
       <c r="B174" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C174" t="s">
-        <v>615</v>
+        <v>597</v>
       </c>
       <c r="D174" t="s">
-        <v>616</v>
+        <v>598</v>
       </c>
       <c r="E174" t="s">
-        <v>617</v>
+        <v>599</v>
       </c>
       <c r="I174" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="B175" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C175" t="s">
-        <v>619</v>
+        <v>601</v>
       </c>
       <c r="D175" t="s">
-        <v>620</v>
+        <v>602</v>
       </c>
       <c r="E175" t="s">
-        <v>621</v>
+        <v>603</v>
       </c>
       <c r="I175" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>622</v>
+        <v>604</v>
       </c>
       <c r="B176" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C176" t="s">
-        <v>623</v>
+        <v>605</v>
       </c>
       <c r="D176" t="s">
-        <v>624</v>
+        <v>606</v>
       </c>
       <c r="E176" t="s">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="I176" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>626</v>
+        <v>608</v>
       </c>
       <c r="B177" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C177" t="s">
-        <v>627</v>
+        <v>397</v>
       </c>
       <c r="D177" t="s">
-        <v>628</v>
+        <v>609</v>
       </c>
       <c r="E177" t="s">
-        <v>629</v>
+        <v>610</v>
       </c>
       <c r="I177" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>630</v>
+        <v>611</v>
       </c>
       <c r="B178" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C178" t="s">
-        <v>631</v>
+        <v>612</v>
       </c>
       <c r="D178" t="s">
-        <v>632</v>
+        <v>613</v>
       </c>
       <c r="E178" t="s">
-        <v>633</v>
+        <v>614</v>
       </c>
       <c r="I178" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>634</v>
+        <v>615</v>
       </c>
       <c r="B179" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C179" t="s">
-        <v>636</v>
+        <v>616</v>
       </c>
       <c r="D179" t="s">
-        <v>637</v>
+        <v>617</v>
       </c>
       <c r="E179" t="s">
-        <v>638</v>
-[...5 lines deleted...]
-        <v>639</v>
+        <v>618</v>
       </c>
       <c r="I179" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>640</v>
+        <v>619</v>
       </c>
       <c r="B180" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C180" t="s">
-        <v>641</v>
+        <v>620</v>
       </c>
       <c r="D180" t="s">
-        <v>642</v>
+        <v>621</v>
       </c>
       <c r="E180" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="I180" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>643</v>
+        <v>623</v>
       </c>
       <c r="B181" t="s">
         <v>14</v>
       </c>
       <c r="C181" t="s">
-        <v>644</v>
+        <v>24</v>
       </c>
       <c r="D181" t="s">
-        <v>645</v>
+        <v>624</v>
       </c>
       <c r="E181" t="s">
-        <v>646</v>
+        <v>625</v>
       </c>
       <c r="I181" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>647</v>
+        <v>626</v>
       </c>
       <c r="B182" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C182" t="s">
-        <v>648</v>
+        <v>627</v>
       </c>
       <c r="D182" t="s">
-        <v>649</v>
+        <v>628</v>
       </c>
       <c r="E182" t="s">
-        <v>650</v>
+        <v>629</v>
       </c>
       <c r="I182" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>651</v>
+        <v>630</v>
       </c>
       <c r="B183" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C183" t="s">
-        <v>652</v>
+        <v>631</v>
       </c>
       <c r="D183" t="s">
-        <v>653</v>
+        <v>632</v>
       </c>
       <c r="E183" t="s">
-        <v>654</v>
+        <v>633</v>
       </c>
       <c r="I183" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>655</v>
+        <v>634</v>
       </c>
       <c r="B184" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C184" t="s">
-        <v>656</v>
+        <v>635</v>
       </c>
       <c r="D184" t="s">
-        <v>657</v>
+        <v>636</v>
       </c>
       <c r="E184" t="s">
-        <v>658</v>
+        <v>637</v>
       </c>
       <c r="I184" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>659</v>
+        <v>638</v>
       </c>
       <c r="B185" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C185" t="s">
-        <v>660</v>
+        <v>639</v>
       </c>
       <c r="D185" t="s">
-        <v>661</v>
+        <v>640</v>
       </c>
       <c r="E185" t="s">
-        <v>662</v>
+        <v>641</v>
       </c>
       <c r="I185" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>663</v>
+        <v>642</v>
       </c>
       <c r="B186" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C186" t="s">
-        <v>664</v>
+        <v>643</v>
       </c>
       <c r="D186" t="s">
-        <v>665</v>
+        <v>644</v>
       </c>
       <c r="E186" t="s">
-        <v>666</v>
+        <v>645</v>
       </c>
       <c r="I186" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>667</v>
+        <v>646</v>
       </c>
       <c r="B187" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C187" t="s">
-        <v>668</v>
+        <v>647</v>
       </c>
       <c r="D187" t="s">
-        <v>669</v>
+        <v>648</v>
       </c>
       <c r="E187" t="s">
-        <v>670</v>
+        <v>649</v>
       </c>
       <c r="I187" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>671</v>
+        <v>650</v>
       </c>
       <c r="B188" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C188" t="s">
-        <v>672</v>
+        <v>651</v>
       </c>
       <c r="D188" t="s">
-        <v>673</v>
+        <v>652</v>
       </c>
       <c r="E188" t="s">
-        <v>674</v>
+        <v>653</v>
       </c>
       <c r="I188" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>675</v>
+        <v>654</v>
       </c>
       <c r="B189" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C189" t="s">
-        <v>676</v>
+        <v>655</v>
       </c>
       <c r="D189" t="s">
-        <v>677</v>
+        <v>656</v>
       </c>
       <c r="E189" t="s">
-        <v>678</v>
+        <v>657</v>
       </c>
       <c r="I189" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>679</v>
+        <v>658</v>
       </c>
       <c r="B190" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C190" t="s">
-        <v>680</v>
+        <v>659</v>
       </c>
       <c r="D190" t="s">
-        <v>681</v>
+        <v>660</v>
       </c>
       <c r="E190" t="s">
-        <v>682</v>
+        <v>661</v>
       </c>
       <c r="I190" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>683</v>
+        <v>662</v>
       </c>
       <c r="B191" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C191" t="s">
-        <v>684</v>
+        <v>663</v>
       </c>
       <c r="D191" t="s">
-        <v>685</v>
+        <v>664</v>
       </c>
       <c r="E191" t="s">
-        <v>686</v>
+        <v>665</v>
       </c>
       <c r="I191" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>687</v>
+        <v>666</v>
       </c>
       <c r="B192" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C192" t="s">
-        <v>688</v>
+        <v>667</v>
       </c>
       <c r="D192" t="s">
-        <v>689</v>
+        <v>668</v>
       </c>
       <c r="E192" t="s">
-        <v>690</v>
+        <v>669</v>
       </c>
       <c r="I192" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>691</v>
+        <v>670</v>
       </c>
       <c r="B193" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C193" t="s">
-        <v>692</v>
+        <v>671</v>
       </c>
       <c r="D193" t="s">
-        <v>693</v>
+        <v>672</v>
       </c>
       <c r="E193" t="s">
-        <v>694</v>
+        <v>673</v>
       </c>
       <c r="I193" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>695</v>
+        <v>674</v>
       </c>
       <c r="B194" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C194" t="s">
-        <v>696</v>
+        <v>393</v>
       </c>
       <c r="D194" t="s">
-        <v>697</v>
+        <v>675</v>
       </c>
       <c r="E194" t="s">
-        <v>638</v>
+        <v>676</v>
       </c>
       <c r="I194" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>698</v>
+        <v>677</v>
       </c>
       <c r="B195" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C195" t="s">
-        <v>699</v>
+        <v>678</v>
       </c>
       <c r="D195" t="s">
-        <v>700</v>
+        <v>679</v>
       </c>
       <c r="E195" t="s">
-        <v>701</v>
+        <v>680</v>
       </c>
       <c r="I195" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>702</v>
+        <v>681</v>
       </c>
       <c r="B196" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C196" t="s">
-        <v>703</v>
+        <v>682</v>
       </c>
       <c r="D196" t="s">
-        <v>704</v>
+        <v>683</v>
       </c>
       <c r="E196" t="s">
-        <v>705</v>
+        <v>684</v>
       </c>
       <c r="I196" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>706</v>
+        <v>685</v>
       </c>
       <c r="B197" t="s">
         <v>14</v>
       </c>
       <c r="C197" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
       <c r="D197" t="s">
-        <v>708</v>
+        <v>687</v>
       </c>
       <c r="E197" t="s">
-        <v>709</v>
+        <v>688</v>
       </c>
       <c r="I197" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>710</v>
+        <v>689</v>
       </c>
       <c r="B198" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C198" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="D198" t="s">
-        <v>712</v>
+        <v>691</v>
       </c>
       <c r="E198" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>692</v>
       </c>
       <c r="I198" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>715</v>
+        <v>693</v>
       </c>
       <c r="B199" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C199" t="s">
-        <v>716</v>
+        <v>694</v>
       </c>
       <c r="D199" t="s">
-        <v>717</v>
+        <v>695</v>
       </c>
       <c r="E199" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="I199" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>718</v>
+        <v>697</v>
       </c>
       <c r="B200" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C200" t="s">
-        <v>719</v>
+        <v>698</v>
       </c>
       <c r="D200" t="s">
-        <v>720</v>
+        <v>699</v>
       </c>
       <c r="E200" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="I200" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>722</v>
+        <v>701</v>
       </c>
       <c r="B201" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C201" t="s">
-        <v>723</v>
+        <v>702</v>
       </c>
       <c r="D201" t="s">
-        <v>724</v>
+        <v>703</v>
       </c>
       <c r="E201" t="s">
-        <v>725</v>
+        <v>704</v>
       </c>
       <c r="I201" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>726</v>
+        <v>705</v>
       </c>
       <c r="B202" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C202" t="s">
-        <v>727</v>
+        <v>706</v>
       </c>
       <c r="D202" t="s">
-        <v>728</v>
+        <v>707</v>
       </c>
       <c r="E202" t="s">
-        <v>729</v>
+        <v>708</v>
       </c>
       <c r="I202" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>730</v>
+        <v>709</v>
       </c>
       <c r="B203" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C203" t="s">
-        <v>731</v>
+        <v>710</v>
       </c>
       <c r="D203" t="s">
-        <v>732</v>
+        <v>711</v>
       </c>
       <c r="E203" t="s">
-        <v>701</v>
+        <v>712</v>
       </c>
       <c r="I203" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>733</v>
+        <v>713</v>
       </c>
       <c r="B204" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C204" t="s">
-        <v>734</v>
+        <v>714</v>
       </c>
       <c r="D204" t="s">
-        <v>735</v>
+        <v>715</v>
       </c>
       <c r="E204" t="s">
-        <v>701</v>
+        <v>716</v>
       </c>
       <c r="I204" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>736</v>
+        <v>717</v>
       </c>
       <c r="B205" t="s">
         <v>14</v>
       </c>
       <c r="C205" t="s">
-        <v>737</v>
+        <v>718</v>
       </c>
       <c r="D205" t="s">
-        <v>738</v>
+        <v>719</v>
       </c>
       <c r="E205" t="s">
-        <v>739</v>
+        <v>720</v>
       </c>
       <c r="I205" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>740</v>
+        <v>721</v>
       </c>
       <c r="B206" t="s">
         <v>14</v>
       </c>
       <c r="C206" t="s">
-        <v>741</v>
+        <v>722</v>
       </c>
       <c r="D206" t="s">
-        <v>742</v>
+        <v>723</v>
       </c>
       <c r="E206" t="s">
-        <v>743</v>
+        <v>724</v>
       </c>
       <c r="I206" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="B207" t="s">
         <v>14</v>
       </c>
       <c r="C207" t="s">
-        <v>745</v>
+        <v>726</v>
       </c>
       <c r="D207" t="s">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="E207" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="I207" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>748</v>
+        <v>729</v>
       </c>
       <c r="B208" t="s">
         <v>14</v>
       </c>
       <c r="C208" t="s">
-        <v>749</v>
+        <v>730</v>
       </c>
       <c r="D208" t="s">
-        <v>750</v>
+        <v>731</v>
       </c>
       <c r="E208" t="s">
-        <v>751</v>
+        <v>732</v>
       </c>
       <c r="I208" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>752</v>
+        <v>733</v>
       </c>
       <c r="B209" t="s">
         <v>14</v>
       </c>
       <c r="C209" t="s">
-        <v>753</v>
+        <v>734</v>
       </c>
       <c r="D209" t="s">
-        <v>754</v>
+        <v>735</v>
       </c>
       <c r="E209" t="s">
-        <v>755</v>
+        <v>736</v>
       </c>
       <c r="I209" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>756</v>
+        <v>737</v>
       </c>
       <c r="B210" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C210" t="s">
-        <v>757</v>
+        <v>738</v>
       </c>
       <c r="D210" t="s">
-        <v>758</v>
+        <v>739</v>
       </c>
       <c r="E210" t="s">
-        <v>759</v>
+        <v>740</v>
       </c>
       <c r="I210" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>760</v>
+        <v>741</v>
       </c>
       <c r="B211" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C211" t="s">
-        <v>761</v>
+        <v>742</v>
       </c>
       <c r="D211" t="s">
-        <v>762</v>
+        <v>743</v>
       </c>
       <c r="E211" t="s">
-        <v>763</v>
+        <v>744</v>
       </c>
       <c r="I211" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>764</v>
+        <v>745</v>
       </c>
       <c r="B212" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C212" t="s">
-        <v>765</v>
+        <v>746</v>
       </c>
       <c r="D212" t="s">
-        <v>766</v>
+        <v>747</v>
       </c>
       <c r="E212" t="s">
-        <v>767</v>
+        <v>748</v>
       </c>
       <c r="I212" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>768</v>
+        <v>749</v>
       </c>
       <c r="B213" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C213" t="s">
-        <v>769</v>
+        <v>750</v>
       </c>
       <c r="D213" t="s">
-        <v>770</v>
+        <v>751</v>
       </c>
       <c r="E213" t="s">
-        <v>771</v>
+        <v>752</v>
       </c>
       <c r="I213" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>772</v>
+        <v>753</v>
       </c>
       <c r="B214" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C214" t="s">
-        <v>773</v>
+        <v>754</v>
       </c>
       <c r="D214" t="s">
-        <v>774</v>
+        <v>755</v>
       </c>
       <c r="E214" t="s">
-        <v>775</v>
+        <v>756</v>
       </c>
       <c r="I214" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>776</v>
+        <v>757</v>
       </c>
       <c r="B215" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C215" t="s">
-        <v>777</v>
+        <v>758</v>
       </c>
       <c r="D215" t="s">
-        <v>778</v>
+        <v>759</v>
       </c>
       <c r="E215" t="s">
-        <v>779</v>
+        <v>760</v>
       </c>
       <c r="I215" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>780</v>
+        <v>761</v>
       </c>
       <c r="B216" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C216" t="s">
-        <v>781</v>
+        <v>762</v>
       </c>
       <c r="D216" t="s">
-        <v>782</v>
+        <v>763</v>
       </c>
       <c r="E216" t="s">
-        <v>701</v>
+        <v>764</v>
       </c>
       <c r="I216" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>783</v>
+        <v>765</v>
       </c>
       <c r="B217" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C217" t="s">
-        <v>784</v>
+        <v>766</v>
       </c>
       <c r="D217" t="s">
-        <v>785</v>
+        <v>767</v>
       </c>
       <c r="E217" t="s">
-        <v>786</v>
+        <v>768</v>
       </c>
       <c r="I217" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>787</v>
+        <v>769</v>
       </c>
       <c r="B218" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C218" t="s">
-        <v>788</v>
+        <v>770</v>
       </c>
       <c r="D218" t="s">
-        <v>789</v>
+        <v>771</v>
       </c>
       <c r="E218" t="s">
-        <v>790</v>
+        <v>772</v>
       </c>
       <c r="I218" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>791</v>
+        <v>773</v>
       </c>
       <c r="B219" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C219" t="s">
-        <v>792</v>
+        <v>774</v>
       </c>
       <c r="D219" t="s">
-        <v>793</v>
+        <v>775</v>
       </c>
       <c r="E219" t="s">
-        <v>794</v>
+        <v>776</v>
       </c>
       <c r="I219" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>795</v>
+        <v>777</v>
       </c>
       <c r="B220" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C220" t="s">
-        <v>796</v>
+        <v>778</v>
       </c>
       <c r="D220" t="s">
-        <v>797</v>
+        <v>779</v>
       </c>
       <c r="E220" t="s">
-        <v>798</v>
+        <v>780</v>
       </c>
       <c r="I220" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>799</v>
+        <v>781</v>
       </c>
       <c r="B221" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C221" t="s">
-        <v>800</v>
+        <v>782</v>
       </c>
       <c r="D221" t="s">
-        <v>801</v>
+        <v>783</v>
       </c>
       <c r="E221" t="s">
-        <v>802</v>
+        <v>784</v>
       </c>
       <c r="I221" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>803</v>
+        <v>785</v>
       </c>
       <c r="B222" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C222" t="s">
-        <v>804</v>
+        <v>786</v>
       </c>
       <c r="D222" t="s">
-        <v>805</v>
+        <v>787</v>
       </c>
       <c r="E222" t="s">
-        <v>806</v>
+        <v>788</v>
       </c>
       <c r="I222" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>807</v>
+        <v>789</v>
       </c>
       <c r="B223" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C223" t="s">
-        <v>808</v>
+        <v>790</v>
       </c>
       <c r="D223" t="s">
-        <v>809</v>
+        <v>791</v>
       </c>
       <c r="E223" t="s">
-        <v>810</v>
+        <v>792</v>
       </c>
       <c r="I223" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>811</v>
+        <v>793</v>
       </c>
       <c r="B224" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C224" t="s">
-        <v>813</v>
+        <v>794</v>
       </c>
       <c r="D224" t="s">
-        <v>814</v>
+        <v>795</v>
       </c>
       <c r="E224" t="s">
-        <v>815</v>
+        <v>796</v>
       </c>
       <c r="I224" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>816</v>
+        <v>797</v>
       </c>
       <c r="B225" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C225" t="s">
-        <v>817</v>
+        <v>798</v>
       </c>
       <c r="D225" t="s">
-        <v>818</v>
+        <v>799</v>
       </c>
       <c r="E225" t="s">
-        <v>819</v>
+        <v>800</v>
       </c>
       <c r="I225" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>820</v>
+        <v>801</v>
       </c>
       <c r="B226" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C226" t="s">
-        <v>821</v>
+        <v>802</v>
       </c>
       <c r="D226" t="s">
-        <v>822</v>
+        <v>803</v>
       </c>
       <c r="E226" t="s">
-        <v>823</v>
+        <v>804</v>
       </c>
       <c r="I226" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>824</v>
+        <v>805</v>
       </c>
       <c r="B227" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C227" t="s">
-        <v>825</v>
+        <v>806</v>
       </c>
       <c r="D227" t="s">
-        <v>826</v>
+        <v>807</v>
       </c>
       <c r="E227" t="s">
-        <v>827</v>
+        <v>808</v>
       </c>
       <c r="I227" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>828</v>
+        <v>809</v>
       </c>
       <c r="B228" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C228" t="s">
-        <v>829</v>
+        <v>810</v>
       </c>
       <c r="D228" t="s">
-        <v>830</v>
+        <v>811</v>
       </c>
       <c r="E228" t="s">
-        <v>831</v>
+        <v>812</v>
       </c>
       <c r="I228" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>832</v>
+        <v>813</v>
       </c>
       <c r="B229" t="s">
-        <v>25</v>
+        <v>814</v>
       </c>
       <c r="C229" t="s">
-        <v>833</v>
+        <v>815</v>
       </c>
       <c r="D229" t="s">
-        <v>834</v>
+        <v>816</v>
       </c>
       <c r="E229" t="s">
-        <v>835</v>
+        <v>817</v>
+      </c>
+      <c r="G229" t="s">
+        <v>818</v>
+      </c>
+      <c r="H229" t="s">
+        <v>818</v>
       </c>
       <c r="I229" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>836</v>
+        <v>819</v>
       </c>
       <c r="B230" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C230" t="s">
-        <v>837</v>
+        <v>820</v>
       </c>
       <c r="D230" t="s">
-        <v>838</v>
+        <v>821</v>
       </c>
       <c r="E230" t="s">
-        <v>839</v>
+        <v>817</v>
       </c>
       <c r="I230" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>840</v>
+        <v>822</v>
       </c>
       <c r="B231" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C231" t="s">
-        <v>841</v>
+        <v>823</v>
       </c>
       <c r="D231" t="s">
-        <v>842</v>
+        <v>824</v>
       </c>
       <c r="E231" t="s">
-        <v>843</v>
+        <v>825</v>
       </c>
       <c r="I231" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>844</v>
+        <v>826</v>
       </c>
       <c r="B232" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C232" t="s">
-        <v>845</v>
+        <v>827</v>
       </c>
       <c r="D232" t="s">
-        <v>846</v>
+        <v>828</v>
       </c>
       <c r="E232" t="s">
-        <v>847</v>
+        <v>829</v>
       </c>
       <c r="I232" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>848</v>
+        <v>830</v>
       </c>
       <c r="B233" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C233" t="s">
-        <v>849</v>
+        <v>831</v>
       </c>
       <c r="D233" t="s">
-        <v>850</v>
+        <v>832</v>
       </c>
       <c r="E233" t="s">
-        <v>709</v>
+        <v>833</v>
       </c>
       <c r="I233" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>851</v>
+        <v>834</v>
       </c>
       <c r="B234" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C234" t="s">
-        <v>852</v>
+        <v>835</v>
       </c>
       <c r="D234" t="s">
-        <v>853</v>
+        <v>836</v>
       </c>
       <c r="E234" t="s">
-        <v>739</v>
+        <v>837</v>
       </c>
       <c r="I234" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>854</v>
+        <v>838</v>
       </c>
       <c r="B235" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C235" t="s">
-        <v>855</v>
+        <v>839</v>
       </c>
       <c r="D235" t="s">
-        <v>856</v>
+        <v>840</v>
       </c>
       <c r="E235" t="s">
-        <v>743</v>
+        <v>841</v>
       </c>
       <c r="I235" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>857</v>
+        <v>842</v>
       </c>
       <c r="B236" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C236" t="s">
-        <v>858</v>
+        <v>843</v>
       </c>
       <c r="D236" t="s">
-        <v>859</v>
+        <v>844</v>
       </c>
       <c r="E236" t="s">
-        <v>701</v>
+        <v>845</v>
       </c>
       <c r="I236" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
       <c r="B237" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C237" t="s">
-        <v>861</v>
+        <v>847</v>
       </c>
       <c r="D237" t="s">
-        <v>862</v>
+        <v>848</v>
       </c>
       <c r="E237" t="s">
-        <v>863</v>
+        <v>849</v>
       </c>
       <c r="I237" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>864</v>
+        <v>850</v>
       </c>
       <c r="B238" t="s">
         <v>14</v>
       </c>
       <c r="C238" t="s">
-        <v>865</v>
+        <v>851</v>
       </c>
       <c r="D238" t="s">
-        <v>866</v>
+        <v>852</v>
       </c>
       <c r="E238" t="s">
-        <v>867</v>
+        <v>853</v>
       </c>
       <c r="I238" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>868</v>
+        <v>854</v>
       </c>
       <c r="B239" t="s">
-        <v>635</v>
+        <v>14</v>
       </c>
       <c r="C239" t="s">
-        <v>869</v>
+        <v>855</v>
       </c>
       <c r="D239" t="s">
-        <v>870</v>
+        <v>856</v>
       </c>
       <c r="E239" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>857</v>
       </c>
       <c r="I239" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>872</v>
+        <v>858</v>
       </c>
       <c r="B240" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C240" t="s">
-        <v>873</v>
+        <v>859</v>
       </c>
       <c r="D240" t="s">
-        <v>874</v>
+        <v>860</v>
       </c>
       <c r="E240" t="s">
-        <v>751</v>
+        <v>861</v>
       </c>
       <c r="I240" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>875</v>
+        <v>862</v>
       </c>
       <c r="B241" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C241" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="D241" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="E241" t="s">
-        <v>755</v>
+        <v>865</v>
       </c>
       <c r="I241" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>878</v>
+        <v>866</v>
       </c>
       <c r="B242" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C242" t="s">
-        <v>879</v>
+        <v>867</v>
       </c>
       <c r="D242" t="s">
-        <v>880</v>
+        <v>868</v>
       </c>
       <c r="E242" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="I242" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>881</v>
+        <v>870</v>
       </c>
       <c r="B243" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C243" t="s">
-        <v>882</v>
+        <v>871</v>
       </c>
       <c r="D243" t="s">
-        <v>883</v>
+        <v>872</v>
       </c>
       <c r="E243" t="s">
-        <v>884</v>
+        <v>873</v>
       </c>
       <c r="I243" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="B244" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C244" t="s">
-        <v>886</v>
+        <v>875</v>
       </c>
       <c r="D244" t="s">
-        <v>887</v>
+        <v>876</v>
       </c>
       <c r="E244" t="s">
-        <v>888</v>
+        <v>817</v>
       </c>
       <c r="I244" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>889</v>
+        <v>877</v>
       </c>
       <c r="B245" t="s">
-        <v>635</v>
+        <v>814</v>
       </c>
       <c r="C245" t="s">
-        <v>890</v>
+        <v>878</v>
       </c>
       <c r="D245" t="s">
-        <v>891</v>
+        <v>879</v>
       </c>
       <c r="E245" t="s">
-        <v>892</v>
+        <v>880</v>
       </c>
       <c r="I245" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="B246" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C246" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
       <c r="D246" t="s">
-        <v>895</v>
+        <v>883</v>
       </c>
       <c r="E246" t="s">
-        <v>896</v>
+        <v>884</v>
       </c>
       <c r="I246" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>897</v>
+        <v>885</v>
       </c>
       <c r="B247" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C247" t="s">
-        <v>898</v>
+        <v>886</v>
       </c>
       <c r="D247" t="s">
-        <v>899</v>
+        <v>887</v>
       </c>
       <c r="E247" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="I247" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
       <c r="B248" t="s">
-        <v>14</v>
+        <v>814</v>
       </c>
       <c r="C248" t="s">
-        <v>901</v>
+        <v>890</v>
       </c>
       <c r="D248" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
       <c r="E248" t="s">
-        <v>896</v>
+        <v>892</v>
+      </c>
+      <c r="G248" t="s">
+        <v>893</v>
+      </c>
+      <c r="H248" t="s">
+        <v>893</v>
       </c>
       <c r="I248" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>903</v>
+        <v>894</v>
       </c>
       <c r="B249" t="s">
-        <v>14</v>
+        <v>814</v>
       </c>
       <c r="C249" t="s">
-        <v>904</v>
+        <v>895</v>
       </c>
       <c r="D249" t="s">
-        <v>905</v>
+        <v>896</v>
       </c>
       <c r="E249" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
       <c r="I249" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>906</v>
+        <v>897</v>
       </c>
       <c r="B250" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C250" t="s">
-        <v>907</v>
+        <v>898</v>
       </c>
       <c r="D250" t="s">
-        <v>908</v>
+        <v>899</v>
       </c>
       <c r="E250" t="s">
-        <v>909</v>
+        <v>900</v>
       </c>
       <c r="I250" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
       <c r="B251" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C251" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="D251" t="s">
-        <v>912</v>
+        <v>903</v>
       </c>
       <c r="E251" t="s">
-        <v>913</v>
+        <v>904</v>
       </c>
       <c r="I251" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
       <c r="B252" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C252" t="s">
-        <v>915</v>
+        <v>906</v>
       </c>
       <c r="D252" t="s">
-        <v>916</v>
+        <v>907</v>
       </c>
       <c r="E252" t="s">
-        <v>917</v>
+        <v>908</v>
       </c>
       <c r="I252" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>918</v>
+        <v>909</v>
       </c>
       <c r="B253" t="s">
-        <v>25</v>
+        <v>814</v>
       </c>
       <c r="C253" t="s">
-        <v>919</v>
+        <v>910</v>
       </c>
       <c r="D253" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="E253" t="s">
-        <v>921</v>
+        <v>880</v>
       </c>
       <c r="I253" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="B254" t="s">
-        <v>25</v>
+        <v>814</v>
       </c>
       <c r="C254" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
       <c r="D254" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
       <c r="E254" t="s">
-        <v>925</v>
+        <v>880</v>
       </c>
       <c r="I254" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>926</v>
+        <v>915</v>
       </c>
       <c r="B255" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C255" t="s">
-        <v>927</v>
+        <v>916</v>
       </c>
       <c r="D255" t="s">
-        <v>928</v>
+        <v>917</v>
       </c>
       <c r="E255" t="s">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="I255" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
       <c r="B256" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C256" t="s">
-        <v>931</v>
+        <v>920</v>
       </c>
       <c r="D256" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="E256" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
       <c r="I256" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>934</v>
+        <v>923</v>
       </c>
       <c r="B257" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C257" t="s">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="D257" t="s">
-        <v>936</v>
+        <v>925</v>
       </c>
       <c r="E257" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="I257" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
       <c r="B258" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C258" t="s">
-        <v>939</v>
+        <v>928</v>
       </c>
       <c r="D258" t="s">
-        <v>940</v>
+        <v>929</v>
       </c>
       <c r="E258" t="s">
-        <v>941</v>
+        <v>930</v>
       </c>
       <c r="I258" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>942</v>
+        <v>931</v>
       </c>
       <c r="B259" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C259" t="s">
-        <v>943</v>
+        <v>932</v>
       </c>
       <c r="D259" t="s">
-        <v>944</v>
+        <v>933</v>
       </c>
       <c r="E259" t="s">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="I259" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>946</v>
+        <v>935</v>
       </c>
       <c r="B260" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C260" t="s">
-        <v>947</v>
+        <v>936</v>
       </c>
       <c r="D260" t="s">
-        <v>948</v>
+        <v>937</v>
       </c>
       <c r="E260" t="s">
-        <v>949</v>
+        <v>938</v>
       </c>
       <c r="I260" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>950</v>
+        <v>939</v>
       </c>
       <c r="B261" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C261" t="s">
-        <v>951</v>
+        <v>940</v>
       </c>
       <c r="D261" t="s">
-        <v>952</v>
+        <v>941</v>
       </c>
       <c r="E261" t="s">
-        <v>953</v>
+        <v>942</v>
       </c>
       <c r="I261" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>954</v>
+        <v>943</v>
       </c>
       <c r="B262" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C262" t="s">
-        <v>955</v>
+        <v>944</v>
       </c>
       <c r="D262" t="s">
-        <v>956</v>
+        <v>945</v>
       </c>
       <c r="E262" t="s">
-        <v>957</v>
+        <v>946</v>
       </c>
       <c r="I262" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>958</v>
+        <v>947</v>
       </c>
       <c r="B263" t="s">
         <v>14</v>
       </c>
       <c r="C263" t="s">
-        <v>959</v>
+        <v>948</v>
       </c>
       <c r="D263" t="s">
-        <v>960</v>
+        <v>949</v>
       </c>
       <c r="E263" t="s">
-        <v>961</v>
+        <v>950</v>
       </c>
       <c r="I263" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>962</v>
+        <v>951</v>
       </c>
       <c r="B264" t="s">
         <v>14</v>
       </c>
       <c r="C264" t="s">
-        <v>963</v>
+        <v>952</v>
       </c>
       <c r="D264" t="s">
-        <v>964</v>
+        <v>953</v>
       </c>
       <c r="E264" t="s">
-        <v>909</v>
+        <v>954</v>
       </c>
       <c r="I264" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>965</v>
+        <v>955</v>
       </c>
       <c r="B265" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C265" t="s">
-        <v>966</v>
+        <v>956</v>
       </c>
       <c r="D265" t="s">
-        <v>967</v>
+        <v>957</v>
       </c>
       <c r="E265" t="s">
-        <v>701</v>
+        <v>958</v>
       </c>
       <c r="I265" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>968</v>
+        <v>959</v>
       </c>
       <c r="B266" t="s">
-        <v>25</v>
+        <v>814</v>
       </c>
       <c r="C266" t="s">
-        <v>969</v>
+        <v>960</v>
       </c>
       <c r="D266" t="s">
-        <v>970</v>
+        <v>961</v>
       </c>
       <c r="E266" t="s">
-        <v>971</v>
+        <v>880</v>
       </c>
       <c r="I266" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>972</v>
+        <v>962</v>
       </c>
       <c r="B267" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C267" t="s">
-        <v>973</v>
+        <v>963</v>
       </c>
       <c r="D267" t="s">
-        <v>974</v>
+        <v>964</v>
       </c>
       <c r="E267" t="s">
-        <v>975</v>
+        <v>965</v>
       </c>
       <c r="I267" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="B268" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C268" t="s">
-        <v>977</v>
+        <v>967</v>
       </c>
       <c r="D268" t="s">
-        <v>978</v>
+        <v>968</v>
       </c>
       <c r="E268" t="s">
-        <v>979</v>
+        <v>969</v>
       </c>
       <c r="I268" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>980</v>
+        <v>970</v>
       </c>
       <c r="B269" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C269" t="s">
-        <v>981</v>
+        <v>971</v>
       </c>
       <c r="D269" t="s">
-        <v>982</v>
+        <v>972</v>
       </c>
       <c r="E269" t="s">
-        <v>983</v>
+        <v>973</v>
       </c>
       <c r="I269" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>984</v>
+        <v>974</v>
       </c>
       <c r="B270" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C270" t="s">
-        <v>985</v>
+        <v>975</v>
       </c>
       <c r="D270" t="s">
-        <v>986</v>
+        <v>976</v>
       </c>
       <c r="E270" t="s">
-        <v>987</v>
+        <v>977</v>
       </c>
       <c r="I270" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>988</v>
+        <v>978</v>
       </c>
       <c r="B271" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C271" t="s">
-        <v>989</v>
+        <v>979</v>
       </c>
       <c r="D271" t="s">
-        <v>990</v>
+        <v>980</v>
       </c>
       <c r="E271" t="s">
-        <v>991</v>
+        <v>981</v>
       </c>
       <c r="I271" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>992</v>
+        <v>982</v>
       </c>
       <c r="B272" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C272" t="s">
-        <v>993</v>
+        <v>983</v>
       </c>
       <c r="D272" t="s">
-        <v>994</v>
+        <v>984</v>
       </c>
       <c r="E272" t="s">
-        <v>995</v>
+        <v>985</v>
       </c>
       <c r="I272" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>996</v>
+        <v>986</v>
       </c>
       <c r="B273" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C273" t="s">
-        <v>997</v>
+        <v>987</v>
       </c>
       <c r="D273" t="s">
-        <v>998</v>
+        <v>988</v>
       </c>
       <c r="E273" t="s">
-        <v>999</v>
+        <v>989</v>
       </c>
       <c r="I273" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>1000</v>
+        <v>990</v>
       </c>
       <c r="B274" t="s">
-        <v>812</v>
+        <v>138</v>
       </c>
       <c r="C274" t="s">
-        <v>1001</v>
+        <v>991</v>
       </c>
       <c r="D274" t="s">
-        <v>1002</v>
+        <v>992</v>
       </c>
       <c r="E274" t="s">
-        <v>1003</v>
+        <v>993</v>
       </c>
       <c r="I274" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>1004</v>
+        <v>994</v>
       </c>
       <c r="B275" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C275" t="s">
-        <v>1005</v>
+        <v>995</v>
       </c>
       <c r="D275" t="s">
-        <v>1006</v>
+        <v>996</v>
       </c>
       <c r="E275" t="s">
-        <v>1007</v>
+        <v>997</v>
       </c>
       <c r="I275" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>1008</v>
+        <v>998</v>
       </c>
       <c r="B276" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C276" t="s">
-        <v>1009</v>
+        <v>999</v>
       </c>
       <c r="D276" t="s">
-        <v>1010</v>
+        <v>1000</v>
       </c>
       <c r="E276" t="s">
-        <v>1011</v>
+        <v>1001</v>
       </c>
       <c r="I276" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>1012</v>
+        <v>1002</v>
       </c>
       <c r="B277" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C277" t="s">
-        <v>1013</v>
+        <v>1003</v>
       </c>
       <c r="D277" t="s">
-        <v>1014</v>
+        <v>1004</v>
       </c>
       <c r="E277" t="s">
-        <v>1015</v>
+        <v>1005</v>
       </c>
       <c r="I277" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>1016</v>
+        <v>1006</v>
       </c>
       <c r="B278" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C278" t="s">
-        <v>1017</v>
+        <v>1007</v>
       </c>
       <c r="D278" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="E278" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="I278" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>1020</v>
+        <v>1010</v>
       </c>
       <c r="B279" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C279" t="s">
-        <v>1021</v>
+        <v>1011</v>
       </c>
       <c r="D279" t="s">
-        <v>1022</v>
+        <v>1012</v>
       </c>
       <c r="E279" t="s">
-        <v>1023</v>
+        <v>1013</v>
       </c>
       <c r="I279" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>1024</v>
+        <v>1014</v>
       </c>
       <c r="B280" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C280" t="s">
-        <v>1025</v>
+        <v>1015</v>
       </c>
       <c r="D280" t="s">
-        <v>1026</v>
+        <v>1016</v>
       </c>
       <c r="E280" t="s">
-        <v>1027</v>
+        <v>1017</v>
       </c>
       <c r="I280" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>1028</v>
+        <v>1018</v>
       </c>
       <c r="B281" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C281" t="s">
-        <v>1029</v>
+        <v>1019</v>
       </c>
       <c r="D281" t="s">
-        <v>1030</v>
+        <v>1020</v>
       </c>
       <c r="E281" t="s">
-        <v>1031</v>
+        <v>1021</v>
       </c>
       <c r="I281" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>1032</v>
+        <v>1022</v>
       </c>
       <c r="B282" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C282" t="s">
-        <v>1033</v>
+        <v>1023</v>
       </c>
       <c r="D282" t="s">
-        <v>1034</v>
+        <v>1024</v>
       </c>
       <c r="E282" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>1036</v>
+        <v>1025</v>
       </c>
       <c r="I282" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>1037</v>
+        <v>1026</v>
       </c>
       <c r="B283" t="s">
-        <v>14</v>
+        <v>138</v>
       </c>
       <c r="C283" t="s">
-        <v>1038</v>
+        <v>1027</v>
       </c>
       <c r="D283" t="s">
-        <v>1039</v>
+        <v>1028</v>
       </c>
       <c r="E283" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>1040</v>
+        <v>888</v>
       </c>
       <c r="I283" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>1041</v>
+        <v>1029</v>
       </c>
       <c r="B284" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="C284" t="s">
-        <v>1042</v>
+        <v>1030</v>
       </c>
       <c r="D284" t="s">
-        <v>1043</v>
+        <v>1031</v>
       </c>
       <c r="E284" t="s">
-        <v>1044</v>
-[...2 lines deleted...]
-        <v>1045</v>
+        <v>918</v>
       </c>
       <c r="I284" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>1046</v>
+        <v>1032</v>
       </c>
       <c r="B285" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C285" t="s">
-        <v>1047</v>
+        <v>1033</v>
       </c>
       <c r="D285" t="s">
-        <v>1048</v>
+        <v>1034</v>
       </c>
       <c r="E285" t="s">
-        <v>1049</v>
+        <v>922</v>
       </c>
       <c r="I285" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>1050</v>
+        <v>1035</v>
       </c>
       <c r="B286" t="s">
-        <v>25</v>
+        <v>814</v>
       </c>
       <c r="C286" t="s">
-        <v>1051</v>
+        <v>1036</v>
       </c>
       <c r="D286" t="s">
-        <v>1052</v>
+        <v>1037</v>
       </c>
       <c r="E286" t="s">
-        <v>1053</v>
+        <v>880</v>
       </c>
       <c r="I286" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>1054</v>
+        <v>1038</v>
       </c>
       <c r="B287" t="s">
-        <v>25</v>
+        <v>814</v>
       </c>
       <c r="C287" t="s">
-        <v>1055</v>
+        <v>1039</v>
       </c>
       <c r="D287" t="s">
-        <v>1056</v>
+        <v>1040</v>
       </c>
       <c r="E287" t="s">
-        <v>1057</v>
+        <v>1041</v>
       </c>
       <c r="I287" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>1058</v>
+        <v>1042</v>
       </c>
       <c r="B288" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C288" t="s">
-        <v>1059</v>
+        <v>1043</v>
       </c>
       <c r="D288" t="s">
-        <v>1060</v>
+        <v>1044</v>
       </c>
       <c r="E288" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>1062</v>
+        <v>1045</v>
       </c>
       <c r="I288" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>1063</v>
+        <v>1046</v>
       </c>
       <c r="B289" t="s">
-        <v>14</v>
+        <v>814</v>
       </c>
       <c r="C289" t="s">
-        <v>1064</v>
+        <v>1047</v>
       </c>
       <c r="D289" t="s">
-        <v>1065</v>
+        <v>1048</v>
       </c>
       <c r="E289" t="s">
-        <v>917</v>
+        <v>880</v>
       </c>
       <c r="H289" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
       <c r="I289" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>1066</v>
+        <v>1050</v>
       </c>
       <c r="B290" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C290" t="s">
-        <v>1067</v>
+        <v>1051</v>
       </c>
       <c r="D290" t="s">
-        <v>1068</v>
+        <v>1052</v>
       </c>
       <c r="E290" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>930</v>
       </c>
       <c r="I290" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>1071</v>
+        <v>1053</v>
       </c>
       <c r="B291" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C291" t="s">
-        <v>1072</v>
+        <v>1054</v>
       </c>
       <c r="D291" t="s">
-        <v>1073</v>
+        <v>1055</v>
       </c>
       <c r="E291" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>1075</v>
+        <v>934</v>
       </c>
       <c r="I291" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>1076</v>
+        <v>1056</v>
       </c>
       <c r="B292" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C292" t="s">
-        <v>1077</v>
+        <v>1057</v>
       </c>
       <c r="D292" t="s">
-        <v>1078</v>
+        <v>1058</v>
       </c>
       <c r="E292" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1045</v>
       </c>
       <c r="I292" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>1081</v>
+        <v>1059</v>
       </c>
       <c r="B293" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C293" t="s">
-        <v>1082</v>
+        <v>1060</v>
       </c>
       <c r="D293" t="s">
-        <v>1083</v>
+        <v>1061</v>
       </c>
       <c r="E293" t="s">
-        <v>1084</v>
-[...2 lines deleted...]
-        <v>1085</v>
+        <v>1062</v>
       </c>
       <c r="I293" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>1086</v>
+        <v>1063</v>
       </c>
       <c r="B294" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C294" t="s">
-        <v>1087</v>
+        <v>1064</v>
       </c>
       <c r="D294" t="s">
-        <v>1088</v>
+        <v>1065</v>
       </c>
       <c r="E294" t="s">
-        <v>1089</v>
-[...2 lines deleted...]
-        <v>1085</v>
+        <v>1066</v>
       </c>
       <c r="I294" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>1090</v>
+        <v>1067</v>
       </c>
       <c r="B295" t="s">
-        <v>30</v>
+        <v>814</v>
       </c>
       <c r="C295" t="s">
-        <v>1091</v>
+        <v>1068</v>
       </c>
       <c r="D295" t="s">
-        <v>1092</v>
+        <v>1069</v>
       </c>
       <c r="E295" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>1094</v>
+        <v>1070</v>
       </c>
       <c r="I295" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>1095</v>
+        <v>1071</v>
       </c>
       <c r="B296" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C296" t="s">
-        <v>1096</v>
+        <v>1072</v>
       </c>
       <c r="D296" t="s">
-        <v>1097</v>
+        <v>1073</v>
       </c>
       <c r="E296" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-        <v>1099</v>
+        <v>1074</v>
       </c>
       <c r="I296" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>1100</v>
+        <v>1075</v>
       </c>
       <c r="B297" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C297" t="s">
-        <v>1101</v>
+        <v>1076</v>
       </c>
       <c r="D297" t="s">
-        <v>1102</v>
+        <v>1077</v>
       </c>
       <c r="E297" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>1099</v>
+        <v>1062</v>
       </c>
       <c r="I297" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>1104</v>
+        <v>1078</v>
       </c>
       <c r="B298" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C298" t="s">
-        <v>1105</v>
+        <v>1079</v>
       </c>
       <c r="D298" t="s">
-        <v>1106</v>
+        <v>1080</v>
       </c>
       <c r="E298" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-        <v>1099</v>
+        <v>1074</v>
       </c>
       <c r="I298" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>1108</v>
+        <v>1081</v>
       </c>
       <c r="B299" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C299" t="s">
-        <v>1109</v>
+        <v>1082</v>
       </c>
       <c r="D299" t="s">
-        <v>1110</v>
+        <v>1083</v>
       </c>
       <c r="E299" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>1099</v>
+        <v>1066</v>
       </c>
       <c r="I299" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>1112</v>
+        <v>1084</v>
       </c>
       <c r="B300" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C300" t="s">
-        <v>1113</v>
+        <v>1085</v>
       </c>
       <c r="D300" t="s">
-        <v>1114</v>
+        <v>1086</v>
       </c>
       <c r="E300" t="s">
-        <v>1115</v>
-[...2 lines deleted...]
-        <v>1116</v>
+        <v>1087</v>
       </c>
       <c r="I300" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>1117</v>
+        <v>1088</v>
       </c>
       <c r="B301" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C301" t="s">
-        <v>1118</v>
+        <v>1089</v>
       </c>
       <c r="D301" t="s">
-        <v>1119</v>
+        <v>1090</v>
       </c>
       <c r="E301" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>1091</v>
       </c>
       <c r="I301" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>1122</v>
+        <v>1092</v>
       </c>
       <c r="B302" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C302" t="s">
-        <v>1123</v>
+        <v>1093</v>
       </c>
       <c r="D302" t="s">
-        <v>1124</v>
+        <v>1094</v>
       </c>
       <c r="E302" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-        <v>1126</v>
+        <v>1095</v>
       </c>
       <c r="I302" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>1127</v>
+        <v>1096</v>
       </c>
       <c r="B303" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C303" t="s">
-        <v>1128</v>
+        <v>1097</v>
       </c>
       <c r="D303" t="s">
-        <v>1129</v>
+        <v>1098</v>
       </c>
       <c r="E303" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>1126</v>
+        <v>1099</v>
       </c>
       <c r="I303" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>1131</v>
+        <v>1100</v>
       </c>
       <c r="B304" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C304" t="s">
-        <v>1132</v>
+        <v>1101</v>
       </c>
       <c r="D304" t="s">
-        <v>1133</v>
+        <v>1102</v>
       </c>
       <c r="E304" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>1103</v>
       </c>
       <c r="I304" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>1136</v>
+        <v>1104</v>
       </c>
       <c r="B305" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C305" t="s">
-        <v>1137</v>
+        <v>1105</v>
       </c>
       <c r="D305" t="s">
-        <v>1138</v>
+        <v>1106</v>
       </c>
       <c r="E305" t="s">
-        <v>1139</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>1107</v>
       </c>
       <c r="I305" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>1140</v>
+        <v>1108</v>
       </c>
       <c r="B306" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C306" t="s">
-        <v>1141</v>
+        <v>1109</v>
       </c>
       <c r="D306" t="s">
-        <v>1142</v>
+        <v>1110</v>
       </c>
       <c r="E306" t="s">
-        <v>1143</v>
-[...2 lines deleted...]
-        <v>1144</v>
+        <v>1111</v>
       </c>
       <c r="I306" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>1145</v>
+        <v>1112</v>
       </c>
       <c r="B307" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C307" t="s">
-        <v>1146</v>
+        <v>1113</v>
       </c>
       <c r="D307" t="s">
-        <v>1147</v>
+        <v>1114</v>
       </c>
       <c r="E307" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>1115</v>
       </c>
       <c r="I307" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>1148</v>
+        <v>1116</v>
       </c>
       <c r="B308" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C308" t="s">
-        <v>1149</v>
+        <v>1117</v>
       </c>
       <c r="D308" t="s">
-        <v>1150</v>
+        <v>1118</v>
       </c>
       <c r="E308" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1119</v>
       </c>
       <c r="I308" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>1152</v>
+        <v>1120</v>
       </c>
       <c r="B309" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C309" t="s">
-        <v>1153</v>
+        <v>1121</v>
       </c>
       <c r="D309" t="s">
-        <v>1154</v>
+        <v>1122</v>
       </c>
       <c r="E309" t="s">
-        <v>1155</v>
-[...2 lines deleted...]
-        <v>1156</v>
+        <v>1123</v>
       </c>
       <c r="I309" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>1157</v>
+        <v>1124</v>
       </c>
       <c r="B310" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C310" t="s">
-        <v>1158</v>
+        <v>1125</v>
       </c>
       <c r="D310" t="s">
-        <v>1159</v>
+        <v>1126</v>
       </c>
       <c r="E310" t="s">
-        <v>1160</v>
-[...2 lines deleted...]
-        <v>1161</v>
+        <v>1127</v>
       </c>
       <c r="I310" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>1162</v>
+        <v>1128</v>
       </c>
       <c r="B311" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C311" t="s">
-        <v>1163</v>
+        <v>1129</v>
       </c>
       <c r="D311" t="s">
-        <v>1164</v>
+        <v>1130</v>
       </c>
       <c r="E311" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>1161</v>
+        <v>1131</v>
       </c>
       <c r="I311" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>1166</v>
+        <v>1132</v>
       </c>
       <c r="B312" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C312" t="s">
-        <v>1167</v>
+        <v>1133</v>
       </c>
       <c r="D312" t="s">
-        <v>1168</v>
+        <v>1134</v>
       </c>
       <c r="E312" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-        <v>1170</v>
+        <v>1135</v>
       </c>
       <c r="I312" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>1171</v>
+        <v>1136</v>
       </c>
       <c r="B313" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C313" t="s">
-        <v>1172</v>
+        <v>1137</v>
       </c>
       <c r="D313" t="s">
-        <v>1173</v>
+        <v>1138</v>
       </c>
       <c r="E313" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>1175</v>
+        <v>1139</v>
       </c>
       <c r="I313" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>1176</v>
+        <v>1140</v>
       </c>
       <c r="B314" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C314" t="s">
-        <v>1177</v>
+        <v>1141</v>
       </c>
       <c r="D314" t="s">
-        <v>1178</v>
+        <v>1142</v>
       </c>
       <c r="E314" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>1180</v>
+        <v>1087</v>
       </c>
       <c r="I314" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>1181</v>
+        <v>1143</v>
       </c>
       <c r="B315" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C315" t="s">
-        <v>1182</v>
+        <v>1144</v>
       </c>
       <c r="D315" t="s">
-        <v>1183</v>
+        <v>1145</v>
       </c>
       <c r="E315" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>1185</v>
+        <v>880</v>
       </c>
       <c r="I315" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>1186</v>
+        <v>1146</v>
       </c>
       <c r="B316" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C316" t="s">
-        <v>1187</v>
+        <v>1147</v>
       </c>
       <c r="D316" t="s">
-        <v>1188</v>
+        <v>1148</v>
       </c>
       <c r="E316" t="s">
-        <v>1189</v>
-[...2 lines deleted...]
-        <v>1190</v>
+        <v>1149</v>
       </c>
       <c r="I316" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>1191</v>
+        <v>1150</v>
       </c>
       <c r="B317" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C317" t="s">
-        <v>1192</v>
+        <v>1151</v>
       </c>
       <c r="D317" t="s">
-        <v>1193</v>
+        <v>1152</v>
       </c>
       <c r="E317" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-        <v>1195</v>
+        <v>1153</v>
       </c>
       <c r="I317" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>1196</v>
+        <v>1154</v>
       </c>
       <c r="B318" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C318" t="s">
-        <v>1197</v>
+        <v>1155</v>
       </c>
       <c r="D318" t="s">
-        <v>1198</v>
+        <v>1156</v>
       </c>
       <c r="E318" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>1195</v>
+        <v>1157</v>
       </c>
       <c r="I318" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>1200</v>
+        <v>1158</v>
       </c>
       <c r="B319" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C319" t="s">
-        <v>1201</v>
+        <v>1159</v>
       </c>
       <c r="D319" t="s">
-        <v>1202</v>
+        <v>1160</v>
       </c>
       <c r="E319" t="s">
-        <v>1203</v>
-[...2 lines deleted...]
-        <v>1204</v>
+        <v>1161</v>
       </c>
       <c r="I319" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>1205</v>
+        <v>1162</v>
       </c>
       <c r="B320" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C320" t="s">
-        <v>1206</v>
+        <v>1163</v>
       </c>
       <c r="D320" t="s">
-        <v>1207</v>
+        <v>1164</v>
       </c>
       <c r="E320" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1209</v>
+        <v>1165</v>
       </c>
       <c r="I320" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>1210</v>
+        <v>1166</v>
       </c>
       <c r="B321" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C321" t="s">
-        <v>1211</v>
+        <v>1167</v>
       </c>
       <c r="D321" t="s">
-        <v>1212</v>
+        <v>1168</v>
       </c>
       <c r="E321" t="s">
-        <v>1213</v>
-[...2 lines deleted...]
-        <v>1214</v>
+        <v>1169</v>
       </c>
       <c r="I321" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>1215</v>
+        <v>1170</v>
       </c>
       <c r="B322" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C322" t="s">
-        <v>1216</v>
+        <v>1171</v>
       </c>
       <c r="D322" t="s">
-        <v>1217</v>
+        <v>1172</v>
       </c>
       <c r="E322" t="s">
-        <v>1218</v>
-[...2 lines deleted...]
-        <v>1214</v>
+        <v>1173</v>
       </c>
       <c r="I322" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>1219</v>
+        <v>1174</v>
       </c>
       <c r="B323" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C323" t="s">
-        <v>1220</v>
+        <v>1175</v>
       </c>
       <c r="D323" t="s">
-        <v>1221</v>
+        <v>1176</v>
       </c>
       <c r="E323" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>1214</v>
+        <v>1177</v>
       </c>
       <c r="I323" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>1223</v>
+        <v>1178</v>
       </c>
       <c r="B324" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C324" t="s">
-        <v>1224</v>
+        <v>1179</v>
       </c>
       <c r="D324" t="s">
-        <v>1225</v>
+        <v>1180</v>
       </c>
       <c r="E324" t="s">
-        <v>1226</v>
-[...2 lines deleted...]
-        <v>1214</v>
+        <v>1181</v>
       </c>
       <c r="I324" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>1227</v>
+        <v>1182</v>
       </c>
       <c r="B325" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C325" t="s">
-        <v>1228</v>
+        <v>1183</v>
       </c>
       <c r="D325" t="s">
-        <v>1229</v>
+        <v>1184</v>
       </c>
       <c r="E325" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>1185</v>
       </c>
       <c r="I325" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>1232</v>
+        <v>1186</v>
       </c>
       <c r="B326" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C326" t="s">
-        <v>1233</v>
+        <v>1187</v>
       </c>
       <c r="D326" t="s">
-        <v>1234</v>
+        <v>1188</v>
       </c>
       <c r="E326" t="s">
-        <v>1235</v>
-[...2 lines deleted...]
-        <v>1236</v>
+        <v>1189</v>
       </c>
       <c r="I326" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>1237</v>
+        <v>1190</v>
       </c>
       <c r="B327" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C327" t="s">
-        <v>1238</v>
+        <v>1191</v>
       </c>
       <c r="D327" t="s">
-        <v>1239</v>
+        <v>1192</v>
       </c>
       <c r="E327" t="s">
-        <v>1240</v>
-[...2 lines deleted...]
-        <v>1236</v>
+        <v>1193</v>
       </c>
       <c r="I327" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>1241</v>
+        <v>1194</v>
       </c>
       <c r="B328" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C328" t="s">
-        <v>1242</v>
+        <v>1195</v>
       </c>
       <c r="D328" t="s">
-        <v>1243</v>
+        <v>1196</v>
       </c>
       <c r="E328" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>1236</v>
+        <v>1197</v>
       </c>
       <c r="I328" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>1245</v>
+        <v>1198</v>
       </c>
       <c r="B329" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C329" t="s">
-        <v>1246</v>
+        <v>1199</v>
       </c>
       <c r="D329" t="s">
-        <v>1247</v>
+        <v>1200</v>
       </c>
       <c r="E329" t="s">
-        <v>1248</v>
-[...2 lines deleted...]
-        <v>1249</v>
+        <v>1201</v>
       </c>
       <c r="I329" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>1250</v>
+        <v>1202</v>
       </c>
       <c r="B330" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C330" t="s">
-        <v>1251</v>
+        <v>1203</v>
       </c>
       <c r="D330" t="s">
-        <v>1252</v>
+        <v>1204</v>
       </c>
       <c r="E330" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-        <v>1249</v>
+        <v>1205</v>
       </c>
       <c r="I330" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>1254</v>
+        <v>1206</v>
       </c>
       <c r="B331" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C331" t="s">
-        <v>1255</v>
+        <v>1207</v>
       </c>
       <c r="D331" t="s">
-        <v>1256</v>
+        <v>1208</v>
       </c>
       <c r="E331" t="s">
-        <v>1257</v>
-[...2 lines deleted...]
-        <v>1249</v>
+        <v>1209</v>
       </c>
       <c r="I331" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>1258</v>
+        <v>1210</v>
       </c>
       <c r="B332" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="C332" t="s">
-        <v>1259</v>
+        <v>1211</v>
       </c>
       <c r="D332" t="s">
-        <v>1260</v>
+        <v>1212</v>
       </c>
       <c r="E332" t="s">
-        <v>1261</v>
+        <v>1213</v>
       </c>
       <c r="H332" t="s">
-        <v>1249</v>
+        <v>1214</v>
       </c>
       <c r="I332" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>1262</v>
+        <v>1215</v>
       </c>
       <c r="B333" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C333" t="s">
-        <v>1263</v>
+        <v>1216</v>
       </c>
       <c r="D333" t="s">
-        <v>1264</v>
+        <v>1217</v>
       </c>
       <c r="E333" t="s">
-        <v>1265</v>
+        <v>1091</v>
       </c>
       <c r="H333" t="s">
-        <v>1266</v>
+        <v>1218</v>
       </c>
       <c r="I333" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>1267</v>
+        <v>1219</v>
       </c>
       <c r="B334" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C334" t="s">
-        <v>1268</v>
+        <v>1220</v>
       </c>
       <c r="D334" t="s">
-        <v>1269</v>
+        <v>1221</v>
       </c>
       <c r="E334" t="s">
-        <v>1270</v>
+        <v>1222</v>
       </c>
       <c r="H334" t="s">
-        <v>1266</v>
+        <v>1223</v>
       </c>
       <c r="I334" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>1271</v>
+        <v>1224</v>
       </c>
       <c r="B335" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C335" t="s">
-        <v>1272</v>
+        <v>1225</v>
       </c>
       <c r="D335" t="s">
-        <v>1273</v>
+        <v>1226</v>
       </c>
       <c r="E335" t="s">
-        <v>1274</v>
-[...2 lines deleted...]
-        <v>1266</v>
+        <v>1227</v>
       </c>
       <c r="I335" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>1275</v>
+        <v>1228</v>
       </c>
       <c r="B336" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C336" t="s">
-        <v>1276</v>
+        <v>1229</v>
       </c>
       <c r="D336" t="s">
-        <v>1277</v>
+        <v>1230</v>
       </c>
       <c r="E336" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>1266</v>
+        <v>1231</v>
       </c>
       <c r="I336" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>1279</v>
+        <v>1232</v>
       </c>
       <c r="B337" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C337" t="s">
-        <v>1280</v>
+        <v>1233</v>
       </c>
       <c r="D337" t="s">
-        <v>1281</v>
+        <v>1234</v>
       </c>
       <c r="E337" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>1266</v>
+        <v>1235</v>
       </c>
       <c r="I337" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>1283</v>
+        <v>1236</v>
       </c>
       <c r="B338" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C338" t="s">
-        <v>1284</v>
+        <v>1237</v>
       </c>
       <c r="D338" t="s">
-        <v>1285</v>
+        <v>1238</v>
       </c>
       <c r="E338" t="s">
-        <v>1286</v>
+        <v>1239</v>
       </c>
       <c r="H338" t="s">
-        <v>1266</v>
+        <v>1240</v>
       </c>
       <c r="I338" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>1287</v>
+        <v>1241</v>
       </c>
       <c r="B339" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C339" t="s">
-        <v>1288</v>
+        <v>1242</v>
       </c>
       <c r="D339" t="s">
-        <v>1289</v>
+        <v>1243</v>
       </c>
       <c r="E339" t="s">
-        <v>1290</v>
+        <v>1095</v>
       </c>
       <c r="H339" t="s">
-        <v>1291</v>
+        <v>1240</v>
       </c>
       <c r="I339" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>1292</v>
+        <v>1244</v>
       </c>
       <c r="B340" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C340" t="s">
-        <v>1288</v>
+        <v>1245</v>
       </c>
       <c r="D340" t="s">
-        <v>1293</v>
+        <v>1246</v>
       </c>
       <c r="E340" t="s">
-        <v>1294</v>
+        <v>1247</v>
       </c>
       <c r="H340" t="s">
-        <v>1291</v>
+        <v>1248</v>
       </c>
       <c r="I340" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>1295</v>
+        <v>1249</v>
       </c>
       <c r="B341" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C341" t="s">
-        <v>1288</v>
+        <v>1250</v>
       </c>
       <c r="D341" t="s">
-        <v>1296</v>
+        <v>1251</v>
       </c>
       <c r="E341" t="s">
-        <v>1297</v>
+        <v>1252</v>
       </c>
       <c r="H341" t="s">
-        <v>1291</v>
+        <v>1253</v>
       </c>
       <c r="I341" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>1298</v>
+        <v>1254</v>
       </c>
       <c r="B342" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C342" t="s">
-        <v>1288</v>
+        <v>1255</v>
       </c>
       <c r="D342" t="s">
-        <v>1299</v>
+        <v>1256</v>
       </c>
       <c r="E342" t="s">
-        <v>1300</v>
+        <v>1257</v>
       </c>
       <c r="H342" t="s">
-        <v>1291</v>
+        <v>1258</v>
       </c>
       <c r="I342" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>1301</v>
+        <v>1259</v>
       </c>
       <c r="B343" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C343" t="s">
-        <v>1288</v>
+        <v>1260</v>
       </c>
       <c r="D343" t="s">
-        <v>1302</v>
+        <v>1261</v>
       </c>
       <c r="E343" t="s">
-        <v>1303</v>
+        <v>1262</v>
       </c>
       <c r="H343" t="s">
-        <v>1291</v>
+        <v>1263</v>
       </c>
       <c r="I343" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>1304</v>
+        <v>1264</v>
       </c>
       <c r="B344" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C344" t="s">
-        <v>1288</v>
+        <v>1265</v>
       </c>
       <c r="D344" t="s">
-        <v>1305</v>
+        <v>1266</v>
       </c>
       <c r="E344" t="s">
-        <v>1306</v>
+        <v>1267</v>
       </c>
       <c r="H344" t="s">
-        <v>1291</v>
+        <v>1263</v>
       </c>
       <c r="I344" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>1307</v>
+        <v>1268</v>
       </c>
       <c r="B345" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C345" t="s">
-        <v>1288</v>
+        <v>1269</v>
       </c>
       <c r="D345" t="s">
-        <v>1308</v>
+        <v>1270</v>
       </c>
       <c r="E345" t="s">
-        <v>1309</v>
+        <v>1271</v>
       </c>
       <c r="H345" t="s">
-        <v>1291</v>
+        <v>1272</v>
       </c>
       <c r="I345" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>1310</v>
+        <v>1273</v>
       </c>
       <c r="B346" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C346" t="s">
-        <v>1288</v>
+        <v>1274</v>
       </c>
       <c r="D346" t="s">
-        <v>1311</v>
+        <v>1275</v>
       </c>
       <c r="E346" t="s">
-        <v>1312</v>
+        <v>1276</v>
       </c>
       <c r="H346" t="s">
-        <v>1291</v>
+        <v>1277</v>
       </c>
       <c r="I346" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>1313</v>
+        <v>1278</v>
       </c>
       <c r="B347" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C347" t="s">
-        <v>1288</v>
+        <v>1279</v>
       </c>
       <c r="D347" t="s">
-        <v>1314</v>
+        <v>1280</v>
       </c>
       <c r="E347" t="s">
-        <v>1315</v>
+        <v>1281</v>
       </c>
       <c r="H347" t="s">
-        <v>1291</v>
+        <v>1277</v>
       </c>
       <c r="I347" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>1316</v>
+        <v>1282</v>
       </c>
       <c r="B348" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C348" t="s">
-        <v>1288</v>
+        <v>1283</v>
       </c>
       <c r="D348" t="s">
-        <v>1317</v>
+        <v>1284</v>
       </c>
       <c r="E348" t="s">
-        <v>1318</v>
+        <v>1285</v>
       </c>
       <c r="H348" t="s">
-        <v>1291</v>
+        <v>1277</v>
       </c>
       <c r="I348" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>1319</v>
+        <v>1286</v>
       </c>
       <c r="B349" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C349" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D349" t="s">
         <v>1288</v>
       </c>
-      <c r="D349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E349" t="s">
-        <v>1321</v>
+        <v>1289</v>
       </c>
       <c r="H349" t="s">
-        <v>1291</v>
+        <v>1277</v>
       </c>
       <c r="I349" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>1322</v>
+        <v>1290</v>
       </c>
       <c r="B350" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C350" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="D350" t="s">
-        <v>1323</v>
+        <v>1292</v>
       </c>
       <c r="E350" t="s">
-        <v>1324</v>
+        <v>1293</v>
       </c>
       <c r="H350" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="I350" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>1325</v>
+        <v>1295</v>
       </c>
       <c r="B351" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C351" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="D351" t="s">
-        <v>1326</v>
+        <v>1297</v>
       </c>
       <c r="E351" t="s">
-        <v>1327</v>
+        <v>1298</v>
       </c>
       <c r="H351" t="s">
-        <v>1291</v>
+        <v>1299</v>
       </c>
       <c r="I351" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>1328</v>
+        <v>1300</v>
       </c>
       <c r="B352" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C352" t="s">
-        <v>1288</v>
+        <v>1301</v>
       </c>
       <c r="D352" t="s">
-        <v>1329</v>
+        <v>1302</v>
       </c>
       <c r="E352" t="s">
-        <v>1330</v>
+        <v>1303</v>
       </c>
       <c r="H352" t="s">
-        <v>1291</v>
+        <v>1304</v>
       </c>
       <c r="I352" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>1331</v>
+        <v>1305</v>
       </c>
       <c r="B353" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C353" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
       <c r="D353" t="s">
-        <v>1332</v>
+        <v>1307</v>
       </c>
       <c r="E353" t="s">
-        <v>1333</v>
+        <v>1308</v>
       </c>
       <c r="H353" t="s">
-        <v>1291</v>
+        <v>1304</v>
       </c>
       <c r="I353" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>1334</v>
+        <v>1309</v>
       </c>
       <c r="B354" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C354" t="s">
-        <v>1288</v>
+        <v>1310</v>
       </c>
       <c r="D354" t="s">
-        <v>1335</v>
+        <v>1311</v>
       </c>
       <c r="E354" t="s">
-        <v>1336</v>
+        <v>1312</v>
       </c>
       <c r="H354" t="s">
-        <v>1291</v>
+        <v>1313</v>
       </c>
       <c r="I354" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>1337</v>
+        <v>1314</v>
       </c>
       <c r="B355" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C355" t="s">
-        <v>1288</v>
+        <v>1315</v>
       </c>
       <c r="D355" t="s">
-        <v>1338</v>
+        <v>1316</v>
       </c>
       <c r="E355" t="s">
-        <v>1339</v>
+        <v>1317</v>
       </c>
       <c r="H355" t="s">
-        <v>1291</v>
+        <v>1313</v>
       </c>
       <c r="I355" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>1340</v>
+        <v>1318</v>
       </c>
       <c r="B356" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C356" t="s">
-        <v>1288</v>
+        <v>1319</v>
       </c>
       <c r="D356" t="s">
-        <v>1341</v>
+        <v>1320</v>
       </c>
       <c r="E356" t="s">
-        <v>1342</v>
+        <v>1321</v>
       </c>
       <c r="H356" t="s">
-        <v>1291</v>
+        <v>1322</v>
       </c>
       <c r="I356" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>1343</v>
+        <v>1323</v>
       </c>
       <c r="B357" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C357" t="s">
-        <v>1288</v>
+        <v>1324</v>
       </c>
       <c r="D357" t="s">
-        <v>1344</v>
+        <v>1325</v>
       </c>
       <c r="E357" t="s">
-        <v>1345</v>
+        <v>977</v>
       </c>
       <c r="H357" t="s">
-        <v>1291</v>
+        <v>1313</v>
       </c>
       <c r="I357" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>1346</v>
+        <v>1326</v>
       </c>
       <c r="B358" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="C358" t="s">
-        <v>1288</v>
+        <v>1327</v>
       </c>
       <c r="D358" t="s">
-        <v>1347</v>
+        <v>1328</v>
       </c>
       <c r="E358" t="s">
-        <v>1348</v>
+        <v>880</v>
       </c>
       <c r="H358" t="s">
-        <v>1291</v>
+        <v>1329</v>
       </c>
       <c r="I358" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>1349</v>
+        <v>1330</v>
       </c>
       <c r="B359" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C359" t="s">
-        <v>1288</v>
+        <v>1331</v>
       </c>
       <c r="D359" t="s">
-        <v>1350</v>
+        <v>1332</v>
       </c>
       <c r="E359" t="s">
-        <v>1351</v>
+        <v>1333</v>
       </c>
       <c r="H359" t="s">
-        <v>1291</v>
+        <v>1334</v>
       </c>
       <c r="I359" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>1352</v>
+        <v>1335</v>
       </c>
       <c r="B360" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C360" t="s">
-        <v>1288</v>
+        <v>1336</v>
       </c>
       <c r="D360" t="s">
-        <v>1353</v>
+        <v>1337</v>
       </c>
       <c r="E360" t="s">
-        <v>1354</v>
+        <v>1338</v>
       </c>
       <c r="H360" t="s">
-        <v>1291</v>
+        <v>1339</v>
       </c>
       <c r="I360" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>1355</v>
+        <v>1340</v>
       </c>
       <c r="B361" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C361" t="s">
-        <v>1288</v>
+        <v>1341</v>
       </c>
       <c r="D361" t="s">
-        <v>1356</v>
+        <v>1342</v>
       </c>
       <c r="E361" t="s">
-        <v>1357</v>
+        <v>1343</v>
       </c>
       <c r="H361" t="s">
-        <v>1291</v>
+        <v>1339</v>
       </c>
       <c r="I361" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>1358</v>
+        <v>1344</v>
       </c>
       <c r="B362" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C362" t="s">
-        <v>1288</v>
+        <v>1345</v>
       </c>
       <c r="D362" t="s">
-        <v>1359</v>
+        <v>1346</v>
       </c>
       <c r="E362" t="s">
-        <v>1360</v>
+        <v>1347</v>
       </c>
       <c r="H362" t="s">
-        <v>1291</v>
+        <v>1348</v>
       </c>
       <c r="I362" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>1361</v>
+        <v>1349</v>
       </c>
       <c r="B363" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C363" t="s">
-        <v>1288</v>
+        <v>1350</v>
       </c>
       <c r="D363" t="s">
-        <v>1362</v>
+        <v>1351</v>
       </c>
       <c r="E363" t="s">
-        <v>1363</v>
+        <v>1352</v>
       </c>
       <c r="H363" t="s">
-        <v>1291</v>
+        <v>1353</v>
       </c>
       <c r="I363" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>1364</v>
+        <v>1354</v>
       </c>
       <c r="B364" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C364" t="s">
-        <v>1288</v>
+        <v>1355</v>
       </c>
       <c r="D364" t="s">
-        <v>1365</v>
+        <v>1356</v>
       </c>
       <c r="E364" t="s">
-        <v>1366</v>
+        <v>1357</v>
       </c>
       <c r="H364" t="s">
-        <v>1291</v>
+        <v>1358</v>
       </c>
       <c r="I364" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>1367</v>
+        <v>1359</v>
       </c>
       <c r="B365" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C365" t="s">
-        <v>1288</v>
+        <v>1360</v>
       </c>
       <c r="D365" t="s">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="E365" t="s">
-        <v>1369</v>
+        <v>1362</v>
       </c>
       <c r="H365" t="s">
-        <v>1291</v>
+        <v>1363</v>
       </c>
       <c r="I365" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
       <c r="B366" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C366" t="s">
-        <v>1371</v>
+        <v>1365</v>
       </c>
       <c r="D366" t="s">
-        <v>1372</v>
+        <v>1366</v>
       </c>
       <c r="E366" t="s">
-        <v>1373</v>
+        <v>1367</v>
       </c>
       <c r="H366" t="s">
-        <v>1291</v>
+        <v>1368</v>
       </c>
       <c r="I366" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>1374</v>
+        <v>1369</v>
       </c>
       <c r="B367" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C367" t="s">
-        <v>1288</v>
+        <v>1370</v>
       </c>
       <c r="D367" t="s">
-        <v>1375</v>
+        <v>1371</v>
       </c>
       <c r="E367" t="s">
-        <v>1376</v>
+        <v>1372</v>
       </c>
       <c r="H367" t="s">
-        <v>1291</v>
+        <v>1373</v>
       </c>
       <c r="I367" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B368" t="s">
+        <v>14</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E368" t="s">
         <v>1377</v>
       </c>
-      <c r="B368" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H368" t="s">
-        <v>1291</v>
+        <v>1373</v>
       </c>
       <c r="I368" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B369" t="s">
+        <v>14</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D369" t="s">
         <v>1380</v>
       </c>
-      <c r="B369" t="s">
-[...5 lines deleted...]
-      <c r="D369" t="s">
+      <c r="E369" t="s">
         <v>1381</v>
       </c>
-      <c r="E369" t="s">
+      <c r="H369" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
       <c r="I369" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
         <v>1383</v>
       </c>
       <c r="B370" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C370" t="s">
-        <v>1288</v>
+        <v>1384</v>
       </c>
       <c r="D370" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E370" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="H370" t="s">
-        <v>1291</v>
+        <v>1387</v>
       </c>
       <c r="I370" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="B371" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C371" t="s">
-        <v>1288</v>
+        <v>1389</v>
       </c>
       <c r="D371" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="E371" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="H371" t="s">
-        <v>1291</v>
+        <v>1392</v>
       </c>
       <c r="I371" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="B372" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C372" t="s">
-        <v>1288</v>
+        <v>1394</v>
       </c>
       <c r="D372" t="s">
-        <v>1390</v>
+        <v>1395</v>
       </c>
       <c r="E372" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="H372" t="s">
-        <v>1291</v>
+        <v>1392</v>
       </c>
       <c r="I372" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B373" t="s">
+        <v>14</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H373" t="s">
         <v>1392</v>
-      </c>
-[...13 lines deleted...]
-        <v>1291</v>
       </c>
       <c r="I373" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>1395</v>
+        <v>1401</v>
       </c>
       <c r="B374" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C374" t="s">
-        <v>1288</v>
+        <v>1402</v>
       </c>
       <c r="D374" t="s">
-        <v>1396</v>
+        <v>1403</v>
       </c>
       <c r="E374" t="s">
-        <v>1397</v>
+        <v>1404</v>
       </c>
       <c r="H374" t="s">
-        <v>1291</v>
+        <v>1392</v>
       </c>
       <c r="I374" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
       <c r="B375" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C375" t="s">
-        <v>1288</v>
+        <v>1406</v>
       </c>
       <c r="D375" t="s">
-        <v>1399</v>
+        <v>1407</v>
       </c>
       <c r="E375" t="s">
-        <v>1400</v>
+        <v>1408</v>
       </c>
       <c r="H375" t="s">
-        <v>1291</v>
+        <v>1409</v>
       </c>
       <c r="I375" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="B376" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C376" t="s">
-        <v>1288</v>
+        <v>1411</v>
       </c>
       <c r="D376" t="s">
-        <v>1402</v>
+        <v>1412</v>
       </c>
       <c r="E376" t="s">
-        <v>1403</v>
+        <v>1413</v>
       </c>
       <c r="H376" t="s">
-        <v>1291</v>
+        <v>1414</v>
       </c>
       <c r="I376" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>1404</v>
+        <v>1415</v>
       </c>
       <c r="B377" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C377" t="s">
-        <v>1288</v>
+        <v>1416</v>
       </c>
       <c r="D377" t="s">
-        <v>1405</v>
+        <v>1417</v>
       </c>
       <c r="E377" t="s">
-        <v>1406</v>
+        <v>1418</v>
       </c>
       <c r="H377" t="s">
-        <v>1291</v>
+        <v>1414</v>
       </c>
       <c r="I377" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>1407</v>
+        <v>1419</v>
       </c>
       <c r="B378" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C378" t="s">
-        <v>1288</v>
+        <v>1420</v>
       </c>
       <c r="D378" t="s">
-        <v>1408</v>
+        <v>1421</v>
       </c>
       <c r="E378" t="s">
-        <v>1409</v>
+        <v>1422</v>
       </c>
       <c r="H378" t="s">
-        <v>1291</v>
+        <v>1414</v>
       </c>
       <c r="I378" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="B379" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C379" t="s">
-        <v>1288</v>
+        <v>1424</v>
       </c>
       <c r="D379" t="s">
-        <v>1411</v>
+        <v>1425</v>
       </c>
       <c r="E379" t="s">
-        <v>1412</v>
+        <v>1426</v>
       </c>
       <c r="H379" t="s">
-        <v>1291</v>
+        <v>1427</v>
       </c>
       <c r="I379" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="B380" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C380" t="s">
-        <v>1288</v>
+        <v>1429</v>
       </c>
       <c r="D380" t="s">
-        <v>1414</v>
+        <v>1430</v>
       </c>
       <c r="E380" t="s">
-        <v>1415</v>
+        <v>1431</v>
       </c>
       <c r="H380" t="s">
-        <v>1291</v>
+        <v>1427</v>
       </c>
       <c r="I380" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>1416</v>
+        <v>1432</v>
       </c>
       <c r="B381" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C381" t="s">
-        <v>1288</v>
+        <v>1433</v>
       </c>
       <c r="D381" t="s">
-        <v>1417</v>
+        <v>1434</v>
       </c>
       <c r="E381" t="s">
-        <v>1418</v>
+        <v>1435</v>
       </c>
       <c r="H381" t="s">
-        <v>1291</v>
+        <v>1427</v>
       </c>
       <c r="I381" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>1419</v>
+        <v>1436</v>
       </c>
       <c r="B382" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C382" t="s">
-        <v>1288</v>
+        <v>1437</v>
       </c>
       <c r="D382" t="s">
-        <v>1420</v>
+        <v>1438</v>
       </c>
       <c r="E382" t="s">
-        <v>1421</v>
+        <v>1439</v>
       </c>
       <c r="H382" t="s">
-        <v>1291</v>
+        <v>1427</v>
       </c>
       <c r="I382" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>1422</v>
+        <v>1440</v>
       </c>
       <c r="B383" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C383" t="s">
-        <v>1288</v>
+        <v>1441</v>
       </c>
       <c r="D383" t="s">
-        <v>1423</v>
+        <v>1442</v>
       </c>
       <c r="E383" t="s">
-        <v>1424</v>
+        <v>1443</v>
       </c>
       <c r="H383" t="s">
-        <v>1291</v>
+        <v>1444</v>
       </c>
       <c r="I383" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>1425</v>
+        <v>1445</v>
       </c>
       <c r="B384" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C384" t="s">
-        <v>1288</v>
+        <v>1446</v>
       </c>
       <c r="D384" t="s">
-        <v>1426</v>
+        <v>1447</v>
       </c>
       <c r="E384" t="s">
-        <v>1427</v>
+        <v>1448</v>
       </c>
       <c r="H384" t="s">
-        <v>1291</v>
+        <v>1444</v>
       </c>
       <c r="I384" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>1428</v>
+        <v>1449</v>
       </c>
       <c r="B385" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C385" t="s">
-        <v>1288</v>
+        <v>1450</v>
       </c>
       <c r="D385" t="s">
-        <v>1429</v>
+        <v>1451</v>
       </c>
       <c r="E385" t="s">
-        <v>1430</v>
+        <v>1452</v>
       </c>
       <c r="H385" t="s">
-        <v>1291</v>
+        <v>1444</v>
       </c>
       <c r="I385" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>1431</v>
+        <v>1453</v>
       </c>
       <c r="B386" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C386" t="s">
-        <v>1288</v>
+        <v>1454</v>
       </c>
       <c r="D386" t="s">
-        <v>1432</v>
+        <v>1455</v>
       </c>
       <c r="E386" t="s">
-        <v>1433</v>
+        <v>1456</v>
       </c>
       <c r="H386" t="s">
-        <v>1291</v>
+        <v>1444</v>
       </c>
       <c r="I386" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>1434</v>
+        <v>1457</v>
       </c>
       <c r="B387" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C387" t="s">
-        <v>1288</v>
+        <v>1458</v>
       </c>
       <c r="D387" t="s">
-        <v>1435</v>
+        <v>1459</v>
       </c>
       <c r="E387" t="s">
-        <v>1436</v>
+        <v>1460</v>
       </c>
       <c r="H387" t="s">
-        <v>1291</v>
+        <v>1444</v>
       </c>
       <c r="I387" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>1437</v>
+        <v>1461</v>
       </c>
       <c r="B388" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C388" t="s">
-        <v>1288</v>
+        <v>1462</v>
       </c>
       <c r="D388" t="s">
-        <v>1438</v>
+        <v>1463</v>
       </c>
       <c r="E388" t="s">
-        <v>1439</v>
+        <v>1464</v>
       </c>
       <c r="H388" t="s">
-        <v>1291</v>
+        <v>1444</v>
       </c>
       <c r="I388" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>1440</v>
+        <v>1465</v>
       </c>
       <c r="B389" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C389" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D389" t="s">
-        <v>1441</v>
+        <v>1467</v>
       </c>
       <c r="E389" t="s">
-        <v>1442</v>
+        <v>1468</v>
       </c>
       <c r="H389" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I389" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1443</v>
+        <v>1470</v>
       </c>
       <c r="B390" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C390" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D390" t="s">
-        <v>1444</v>
+        <v>1471</v>
       </c>
       <c r="E390" t="s">
-        <v>1445</v>
+        <v>1472</v>
       </c>
       <c r="H390" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I390" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1446</v>
+        <v>1473</v>
       </c>
       <c r="B391" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C391" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D391" t="s">
-        <v>1447</v>
+        <v>1474</v>
       </c>
       <c r="E391" t="s">
-        <v>1448</v>
+        <v>1475</v>
       </c>
       <c r="H391" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I391" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1449</v>
+        <v>1476</v>
       </c>
       <c r="B392" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C392" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D392" t="s">
-        <v>1450</v>
+        <v>1477</v>
       </c>
       <c r="E392" t="s">
-        <v>1451</v>
+        <v>1478</v>
       </c>
       <c r="H392" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I392" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1452</v>
+        <v>1479</v>
       </c>
       <c r="B393" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C393" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D393" t="s">
-        <v>1453</v>
+        <v>1480</v>
       </c>
       <c r="E393" t="s">
-        <v>1454</v>
+        <v>1481</v>
       </c>
       <c r="H393" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I393" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1455</v>
+        <v>1482</v>
       </c>
       <c r="B394" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C394" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D394" t="s">
-        <v>1456</v>
+        <v>1483</v>
       </c>
       <c r="E394" t="s">
-        <v>1457</v>
+        <v>1484</v>
       </c>
       <c r="H394" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I394" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1458</v>
+        <v>1485</v>
       </c>
       <c r="B395" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C395" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D395" t="s">
-        <v>1459</v>
+        <v>1486</v>
       </c>
       <c r="E395" t="s">
-        <v>1460</v>
+        <v>1487</v>
       </c>
       <c r="H395" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I395" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1461</v>
+        <v>1488</v>
       </c>
       <c r="B396" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C396" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D396" t="s">
-        <v>1462</v>
+        <v>1489</v>
       </c>
       <c r="E396" t="s">
-        <v>1463</v>
+        <v>1490</v>
       </c>
       <c r="H396" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I396" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1464</v>
+        <v>1491</v>
       </c>
       <c r="B397" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C397" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D397" t="s">
-        <v>1465</v>
+        <v>1492</v>
       </c>
       <c r="E397" t="s">
-        <v>1466</v>
+        <v>1493</v>
       </c>
       <c r="H397" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I397" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1467</v>
+        <v>1494</v>
       </c>
       <c r="B398" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C398" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D398" t="s">
-        <v>1468</v>
+        <v>1495</v>
       </c>
       <c r="E398" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H398" t="s">
         <v>1469</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
       <c r="I398" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1470</v>
+        <v>1497</v>
       </c>
       <c r="B399" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C399" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D399" t="s">
-        <v>1471</v>
+        <v>1498</v>
       </c>
       <c r="E399" t="s">
-        <v>1472</v>
+        <v>1499</v>
       </c>
       <c r="H399" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I399" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1473</v>
+        <v>1500</v>
       </c>
       <c r="B400" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C400" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D400" t="s">
-        <v>1474</v>
+        <v>1501</v>
       </c>
       <c r="E400" t="s">
-        <v>1475</v>
+        <v>1502</v>
       </c>
       <c r="H400" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I400" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>1476</v>
+        <v>1503</v>
       </c>
       <c r="B401" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C401" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D401" t="s">
-        <v>1477</v>
+        <v>1504</v>
       </c>
       <c r="E401" t="s">
-        <v>1478</v>
+        <v>1505</v>
       </c>
       <c r="H401" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I401" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>1479</v>
+        <v>1506</v>
       </c>
       <c r="B402" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C402" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D402" t="s">
-        <v>1480</v>
+        <v>1507</v>
       </c>
       <c r="E402" t="s">
-        <v>1481</v>
+        <v>1508</v>
       </c>
       <c r="H402" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I402" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
-        <v>1482</v>
+        <v>1509</v>
       </c>
       <c r="B403" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C403" t="s">
-        <v>1483</v>
+        <v>1466</v>
       </c>
       <c r="D403" t="s">
-        <v>1484</v>
+        <v>1510</v>
       </c>
       <c r="E403" t="s">
-        <v>1485</v>
+        <v>1511</v>
       </c>
       <c r="H403" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I403" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
-        <v>1486</v>
+        <v>1512</v>
       </c>
       <c r="B404" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C404" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D404" t="s">
-        <v>1487</v>
+        <v>1513</v>
       </c>
       <c r="E404" t="s">
-        <v>1488</v>
+        <v>1514</v>
       </c>
       <c r="H404" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I404" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405" t="s">
-        <v>1489</v>
+        <v>1515</v>
       </c>
       <c r="B405" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C405" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D405" t="s">
-        <v>1490</v>
+        <v>1516</v>
       </c>
       <c r="E405" t="s">
-        <v>1491</v>
+        <v>1517</v>
       </c>
       <c r="H405" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I405" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" t="s">
-        <v>1492</v>
+        <v>1518</v>
       </c>
       <c r="B406" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C406" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D406" t="s">
-        <v>1493</v>
+        <v>1519</v>
       </c>
       <c r="E406" t="s">
-        <v>1494</v>
+        <v>1520</v>
       </c>
       <c r="H406" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I406" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407" t="s">
-        <v>1495</v>
+        <v>1521</v>
       </c>
       <c r="B407" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C407" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D407" t="s">
-        <v>1496</v>
+        <v>1522</v>
       </c>
       <c r="E407" t="s">
-        <v>1497</v>
+        <v>1523</v>
       </c>
       <c r="H407" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I407" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" t="s">
-        <v>1498</v>
+        <v>1524</v>
       </c>
       <c r="B408" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C408" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D408" t="s">
-        <v>1499</v>
+        <v>1525</v>
       </c>
       <c r="E408" t="s">
-        <v>1500</v>
+        <v>1526</v>
       </c>
       <c r="H408" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I408" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409" t="s">
-        <v>1501</v>
+        <v>1527</v>
       </c>
       <c r="B409" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C409" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D409" t="s">
-        <v>1502</v>
+        <v>1528</v>
       </c>
       <c r="E409" t="s">
-        <v>1503</v>
+        <v>1529</v>
       </c>
       <c r="H409" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I409" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410" t="s">
-        <v>1504</v>
+        <v>1530</v>
       </c>
       <c r="B410" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C410" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D410" t="s">
-        <v>1505</v>
+        <v>1531</v>
       </c>
       <c r="E410" t="s">
-        <v>1506</v>
+        <v>1532</v>
       </c>
       <c r="H410" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I410" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" t="s">
-        <v>1507</v>
+        <v>1533</v>
       </c>
       <c r="B411" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C411" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D411" t="s">
-        <v>1508</v>
+        <v>1534</v>
       </c>
       <c r="E411" t="s">
-        <v>1509</v>
+        <v>1535</v>
       </c>
       <c r="H411" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I411" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" t="s">
-        <v>1510</v>
+        <v>1536</v>
       </c>
       <c r="B412" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C412" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D412" t="s">
-        <v>1511</v>
+        <v>1537</v>
       </c>
       <c r="E412" t="s">
-        <v>1512</v>
+        <v>1538</v>
       </c>
       <c r="H412" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I412" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413" t="s">
-        <v>1513</v>
+        <v>1539</v>
       </c>
       <c r="B413" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C413" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D413" t="s">
-        <v>1514</v>
+        <v>1540</v>
       </c>
       <c r="E413" t="s">
-        <v>1515</v>
+        <v>1541</v>
       </c>
       <c r="H413" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I413" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414" t="s">
-        <v>1516</v>
+        <v>1542</v>
       </c>
       <c r="B414" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C414" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D414" t="s">
-        <v>1517</v>
+        <v>1543</v>
       </c>
       <c r="E414" t="s">
-        <v>1518</v>
+        <v>1544</v>
       </c>
       <c r="H414" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I414" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415" t="s">
-        <v>1519</v>
+        <v>1545</v>
       </c>
       <c r="B415" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C415" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D415" t="s">
-        <v>1520</v>
+        <v>1546</v>
       </c>
       <c r="E415" t="s">
-        <v>1521</v>
+        <v>1547</v>
       </c>
       <c r="H415" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I415" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416" t="s">
-        <v>1522</v>
+        <v>1548</v>
       </c>
       <c r="B416" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C416" t="s">
-        <v>1288</v>
+        <v>1549</v>
       </c>
       <c r="D416" t="s">
-        <v>1523</v>
+        <v>1550</v>
       </c>
       <c r="E416" t="s">
-        <v>1524</v>
+        <v>1551</v>
       </c>
       <c r="H416" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I416" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417" t="s">
-        <v>1525</v>
+        <v>1552</v>
       </c>
       <c r="B417" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C417" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D417" t="s">
-        <v>1526</v>
+        <v>1553</v>
       </c>
       <c r="E417" t="s">
-        <v>1527</v>
+        <v>1554</v>
       </c>
       <c r="H417" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I417" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418" t="s">
-        <v>1528</v>
+        <v>1555</v>
       </c>
       <c r="B418" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C418" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D418" t="s">
-        <v>1529</v>
+        <v>1556</v>
       </c>
       <c r="E418" t="s">
-        <v>1530</v>
+        <v>1557</v>
       </c>
       <c r="H418" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I418" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419" t="s">
-        <v>1531</v>
+        <v>1558</v>
       </c>
       <c r="B419" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C419" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D419" t="s">
-        <v>1532</v>
+        <v>1559</v>
       </c>
       <c r="E419" t="s">
-        <v>1533</v>
+        <v>1560</v>
       </c>
       <c r="H419" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I419" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420" t="s">
-        <v>1534</v>
+        <v>1561</v>
       </c>
       <c r="B420" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C420" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D420" t="s">
-        <v>1535</v>
+        <v>1562</v>
       </c>
       <c r="E420" t="s">
-        <v>1536</v>
+        <v>1563</v>
       </c>
       <c r="H420" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I420" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421" t="s">
-        <v>1537</v>
+        <v>1564</v>
       </c>
       <c r="B421" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C421" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D421" t="s">
-        <v>1538</v>
+        <v>1565</v>
       </c>
       <c r="E421" t="s">
-        <v>1539</v>
+        <v>1566</v>
       </c>
       <c r="H421" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I421" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="422" spans="1:16">
       <c r="A422" t="s">
-        <v>1540</v>
+        <v>1567</v>
       </c>
       <c r="B422" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C422" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D422" t="s">
-        <v>1541</v>
+        <v>1568</v>
       </c>
       <c r="E422" t="s">
-        <v>1542</v>
+        <v>1569</v>
       </c>
       <c r="H422" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I422" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="423" spans="1:16">
       <c r="A423" t="s">
-        <v>1543</v>
+        <v>1570</v>
       </c>
       <c r="B423" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C423" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D423" t="s">
-        <v>1544</v>
+        <v>1571</v>
       </c>
       <c r="E423" t="s">
-        <v>1545</v>
+        <v>1572</v>
       </c>
       <c r="H423" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I423" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="424" spans="1:16">
       <c r="A424" t="s">
-        <v>1546</v>
+        <v>1573</v>
       </c>
       <c r="B424" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C424" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D424" t="s">
-        <v>1547</v>
+        <v>1574</v>
       </c>
       <c r="E424" t="s">
-        <v>1548</v>
+        <v>1575</v>
       </c>
       <c r="H424" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I424" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="425" spans="1:16">
       <c r="A425" t="s">
-        <v>1549</v>
+        <v>1576</v>
       </c>
       <c r="B425" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C425" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D425" t="s">
-        <v>1550</v>
+        <v>1577</v>
       </c>
       <c r="E425" t="s">
-        <v>1551</v>
+        <v>1578</v>
       </c>
       <c r="H425" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I425" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="426" spans="1:16">
       <c r="A426" t="s">
-        <v>1552</v>
+        <v>1579</v>
       </c>
       <c r="B426" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C426" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D426" t="s">
-        <v>1553</v>
+        <v>1580</v>
       </c>
       <c r="E426" t="s">
-        <v>1554</v>
+        <v>1581</v>
       </c>
       <c r="H426" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I426" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:16">
       <c r="A427" t="s">
-        <v>1555</v>
+        <v>1582</v>
       </c>
       <c r="B427" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C427" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D427" t="s">
-        <v>1556</v>
+        <v>1583</v>
       </c>
       <c r="E427" t="s">
-        <v>1557</v>
+        <v>1584</v>
       </c>
       <c r="H427" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I427" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="428" spans="1:16">
       <c r="A428" t="s">
-        <v>1558</v>
+        <v>1585</v>
       </c>
       <c r="B428" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C428" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D428" t="s">
-        <v>1559</v>
+        <v>1586</v>
       </c>
       <c r="E428" t="s">
-        <v>1560</v>
+        <v>1587</v>
       </c>
       <c r="H428" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I428" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="429" spans="1:16">
       <c r="A429" t="s">
-        <v>1561</v>
+        <v>1588</v>
       </c>
       <c r="B429" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C429" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D429" t="s">
-        <v>1562</v>
+        <v>1589</v>
       </c>
       <c r="E429" t="s">
-        <v>1563</v>
+        <v>1590</v>
       </c>
       <c r="H429" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I429" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="430" spans="1:16">
       <c r="A430" t="s">
-        <v>1564</v>
+        <v>1591</v>
       </c>
       <c r="B430" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C430" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D430" t="s">
-        <v>1565</v>
+        <v>1592</v>
       </c>
       <c r="E430" t="s">
-        <v>1566</v>
+        <v>1593</v>
       </c>
       <c r="H430" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I430" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="431" spans="1:16">
       <c r="A431" t="s">
-        <v>1567</v>
+        <v>1594</v>
       </c>
       <c r="B431" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C431" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D431" t="s">
-        <v>1568</v>
+        <v>1595</v>
       </c>
       <c r="E431" t="s">
-        <v>1569</v>
+        <v>1596</v>
       </c>
       <c r="H431" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I431" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="432" spans="1:16">
       <c r="A432" t="s">
-        <v>1570</v>
+        <v>1597</v>
       </c>
       <c r="B432" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C432" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D432" t="s">
-        <v>1571</v>
+        <v>1598</v>
       </c>
       <c r="E432" t="s">
-        <v>1572</v>
+        <v>1599</v>
       </c>
       <c r="H432" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I432" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="433" spans="1:16">
       <c r="A433" t="s">
-        <v>1573</v>
+        <v>1600</v>
       </c>
       <c r="B433" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C433" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D433" t="s">
-        <v>1574</v>
+        <v>1601</v>
       </c>
       <c r="E433" t="s">
-        <v>1575</v>
+        <v>1602</v>
       </c>
       <c r="H433" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I433" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="434" spans="1:16">
       <c r="A434" t="s">
-        <v>1576</v>
+        <v>1603</v>
       </c>
       <c r="B434" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C434" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D434" t="s">
-        <v>1577</v>
+        <v>1604</v>
       </c>
       <c r="E434" t="s">
-        <v>1578</v>
+        <v>1605</v>
       </c>
       <c r="H434" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I434" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="435" spans="1:16">
       <c r="A435" t="s">
-        <v>1579</v>
+        <v>1606</v>
       </c>
       <c r="B435" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C435" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D435" t="s">
-        <v>1580</v>
+        <v>1607</v>
       </c>
       <c r="E435" t="s">
-        <v>1581</v>
+        <v>1608</v>
       </c>
       <c r="H435" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I435" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="436" spans="1:16">
       <c r="A436" t="s">
-        <v>1582</v>
+        <v>1609</v>
       </c>
       <c r="B436" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C436" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D436" t="s">
-        <v>1583</v>
+        <v>1610</v>
       </c>
       <c r="E436" t="s">
-        <v>1584</v>
+        <v>1611</v>
       </c>
       <c r="H436" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I436" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="437" spans="1:16">
       <c r="A437" t="s">
-        <v>1585</v>
+        <v>1612</v>
       </c>
       <c r="B437" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C437" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D437" t="s">
-        <v>1586</v>
+        <v>1613</v>
       </c>
       <c r="E437" t="s">
-        <v>1587</v>
+        <v>1614</v>
       </c>
       <c r="H437" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I437" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="438" spans="1:16">
       <c r="A438" t="s">
-        <v>1588</v>
+        <v>1615</v>
       </c>
       <c r="B438" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C438" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D438" t="s">
-        <v>1589</v>
+        <v>1616</v>
       </c>
       <c r="E438" t="s">
-        <v>1590</v>
+        <v>1617</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1469</v>
       </c>
       <c r="I438" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="439" spans="1:16">
       <c r="A439" t="s">
-        <v>1591</v>
+        <v>1618</v>
       </c>
       <c r="B439" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C439" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D439" t="s">
-        <v>1592</v>
+        <v>1619</v>
       </c>
       <c r="E439" t="s">
-        <v>1593</v>
+        <v>1620</v>
       </c>
       <c r="H439" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I439" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="440" spans="1:16">
       <c r="A440" t="s">
-        <v>1594</v>
+        <v>1621</v>
       </c>
       <c r="B440" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C440" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D440" t="s">
-        <v>1595</v>
+        <v>1622</v>
       </c>
       <c r="E440" t="s">
-        <v>1596</v>
+        <v>1623</v>
       </c>
       <c r="H440" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I440" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="441" spans="1:16">
       <c r="A441" t="s">
-        <v>1597</v>
+        <v>1624</v>
       </c>
       <c r="B441" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C441" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D441" t="s">
-        <v>1598</v>
+        <v>1625</v>
       </c>
       <c r="E441" t="s">
-        <v>1599</v>
+        <v>1626</v>
       </c>
       <c r="H441" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I441" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="442" spans="1:16">
       <c r="A442" t="s">
-        <v>1600</v>
+        <v>1627</v>
       </c>
       <c r="B442" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C442" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D442" t="s">
-        <v>1601</v>
+        <v>1628</v>
       </c>
       <c r="E442" t="s">
-        <v>1602</v>
+        <v>1629</v>
       </c>
       <c r="H442" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I442" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="443" spans="1:16">
       <c r="A443" t="s">
-        <v>1603</v>
+        <v>1630</v>
       </c>
       <c r="B443" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C443" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D443" t="s">
-        <v>1604</v>
+        <v>1631</v>
       </c>
       <c r="E443" t="s">
-        <v>1605</v>
+        <v>1632</v>
       </c>
       <c r="H443" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I443" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="444" spans="1:16">
       <c r="A444" t="s">
-        <v>1606</v>
+        <v>1633</v>
       </c>
       <c r="B444" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C444" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D444" t="s">
-        <v>1607</v>
+        <v>1634</v>
       </c>
       <c r="E444" t="s">
-        <v>1608</v>
+        <v>1635</v>
       </c>
       <c r="H444" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I444" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="445" spans="1:16">
       <c r="A445" t="s">
-        <v>1609</v>
+        <v>1636</v>
       </c>
       <c r="B445" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C445" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D445" t="s">
-        <v>1610</v>
+        <v>1637</v>
       </c>
       <c r="E445" t="s">
-        <v>1611</v>
+        <v>1638</v>
       </c>
       <c r="H445" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I445" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="446" spans="1:16">
       <c r="A446" t="s">
-        <v>1612</v>
+        <v>1639</v>
       </c>
       <c r="B446" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C446" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D446" t="s">
-        <v>1613</v>
+        <v>1640</v>
       </c>
       <c r="E446" t="s">
-        <v>1614</v>
+        <v>1641</v>
       </c>
       <c r="H446" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I446" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="447" spans="1:16">
       <c r="A447" t="s">
-        <v>1615</v>
+        <v>1642</v>
       </c>
       <c r="B447" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C447" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D447" t="s">
-        <v>1616</v>
+        <v>1643</v>
       </c>
       <c r="E447" t="s">
-        <v>1617</v>
+        <v>1644</v>
       </c>
       <c r="H447" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I447" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="448" spans="1:16">
       <c r="A448" t="s">
-        <v>1618</v>
+        <v>1645</v>
       </c>
       <c r="B448" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C448" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D448" t="s">
-        <v>1619</v>
+        <v>1646</v>
       </c>
       <c r="E448" t="s">
-        <v>1620</v>
+        <v>1647</v>
       </c>
       <c r="H448" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I448" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="449" spans="1:16">
       <c r="A449" t="s">
-        <v>1621</v>
+        <v>1648</v>
       </c>
       <c r="B449" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C449" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D449" t="s">
-        <v>1622</v>
+        <v>1649</v>
       </c>
       <c r="E449" t="s">
-        <v>1623</v>
+        <v>1650</v>
       </c>
       <c r="H449" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I449" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="450" spans="1:16">
       <c r="A450" t="s">
-        <v>1624</v>
+        <v>1651</v>
       </c>
       <c r="B450" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C450" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D450" t="s">
-        <v>1625</v>
+        <v>1652</v>
       </c>
       <c r="E450" t="s">
-        <v>1626</v>
+        <v>1653</v>
       </c>
       <c r="H450" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I450" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="451" spans="1:16">
       <c r="A451" t="s">
-        <v>1627</v>
+        <v>1654</v>
       </c>
       <c r="B451" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C451" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D451" t="s">
-        <v>1628</v>
+        <v>1655</v>
       </c>
       <c r="E451" t="s">
-        <v>1629</v>
+        <v>1656</v>
       </c>
       <c r="H451" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I451" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="452" spans="1:16">
       <c r="A452" t="s">
-        <v>1630</v>
+        <v>1657</v>
       </c>
       <c r="B452" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C452" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D452" t="s">
-        <v>1631</v>
+        <v>1658</v>
       </c>
       <c r="E452" t="s">
-        <v>1632</v>
+        <v>1659</v>
       </c>
       <c r="H452" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I452" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="453" spans="1:16">
       <c r="A453" t="s">
-        <v>1633</v>
+        <v>1660</v>
       </c>
       <c r="B453" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C453" t="s">
-        <v>1288</v>
+        <v>1661</v>
       </c>
       <c r="D453" t="s">
-        <v>1634</v>
+        <v>1662</v>
       </c>
       <c r="E453" t="s">
-        <v>1635</v>
+        <v>1663</v>
       </c>
       <c r="H453" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I453" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="454" spans="1:16">
       <c r="A454" t="s">
-        <v>1636</v>
+        <v>1664</v>
       </c>
       <c r="B454" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C454" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D454" t="s">
-        <v>1637</v>
+        <v>1665</v>
       </c>
       <c r="E454" t="s">
-        <v>1638</v>
+        <v>1666</v>
       </c>
       <c r="H454" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I454" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="455" spans="1:16">
       <c r="A455" t="s">
-        <v>1639</v>
+        <v>1667</v>
       </c>
       <c r="B455" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C455" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D455" t="s">
-        <v>1640</v>
+        <v>1668</v>
       </c>
       <c r="E455" t="s">
-        <v>1641</v>
+        <v>1669</v>
       </c>
       <c r="H455" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I455" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="456" spans="1:16">
       <c r="A456" t="s">
-        <v>1642</v>
+        <v>1670</v>
       </c>
       <c r="B456" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C456" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D456" t="s">
-        <v>1643</v>
+        <v>1671</v>
       </c>
       <c r="E456" t="s">
-        <v>1644</v>
+        <v>1672</v>
       </c>
       <c r="H456" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I456" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="457" spans="1:16">
       <c r="A457" t="s">
-        <v>1645</v>
+        <v>1673</v>
       </c>
       <c r="B457" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C457" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D457" t="s">
-        <v>1646</v>
+        <v>1674</v>
       </c>
       <c r="E457" t="s">
-        <v>1647</v>
+        <v>1675</v>
       </c>
       <c r="H457" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I457" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="458" spans="1:16">
       <c r="A458" t="s">
-        <v>1648</v>
+        <v>1676</v>
       </c>
       <c r="B458" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C458" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D458" t="s">
-        <v>1649</v>
+        <v>1677</v>
       </c>
       <c r="E458" t="s">
-        <v>1650</v>
+        <v>1678</v>
       </c>
       <c r="H458" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I458" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="459" spans="1:16">
       <c r="A459" t="s">
-        <v>1651</v>
+        <v>1679</v>
       </c>
       <c r="B459" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C459" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D459" t="s">
-        <v>1652</v>
+        <v>1680</v>
       </c>
       <c r="E459" t="s">
-        <v>1653</v>
+        <v>1681</v>
       </c>
       <c r="H459" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I459" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="460" spans="1:16">
       <c r="A460" t="s">
-        <v>1654</v>
+        <v>1682</v>
       </c>
       <c r="B460" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C460" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D460" t="s">
-        <v>1655</v>
+        <v>1683</v>
       </c>
       <c r="E460" t="s">
-        <v>1656</v>
+        <v>1684</v>
       </c>
       <c r="H460" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I460" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="461" spans="1:16">
       <c r="A461" t="s">
-        <v>1657</v>
+        <v>1685</v>
       </c>
       <c r="B461" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C461" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D461" t="s">
-        <v>1658</v>
+        <v>1686</v>
       </c>
       <c r="E461" t="s">
-        <v>1659</v>
+        <v>1687</v>
       </c>
       <c r="H461" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I461" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="462" spans="1:16">
       <c r="A462" t="s">
-        <v>1660</v>
+        <v>1688</v>
       </c>
       <c r="B462" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C462" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D462" t="s">
-        <v>1661</v>
+        <v>1689</v>
       </c>
       <c r="E462" t="s">
-        <v>1662</v>
+        <v>1690</v>
       </c>
       <c r="H462" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I462" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="463" spans="1:16">
       <c r="A463" t="s">
-        <v>1663</v>
+        <v>1691</v>
       </c>
       <c r="B463" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C463" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D463" t="s">
-        <v>1664</v>
+        <v>1692</v>
       </c>
       <c r="E463" t="s">
-        <v>1665</v>
+        <v>1693</v>
       </c>
       <c r="H463" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I463" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="464" spans="1:16">
       <c r="A464" t="s">
-        <v>1666</v>
+        <v>1694</v>
       </c>
       <c r="B464" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C464" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D464" t="s">
-        <v>1667</v>
+        <v>1695</v>
       </c>
       <c r="E464" t="s">
-        <v>1668</v>
+        <v>1696</v>
       </c>
       <c r="H464" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I464" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="465" spans="1:16">
       <c r="A465" t="s">
-        <v>1669</v>
+        <v>1697</v>
       </c>
       <c r="B465" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C465" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D465" t="s">
-        <v>1670</v>
+        <v>1698</v>
       </c>
       <c r="E465" t="s">
-        <v>1671</v>
+        <v>1699</v>
       </c>
       <c r="H465" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I465" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="466" spans="1:16">
       <c r="A466" t="s">
-        <v>1672</v>
+        <v>1700</v>
       </c>
       <c r="B466" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C466" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D466" t="s">
-        <v>1673</v>
+        <v>1701</v>
       </c>
       <c r="E466" t="s">
-        <v>1674</v>
+        <v>1702</v>
       </c>
       <c r="H466" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I466" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="467" spans="1:16">
       <c r="A467" t="s">
-        <v>1675</v>
+        <v>1703</v>
       </c>
       <c r="B467" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C467" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D467" t="s">
-        <v>1676</v>
+        <v>1704</v>
       </c>
       <c r="E467" t="s">
-        <v>1677</v>
+        <v>1705</v>
       </c>
       <c r="H467" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I467" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="468" spans="1:16">
       <c r="A468" t="s">
-        <v>1678</v>
+        <v>1706</v>
       </c>
       <c r="B468" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C468" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D468" t="s">
-        <v>1679</v>
+        <v>1707</v>
       </c>
       <c r="E468" t="s">
-        <v>1680</v>
+        <v>1708</v>
       </c>
       <c r="H468" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I468" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="469" spans="1:16">
       <c r="A469" t="s">
-        <v>1681</v>
+        <v>1709</v>
       </c>
       <c r="B469" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C469" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D469" t="s">
-        <v>1682</v>
+        <v>1710</v>
       </c>
       <c r="E469" t="s">
-        <v>1683</v>
+        <v>1711</v>
       </c>
       <c r="H469" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I469" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="470" spans="1:16">
       <c r="A470" t="s">
-        <v>1684</v>
+        <v>1712</v>
       </c>
       <c r="B470" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C470" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D470" t="s">
-        <v>1685</v>
+        <v>1713</v>
       </c>
       <c r="E470" t="s">
-        <v>1686</v>
+        <v>1714</v>
       </c>
       <c r="H470" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I470" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="471" spans="1:16">
       <c r="A471" t="s">
-        <v>1687</v>
+        <v>1715</v>
       </c>
       <c r="B471" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C471" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D471" t="s">
-        <v>1688</v>
+        <v>1716</v>
       </c>
       <c r="E471" t="s">
-        <v>1689</v>
+        <v>1717</v>
       </c>
       <c r="H471" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I471" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="472" spans="1:16">
       <c r="A472" t="s">
-        <v>1690</v>
+        <v>1718</v>
       </c>
       <c r="B472" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C472" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D472" t="s">
-        <v>1691</v>
+        <v>1719</v>
       </c>
       <c r="E472" t="s">
-        <v>1692</v>
+        <v>1720</v>
       </c>
       <c r="H472" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I472" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="473" spans="1:16">
       <c r="A473" t="s">
-        <v>1693</v>
+        <v>1721</v>
       </c>
       <c r="B473" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C473" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D473" t="s">
-        <v>1694</v>
+        <v>1722</v>
       </c>
       <c r="E473" t="s">
-        <v>1695</v>
+        <v>1723</v>
       </c>
       <c r="H473" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I473" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="474" spans="1:16">
       <c r="A474" t="s">
-        <v>1696</v>
+        <v>1724</v>
       </c>
       <c r="B474" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C474" t="s">
-        <v>1697</v>
+        <v>1466</v>
       </c>
       <c r="D474" t="s">
-        <v>1698</v>
+        <v>1725</v>
       </c>
       <c r="E474" t="s">
-        <v>1699</v>
+        <v>1726</v>
       </c>
       <c r="H474" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I474" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="475" spans="1:16">
       <c r="A475" t="s">
-        <v>1700</v>
+        <v>1727</v>
       </c>
       <c r="B475" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C475" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D475" t="s">
-        <v>1701</v>
+        <v>1728</v>
       </c>
       <c r="E475" t="s">
-        <v>1702</v>
+        <v>1729</v>
       </c>
       <c r="H475" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I475" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="476" spans="1:16">
       <c r="A476" t="s">
-        <v>1703</v>
+        <v>1730</v>
       </c>
       <c r="B476" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C476" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D476" t="s">
-        <v>1704</v>
+        <v>1731</v>
       </c>
       <c r="E476" t="s">
-        <v>1705</v>
+        <v>1732</v>
       </c>
       <c r="H476" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I476" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="477" spans="1:16">
       <c r="A477" t="s">
-        <v>1706</v>
+        <v>1733</v>
       </c>
       <c r="B477" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C477" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D477" t="s">
-        <v>1707</v>
+        <v>1734</v>
       </c>
       <c r="E477" t="s">
-        <v>1708</v>
+        <v>1735</v>
       </c>
       <c r="H477" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I477" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="478" spans="1:16">
       <c r="A478" t="s">
-        <v>1709</v>
+        <v>1736</v>
       </c>
       <c r="B478" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C478" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D478" t="s">
-        <v>1710</v>
+        <v>1737</v>
       </c>
       <c r="E478" t="s">
-        <v>1711</v>
+        <v>1738</v>
       </c>
       <c r="H478" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I478" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="479" spans="1:16">
       <c r="A479" t="s">
-        <v>1712</v>
+        <v>1739</v>
       </c>
       <c r="B479" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C479" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D479" t="s">
-        <v>1713</v>
+        <v>1740</v>
       </c>
       <c r="E479" t="s">
-        <v>1714</v>
+        <v>1741</v>
       </c>
       <c r="H479" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I479" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="480" spans="1:16">
       <c r="A480" t="s">
-        <v>1715</v>
+        <v>1742</v>
       </c>
       <c r="B480" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C480" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D480" t="s">
-        <v>1716</v>
+        <v>1743</v>
       </c>
       <c r="E480" t="s">
-        <v>1717</v>
+        <v>1744</v>
       </c>
       <c r="H480" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I480" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="481" spans="1:16">
       <c r="A481" t="s">
-        <v>1718</v>
+        <v>1745</v>
       </c>
       <c r="B481" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C481" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D481" t="s">
-        <v>1719</v>
+        <v>1746</v>
       </c>
       <c r="E481" t="s">
-        <v>1720</v>
+        <v>1747</v>
       </c>
       <c r="H481" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I481" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="482" spans="1:16">
       <c r="A482" t="s">
-        <v>1721</v>
+        <v>1748</v>
       </c>
       <c r="B482" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C482" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D482" t="s">
-        <v>1722</v>
+        <v>1749</v>
       </c>
       <c r="E482" t="s">
-        <v>1723</v>
+        <v>1750</v>
       </c>
       <c r="H482" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I482" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="483" spans="1:16">
       <c r="A483" t="s">
-        <v>1724</v>
+        <v>1751</v>
       </c>
       <c r="B483" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C483" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D483" t="s">
-        <v>1725</v>
+        <v>1752</v>
       </c>
       <c r="E483" t="s">
-        <v>1726</v>
+        <v>1753</v>
       </c>
       <c r="H483" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I483" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="484" spans="1:16">
       <c r="A484" t="s">
-        <v>1727</v>
+        <v>1754</v>
       </c>
       <c r="B484" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C484" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D484" t="s">
-        <v>1728</v>
+        <v>1755</v>
       </c>
       <c r="E484" t="s">
-        <v>1729</v>
+        <v>1756</v>
       </c>
       <c r="H484" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I484" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="485" spans="1:16">
       <c r="A485" t="s">
-        <v>1730</v>
+        <v>1757</v>
       </c>
       <c r="B485" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C485" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D485" t="s">
-        <v>1731</v>
+        <v>1758</v>
       </c>
       <c r="E485" t="s">
-        <v>1732</v>
+        <v>1759</v>
       </c>
       <c r="H485" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I485" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="486" spans="1:16">
       <c r="A486" t="s">
-        <v>1733</v>
+        <v>1760</v>
       </c>
       <c r="B486" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C486" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D486" t="s">
-        <v>1734</v>
+        <v>1761</v>
       </c>
       <c r="E486" t="s">
-        <v>1735</v>
+        <v>1762</v>
       </c>
       <c r="H486" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I486" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="487" spans="1:16">
       <c r="A487" t="s">
-        <v>1736</v>
+        <v>1763</v>
       </c>
       <c r="B487" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C487" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D487" t="s">
-        <v>1737</v>
+        <v>1764</v>
       </c>
       <c r="E487" t="s">
-        <v>1738</v>
+        <v>1765</v>
       </c>
       <c r="H487" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I487" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="488" spans="1:16">
       <c r="A488" t="s">
-        <v>1739</v>
+        <v>1766</v>
       </c>
       <c r="B488" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C488" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D488" t="s">
-        <v>1740</v>
+        <v>1767</v>
       </c>
       <c r="E488" t="s">
-        <v>1741</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>1768</v>
       </c>
       <c r="I488" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="489" spans="1:16">
       <c r="A489" t="s">
-        <v>1742</v>
+        <v>1769</v>
       </c>
       <c r="B489" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C489" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D489" t="s">
-        <v>1743</v>
+        <v>1770</v>
       </c>
       <c r="E489" t="s">
-        <v>1744</v>
+        <v>1771</v>
       </c>
       <c r="H489" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I489" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="490" spans="1:16">
       <c r="A490" t="s">
-        <v>1745</v>
+        <v>1772</v>
       </c>
       <c r="B490" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C490" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D490" t="s">
-        <v>1746</v>
+        <v>1773</v>
       </c>
       <c r="E490" t="s">
-        <v>1747</v>
+        <v>1774</v>
       </c>
       <c r="H490" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I490" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="491" spans="1:16">
       <c r="A491" t="s">
-        <v>1748</v>
+        <v>1775</v>
       </c>
       <c r="B491" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C491" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D491" t="s">
-        <v>1749</v>
+        <v>1776</v>
       </c>
       <c r="E491" t="s">
-        <v>1750</v>
+        <v>1777</v>
       </c>
       <c r="H491" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I491" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="492" spans="1:16">
       <c r="A492" t="s">
-        <v>1751</v>
+        <v>1778</v>
       </c>
       <c r="B492" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C492" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D492" t="s">
-        <v>1752</v>
+        <v>1779</v>
       </c>
       <c r="E492" t="s">
-        <v>1753</v>
+        <v>1780</v>
       </c>
       <c r="H492" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I492" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="493" spans="1:16">
       <c r="A493" t="s">
-        <v>1754</v>
+        <v>1781</v>
       </c>
       <c r="B493" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C493" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D493" t="s">
-        <v>1755</v>
+        <v>1782</v>
       </c>
       <c r="E493" t="s">
-        <v>1756</v>
+        <v>1783</v>
       </c>
       <c r="H493" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I493" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="494" spans="1:16">
       <c r="A494" t="s">
-        <v>1757</v>
+        <v>1784</v>
       </c>
       <c r="B494" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C494" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D494" t="s">
-        <v>1758</v>
+        <v>1785</v>
       </c>
       <c r="E494" t="s">
-        <v>1759</v>
+        <v>1786</v>
       </c>
       <c r="H494" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I494" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="495" spans="1:16">
       <c r="A495" t="s">
-        <v>1760</v>
+        <v>1787</v>
       </c>
       <c r="B495" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C495" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D495" t="s">
-        <v>1761</v>
+        <v>1788</v>
       </c>
       <c r="E495" t="s">
-        <v>1762</v>
+        <v>1789</v>
       </c>
       <c r="H495" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I495" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="496" spans="1:16">
       <c r="A496" t="s">
-        <v>1763</v>
+        <v>1790</v>
       </c>
       <c r="B496" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C496" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D496" t="s">
-        <v>1764</v>
+        <v>1791</v>
       </c>
       <c r="E496" t="s">
-        <v>1765</v>
+        <v>1792</v>
       </c>
       <c r="H496" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I496" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="497" spans="1:16">
       <c r="A497" t="s">
-        <v>1766</v>
+        <v>1793</v>
       </c>
       <c r="B497" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C497" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D497" t="s">
-        <v>1767</v>
+        <v>1794</v>
       </c>
       <c r="E497" t="s">
-        <v>1768</v>
+        <v>1795</v>
       </c>
       <c r="H497" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I497" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="498" spans="1:16">
       <c r="A498" t="s">
-        <v>1769</v>
+        <v>1796</v>
       </c>
       <c r="B498" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C498" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D498" t="s">
-        <v>1770</v>
+        <v>1797</v>
       </c>
       <c r="E498" t="s">
-        <v>1771</v>
+        <v>1798</v>
       </c>
       <c r="H498" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I498" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="499" spans="1:16">
       <c r="A499" t="s">
-        <v>1772</v>
+        <v>1799</v>
       </c>
       <c r="B499" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C499" t="s">
-        <v>1371</v>
+        <v>1466</v>
       </c>
       <c r="D499" t="s">
-        <v>1773</v>
+        <v>1800</v>
       </c>
       <c r="E499" t="s">
-        <v>1774</v>
+        <v>1801</v>
       </c>
       <c r="H499" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I499" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="500" spans="1:16">
       <c r="A500" t="s">
-        <v>1775</v>
+        <v>1802</v>
       </c>
       <c r="B500" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C500" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D500" t="s">
-        <v>1776</v>
+        <v>1803</v>
       </c>
       <c r="E500" t="s">
-        <v>1777</v>
+        <v>1804</v>
       </c>
       <c r="H500" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I500" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="501" spans="1:16">
       <c r="A501" t="s">
-        <v>1778</v>
+        <v>1805</v>
       </c>
       <c r="B501" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C501" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D501" t="s">
-        <v>1779</v>
+        <v>1806</v>
       </c>
       <c r="E501" t="s">
-        <v>1780</v>
+        <v>1807</v>
       </c>
       <c r="H501" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I501" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="502" spans="1:16">
       <c r="A502" t="s">
-        <v>1781</v>
+        <v>1808</v>
       </c>
       <c r="B502" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C502" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D502" t="s">
-        <v>1782</v>
+        <v>1809</v>
       </c>
       <c r="E502" t="s">
-        <v>1783</v>
+        <v>1810</v>
       </c>
       <c r="H502" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I502" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="503" spans="1:16">
       <c r="A503" t="s">
-        <v>1784</v>
+        <v>1811</v>
       </c>
       <c r="B503" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C503" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D503" t="s">
-        <v>1785</v>
+        <v>1812</v>
       </c>
       <c r="E503" t="s">
-        <v>1786</v>
+        <v>1813</v>
       </c>
       <c r="H503" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I503" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="504" spans="1:16">
       <c r="A504" t="s">
-        <v>1787</v>
+        <v>1814</v>
       </c>
       <c r="B504" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C504" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D504" t="s">
-        <v>1788</v>
+        <v>1815</v>
       </c>
       <c r="E504" t="s">
-        <v>1789</v>
+        <v>1816</v>
       </c>
       <c r="H504" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I504" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="505" spans="1:16">
       <c r="A505" t="s">
-        <v>1790</v>
+        <v>1817</v>
       </c>
       <c r="B505" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C505" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D505" t="s">
-        <v>1791</v>
+        <v>1818</v>
       </c>
       <c r="E505" t="s">
-        <v>1792</v>
+        <v>1819</v>
       </c>
       <c r="H505" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I505" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="506" spans="1:16">
       <c r="A506" t="s">
-        <v>1793</v>
+        <v>1820</v>
       </c>
       <c r="B506" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C506" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D506" t="s">
-        <v>1794</v>
+        <v>1821</v>
       </c>
       <c r="E506" t="s">
-        <v>1795</v>
+        <v>1822</v>
       </c>
       <c r="H506" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I506" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="507" spans="1:16">
       <c r="A507" t="s">
-        <v>1796</v>
+        <v>1823</v>
       </c>
       <c r="B507" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C507" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D507" t="s">
-        <v>1797</v>
+        <v>1824</v>
       </c>
       <c r="E507" t="s">
-        <v>1798</v>
+        <v>1825</v>
       </c>
       <c r="H507" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I507" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="508" spans="1:16">
       <c r="A508" t="s">
-        <v>1799</v>
+        <v>1826</v>
       </c>
       <c r="B508" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C508" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D508" t="s">
-        <v>1800</v>
+        <v>1827</v>
       </c>
       <c r="E508" t="s">
-        <v>1801</v>
+        <v>1828</v>
       </c>
       <c r="H508" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I508" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="509" spans="1:16">
       <c r="A509" t="s">
-        <v>1802</v>
+        <v>1829</v>
       </c>
       <c r="B509" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C509" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D509" t="s">
-        <v>1803</v>
+        <v>1830</v>
       </c>
       <c r="E509" t="s">
-        <v>1804</v>
+        <v>1831</v>
       </c>
       <c r="H509" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I509" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="510" spans="1:16">
       <c r="A510" t="s">
-        <v>1805</v>
+        <v>1832</v>
       </c>
       <c r="B510" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C510" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D510" t="s">
-        <v>1806</v>
+        <v>1833</v>
       </c>
       <c r="E510" t="s">
-        <v>1807</v>
+        <v>1834</v>
       </c>
       <c r="H510" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I510" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="511" spans="1:16">
       <c r="A511" t="s">
-        <v>1808</v>
+        <v>1835</v>
       </c>
       <c r="B511" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C511" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D511" t="s">
-        <v>1809</v>
+        <v>1836</v>
       </c>
       <c r="E511" t="s">
-        <v>1810</v>
+        <v>1837</v>
       </c>
       <c r="H511" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I511" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="512" spans="1:16">
       <c r="A512" t="s">
-        <v>1811</v>
+        <v>1838</v>
       </c>
       <c r="B512" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C512" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D512" t="s">
-        <v>1812</v>
+        <v>1839</v>
       </c>
       <c r="E512" t="s">
-        <v>1813</v>
+        <v>1840</v>
       </c>
       <c r="H512" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I512" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="513" spans="1:16">
       <c r="A513" t="s">
-        <v>1814</v>
+        <v>1841</v>
       </c>
       <c r="B513" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C513" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D513" t="s">
-        <v>1815</v>
+        <v>1842</v>
       </c>
       <c r="E513" t="s">
-        <v>1816</v>
+        <v>1843</v>
       </c>
       <c r="H513" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I513" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="514" spans="1:16">
       <c r="A514" t="s">
-        <v>1817</v>
+        <v>1844</v>
       </c>
       <c r="B514" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C514" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D514" t="s">
-        <v>1818</v>
+        <v>1845</v>
       </c>
       <c r="E514" t="s">
-        <v>1819</v>
+        <v>1846</v>
       </c>
       <c r="H514" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I514" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="515" spans="1:16">
       <c r="A515" t="s">
-        <v>1820</v>
+        <v>1847</v>
       </c>
       <c r="B515" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C515" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D515" t="s">
-        <v>1821</v>
+        <v>1848</v>
       </c>
       <c r="E515" t="s">
-        <v>1822</v>
+        <v>1849</v>
       </c>
       <c r="H515" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I515" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="516" spans="1:16">
       <c r="A516" t="s">
-        <v>1823</v>
+        <v>1850</v>
       </c>
       <c r="B516" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C516" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D516" t="s">
-        <v>1824</v>
+        <v>1851</v>
       </c>
       <c r="E516" t="s">
-        <v>1825</v>
+        <v>1852</v>
       </c>
       <c r="H516" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I516" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="517" spans="1:16">
       <c r="A517" t="s">
-        <v>1826</v>
+        <v>1853</v>
       </c>
       <c r="B517" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C517" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D517" t="s">
-        <v>1827</v>
+        <v>1854</v>
       </c>
       <c r="E517" t="s">
-        <v>1828</v>
+        <v>1855</v>
       </c>
       <c r="H517" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I517" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="518" spans="1:16">
       <c r="A518" t="s">
-        <v>1829</v>
+        <v>1856</v>
       </c>
       <c r="B518" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C518" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D518" t="s">
-        <v>1830</v>
+        <v>1857</v>
       </c>
       <c r="E518" t="s">
-        <v>1831</v>
+        <v>1858</v>
       </c>
       <c r="H518" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I518" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="519" spans="1:16">
       <c r="A519" t="s">
-        <v>1832</v>
+        <v>1859</v>
       </c>
       <c r="B519" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C519" t="s">
-        <v>1288</v>
+        <v>1466</v>
       </c>
       <c r="D519" t="s">
-        <v>1833</v>
+        <v>1860</v>
       </c>
       <c r="E519" t="s">
-        <v>1834</v>
+        <v>1861</v>
       </c>
       <c r="H519" t="s">
-        <v>1291</v>
+        <v>1469</v>
       </c>
       <c r="I519" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="520" spans="1:16">
       <c r="A520" t="s">
-        <v>1835</v>
+        <v>1862</v>
       </c>
       <c r="B520" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C520" t="s">
-        <v>1836</v>
+        <v>1466</v>
       </c>
       <c r="D520" t="s">
-        <v>1837</v>
+        <v>1863</v>
       </c>
       <c r="E520" t="s">
-        <v>1838</v>
+        <v>1864</v>
       </c>
       <c r="H520" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I520" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="521" spans="1:16">
       <c r="A521" t="s">
-        <v>1840</v>
+        <v>1865</v>
       </c>
       <c r="B521" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C521" t="s">
-        <v>1841</v>
+        <v>1466</v>
       </c>
       <c r="D521" t="s">
-        <v>1842</v>
+        <v>1866</v>
       </c>
       <c r="E521" t="s">
-        <v>1843</v>
+        <v>1867</v>
       </c>
       <c r="H521" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I521" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="522" spans="1:16">
       <c r="A522" t="s">
-        <v>1844</v>
+        <v>1868</v>
       </c>
       <c r="B522" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C522" t="s">
-        <v>1845</v>
+        <v>1466</v>
       </c>
       <c r="D522" t="s">
-        <v>1846</v>
+        <v>1869</v>
       </c>
       <c r="E522" t="s">
-        <v>1847</v>
+        <v>1870</v>
       </c>
       <c r="H522" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I522" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="523" spans="1:16">
       <c r="A523" t="s">
-        <v>1848</v>
+        <v>1871</v>
       </c>
       <c r="B523" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C523" t="s">
-        <v>1849</v>
+        <v>1466</v>
       </c>
       <c r="D523" t="s">
-        <v>1850</v>
+        <v>1872</v>
       </c>
       <c r="E523" t="s">
-        <v>1851</v>
+        <v>1873</v>
       </c>
       <c r="H523" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I523" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="524" spans="1:16">
       <c r="A524" t="s">
-        <v>1852</v>
+        <v>1874</v>
       </c>
       <c r="B524" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C524" t="s">
-        <v>1853</v>
+        <v>1875</v>
       </c>
       <c r="D524" t="s">
-        <v>1854</v>
+        <v>1876</v>
       </c>
       <c r="E524" t="s">
-        <v>1855</v>
+        <v>1877</v>
       </c>
       <c r="H524" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I524" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="525" spans="1:16">
       <c r="A525" t="s">
-        <v>1856</v>
+        <v>1878</v>
       </c>
       <c r="B525" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C525" t="s">
-        <v>1857</v>
+        <v>1466</v>
       </c>
       <c r="D525" t="s">
-        <v>1858</v>
+        <v>1879</v>
       </c>
       <c r="E525" t="s">
-        <v>1859</v>
+        <v>1880</v>
       </c>
       <c r="H525" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I525" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="526" spans="1:16">
       <c r="A526" t="s">
-        <v>1860</v>
+        <v>1881</v>
       </c>
       <c r="B526" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C526" t="s">
-        <v>1861</v>
+        <v>1466</v>
       </c>
       <c r="D526" t="s">
-        <v>1862</v>
+        <v>1882</v>
       </c>
       <c r="E526" t="s">
-        <v>1863</v>
+        <v>1883</v>
       </c>
       <c r="H526" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I526" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="527" spans="1:16">
       <c r="A527" t="s">
-        <v>1864</v>
+        <v>1884</v>
       </c>
       <c r="B527" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C527" t="s">
-        <v>1865</v>
+        <v>1466</v>
       </c>
       <c r="D527" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="E527" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H527" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I527" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="528" spans="1:16">
       <c r="A528" t="s">
-        <v>1868</v>
+        <v>1887</v>
       </c>
       <c r="B528" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C528" t="s">
-        <v>1869</v>
+        <v>1466</v>
       </c>
       <c r="D528" t="s">
-        <v>1870</v>
+        <v>1888</v>
       </c>
       <c r="E528" t="s">
-        <v>1871</v>
+        <v>1889</v>
       </c>
       <c r="H528" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I528" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="529" spans="1:16">
       <c r="A529" t="s">
-        <v>1872</v>
+        <v>1890</v>
       </c>
       <c r="B529" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C529" t="s">
-        <v>1873</v>
+        <v>1466</v>
       </c>
       <c r="D529" t="s">
-        <v>1874</v>
+        <v>1891</v>
       </c>
       <c r="E529" t="s">
-        <v>1875</v>
+        <v>1892</v>
       </c>
       <c r="H529" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I529" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="530" spans="1:16">
       <c r="A530" t="s">
-        <v>1876</v>
+        <v>1893</v>
       </c>
       <c r="B530" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C530" t="s">
-        <v>1877</v>
+        <v>1466</v>
       </c>
       <c r="D530" t="s">
-        <v>1878</v>
+        <v>1894</v>
       </c>
       <c r="E530" t="s">
-        <v>1879</v>
+        <v>1895</v>
       </c>
       <c r="H530" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I530" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="531" spans="1:16">
       <c r="A531" t="s">
-        <v>1880</v>
+        <v>1896</v>
       </c>
       <c r="B531" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C531" t="s">
-        <v>1881</v>
+        <v>1466</v>
       </c>
       <c r="D531" t="s">
-        <v>1882</v>
+        <v>1897</v>
       </c>
       <c r="E531" t="s">
-        <v>1883</v>
+        <v>1898</v>
       </c>
       <c r="H531" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I531" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="532" spans="1:16">
       <c r="A532" t="s">
-        <v>1884</v>
+        <v>1899</v>
       </c>
       <c r="B532" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C532" t="s">
-        <v>1885</v>
+        <v>1466</v>
       </c>
       <c r="D532" t="s">
-        <v>1886</v>
+        <v>1900</v>
       </c>
       <c r="E532" t="s">
-        <v>1887</v>
+        <v>1901</v>
       </c>
       <c r="H532" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I532" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="533" spans="1:16">
       <c r="A533" t="s">
-        <v>1888</v>
+        <v>1902</v>
       </c>
       <c r="B533" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C533" t="s">
-        <v>1889</v>
+        <v>1466</v>
       </c>
       <c r="D533" t="s">
-        <v>1890</v>
+        <v>1903</v>
       </c>
       <c r="E533" t="s">
-        <v>1891</v>
+        <v>1904</v>
       </c>
       <c r="H533" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I533" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="534" spans="1:16">
       <c r="A534" t="s">
-        <v>1892</v>
+        <v>1905</v>
       </c>
       <c r="B534" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C534" t="s">
-        <v>1893</v>
+        <v>1466</v>
       </c>
       <c r="D534" t="s">
-        <v>1894</v>
+        <v>1906</v>
       </c>
       <c r="E534" t="s">
-        <v>1895</v>
+        <v>1907</v>
       </c>
       <c r="H534" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I534" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="535" spans="1:16">
       <c r="A535" t="s">
-        <v>1896</v>
+        <v>1908</v>
       </c>
       <c r="B535" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C535" t="s">
-        <v>1897</v>
+        <v>1466</v>
       </c>
       <c r="D535" t="s">
-        <v>1898</v>
+        <v>1909</v>
       </c>
       <c r="E535" t="s">
-        <v>1899</v>
+        <v>1910</v>
       </c>
       <c r="H535" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I535" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="536" spans="1:16">
       <c r="A536" t="s">
-        <v>1900</v>
+        <v>1911</v>
       </c>
       <c r="B536" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C536" t="s">
-        <v>1901</v>
+        <v>1466</v>
       </c>
       <c r="D536" t="s">
-        <v>1902</v>
+        <v>1912</v>
       </c>
       <c r="E536" t="s">
-        <v>725</v>
+        <v>1913</v>
       </c>
       <c r="H536" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I536" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="537" spans="1:16">
       <c r="A537" t="s">
-        <v>1903</v>
+        <v>1914</v>
       </c>
       <c r="B537" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C537" t="s">
-        <v>1904</v>
+        <v>1466</v>
       </c>
       <c r="D537" t="s">
-        <v>1905</v>
+        <v>1915</v>
       </c>
       <c r="E537" t="s">
-        <v>729</v>
+        <v>1916</v>
       </c>
       <c r="H537" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I537" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="538" spans="1:16">
       <c r="A538" t="s">
-        <v>1906</v>
+        <v>1917</v>
       </c>
       <c r="B538" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C538" t="s">
-        <v>1907</v>
+        <v>1466</v>
       </c>
       <c r="D538" t="s">
-        <v>1908</v>
+        <v>1918</v>
       </c>
       <c r="E538" t="s">
-        <v>1909</v>
+        <v>1919</v>
       </c>
       <c r="H538" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I538" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="539" spans="1:16">
       <c r="A539" t="s">
-        <v>1910</v>
+        <v>1920</v>
       </c>
       <c r="B539" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C539" t="s">
-        <v>1911</v>
+        <v>1466</v>
       </c>
       <c r="D539" t="s">
-        <v>1912</v>
+        <v>1921</v>
       </c>
       <c r="E539" t="s">
-        <v>1913</v>
+        <v>1922</v>
       </c>
       <c r="H539" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I539" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="540" spans="1:16">
       <c r="A540" t="s">
-        <v>1914</v>
+        <v>1923</v>
       </c>
       <c r="B540" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C540" t="s">
-        <v>1915</v>
+        <v>1466</v>
       </c>
       <c r="D540" t="s">
-        <v>1916</v>
+        <v>1924</v>
       </c>
       <c r="E540" t="s">
-        <v>1917</v>
+        <v>1925</v>
       </c>
       <c r="H540" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I540" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="541" spans="1:16">
       <c r="A541" t="s">
-        <v>1918</v>
+        <v>1926</v>
       </c>
       <c r="B541" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C541" t="s">
-        <v>1919</v>
+        <v>1466</v>
       </c>
       <c r="D541" t="s">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="E541" t="s">
-        <v>1921</v>
+        <v>1928</v>
       </c>
       <c r="H541" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I541" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="542" spans="1:16">
       <c r="A542" t="s">
-        <v>1922</v>
+        <v>1929</v>
       </c>
       <c r="B542" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C542" t="s">
-        <v>1923</v>
+        <v>1466</v>
       </c>
       <c r="D542" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
       <c r="E542" t="s">
-        <v>1925</v>
+        <v>1931</v>
       </c>
       <c r="H542" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I542" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="543" spans="1:16">
       <c r="A543" t="s">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="B543" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C543" t="s">
-        <v>1927</v>
+        <v>1466</v>
       </c>
       <c r="D543" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="E543" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="H543" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I543" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="544" spans="1:16">
       <c r="A544" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="B544" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C544" t="s">
-        <v>1931</v>
+        <v>1466</v>
       </c>
       <c r="D544" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="E544" t="s">
-        <v>1933</v>
+        <v>1937</v>
       </c>
       <c r="H544" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I544" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="545" spans="1:16">
       <c r="A545" t="s">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="B545" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C545" t="s">
-        <v>1935</v>
+        <v>1466</v>
       </c>
       <c r="D545" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="E545" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="H545" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I545" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="546" spans="1:16">
       <c r="A546" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="B546" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C546" t="s">
-        <v>1939</v>
+        <v>1466</v>
       </c>
       <c r="D546" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="E546" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="H546" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I546" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="547" spans="1:16">
       <c r="A547" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="B547" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C547" t="s">
-        <v>1943</v>
+        <v>1466</v>
       </c>
       <c r="D547" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="E547" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="H547" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I547" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="548" spans="1:16">
       <c r="A548" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B548" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C548" t="s">
-        <v>1947</v>
+        <v>1466</v>
       </c>
       <c r="D548" t="s">
         <v>1948</v>
       </c>
       <c r="E548" t="s">
         <v>1949</v>
       </c>
       <c r="H548" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I548" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="549" spans="1:16">
       <c r="A549" t="s">
         <v>1950</v>
       </c>
       <c r="B549" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C549" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D549" t="s">
         <v>1951</v>
       </c>
-      <c r="D549" t="s">
+      <c r="E549" t="s">
         <v>1952</v>
       </c>
-      <c r="E549" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H549" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I549" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="550" spans="1:16">
       <c r="A550" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B550" t="s">
+        <v>14</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D550" t="s">
         <v>1954</v>
       </c>
-      <c r="B550" t="s">
-[...2 lines deleted...]
-      <c r="C550" t="s">
+      <c r="E550" t="s">
         <v>1955</v>
       </c>
-      <c r="D550" t="s">
-[...3 lines deleted...]
-        <v>1957</v>
+      <c r="H550" t="s">
+        <v>1469</v>
       </c>
       <c r="I550" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="551" spans="1:16">
       <c r="A551" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B551" t="s">
+        <v>14</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E551" t="s">
         <v>1958</v>
       </c>
-      <c r="B551" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H551" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I551" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="552" spans="1:16">
       <c r="A552" t="s">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="B552" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C552" t="s">
-        <v>1963</v>
+        <v>1466</v>
       </c>
       <c r="D552" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="E552" t="s">
-        <v>721</v>
+        <v>1961</v>
       </c>
       <c r="H552" t="s">
-        <v>1839</v>
+        <v>1469</v>
       </c>
       <c r="I552" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="553" spans="1:16">
       <c r="A553" t="s">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="B553" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C553" t="s">
-        <v>1966</v>
+        <v>1466</v>
       </c>
       <c r="D553" t="s">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="E553" t="s">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="H553" t="s">
-        <v>1080</v>
+        <v>1469</v>
       </c>
       <c r="I553" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="554" spans="1:16">
       <c r="A554" t="s">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="B554" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C554" t="s">
-        <v>1970</v>
+        <v>1466</v>
       </c>
       <c r="D554" t="s">
-        <v>1971</v>
+        <v>1966</v>
       </c>
       <c r="E554" t="s">
-        <v>1972</v>
+        <v>1967</v>
       </c>
       <c r="H554" t="s">
-        <v>1973</v>
+        <v>1469</v>
       </c>
       <c r="I554" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="555" spans="1:16">
       <c r="A555" t="s">
-        <v>1974</v>
+        <v>1968</v>
       </c>
       <c r="B555" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C555" t="s">
-        <v>1975</v>
+        <v>1466</v>
       </c>
       <c r="D555" t="s">
-        <v>1976</v>
+        <v>1969</v>
       </c>
       <c r="E555" t="s">
-        <v>1977</v>
+        <v>1970</v>
       </c>
       <c r="H555" t="s">
-        <v>1099</v>
+        <v>1469</v>
       </c>
       <c r="I555" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="556" spans="1:16">
       <c r="A556" t="s">
-        <v>1978</v>
+        <v>1971</v>
       </c>
       <c r="B556" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C556" t="s">
-        <v>1979</v>
+        <v>1466</v>
       </c>
       <c r="D556" t="s">
-        <v>1980</v>
+        <v>1972</v>
       </c>
       <c r="E556" t="s">
-        <v>1074</v>
+        <v>1973</v>
       </c>
       <c r="H556" t="s">
-        <v>1981</v>
+        <v>1469</v>
       </c>
       <c r="I556" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="557" spans="1:16">
       <c r="A557" t="s">
-        <v>1982</v>
+        <v>1974</v>
       </c>
       <c r="B557" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C557" t="s">
-        <v>1983</v>
+        <v>1466</v>
       </c>
       <c r="D557" t="s">
-        <v>1984</v>
+        <v>1975</v>
       </c>
       <c r="E557" t="s">
-        <v>1044</v>
+        <v>1976</v>
       </c>
       <c r="H557" t="s">
-        <v>1099</v>
+        <v>1469</v>
       </c>
       <c r="I557" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="558" spans="1:16">
       <c r="A558" t="s">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="B558" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C558" t="s">
-        <v>1986</v>
+        <v>1466</v>
       </c>
       <c r="D558" t="s">
-        <v>1987</v>
+        <v>1978</v>
       </c>
       <c r="E558" t="s">
-        <v>1069</v>
+        <v>1979</v>
       </c>
       <c r="H558" t="s">
-        <v>1988</v>
+        <v>1469</v>
       </c>
       <c r="I558" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="559" spans="1:16">
       <c r="A559" t="s">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="B559" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C559" t="s">
-        <v>1990</v>
+        <v>1466</v>
       </c>
       <c r="D559" t="s">
-        <v>1991</v>
+        <v>1981</v>
       </c>
       <c r="E559" t="s">
-        <v>1992</v>
+        <v>1982</v>
       </c>
       <c r="H559" t="s">
-        <v>1993</v>
+        <v>1469</v>
       </c>
       <c r="I559" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="560" spans="1:16">
       <c r="A560" t="s">
-        <v>1994</v>
+        <v>1983</v>
       </c>
       <c r="B560" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C560" t="s">
-        <v>1995</v>
+        <v>1466</v>
       </c>
       <c r="D560" t="s">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="E560" t="s">
-        <v>1997</v>
+        <v>1985</v>
       </c>
       <c r="H560" t="s">
-        <v>1135</v>
+        <v>1469</v>
       </c>
       <c r="I560" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="561" spans="1:16">
       <c r="A561" t="s">
-        <v>1998</v>
+        <v>1986</v>
       </c>
       <c r="B561" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C561" t="s">
-        <v>1999</v>
+        <v>1466</v>
       </c>
       <c r="D561" t="s">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="E561" t="s">
-        <v>2001</v>
+        <v>1988</v>
       </c>
       <c r="H561" t="s">
-        <v>1993</v>
+        <v>1469</v>
       </c>
       <c r="I561" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="562" spans="1:16">
       <c r="A562" t="s">
-        <v>2002</v>
+        <v>1989</v>
       </c>
       <c r="B562" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C562" t="s">
-        <v>2003</v>
+        <v>1466</v>
       </c>
       <c r="D562" t="s">
-        <v>2004</v>
+        <v>1990</v>
       </c>
       <c r="E562" t="s">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="H562" t="s">
-        <v>1993</v>
+        <v>1469</v>
       </c>
       <c r="I562" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="563" spans="1:16">
       <c r="A563" t="s">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="B563" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C563" t="s">
-        <v>2007</v>
+        <v>1466</v>
       </c>
       <c r="D563" t="s">
-        <v>2008</v>
+        <v>1993</v>
       </c>
       <c r="E563" t="s">
-        <v>2009</v>
+        <v>1994</v>
       </c>
       <c r="H563" t="s">
-        <v>1993</v>
+        <v>1469</v>
       </c>
       <c r="I563" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="564" spans="1:16">
       <c r="A564" t="s">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="B564" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C564" t="s">
-        <v>2011</v>
+        <v>1466</v>
       </c>
       <c r="D564" t="s">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="E564" t="s">
-        <v>1084</v>
+        <v>1997</v>
       </c>
       <c r="H564" t="s">
-        <v>1993</v>
+        <v>1469</v>
       </c>
       <c r="I564" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="565" spans="1:16">
       <c r="A565" t="s">
-        <v>2013</v>
+        <v>1998</v>
       </c>
       <c r="B565" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C565" t="s">
-        <v>2014</v>
+        <v>1466</v>
       </c>
       <c r="D565" t="s">
-        <v>2015</v>
+        <v>1999</v>
       </c>
       <c r="E565" t="s">
-        <v>1089</v>
+        <v>2000</v>
       </c>
       <c r="H565" t="s">
-        <v>1993</v>
+        <v>1469</v>
       </c>
       <c r="I565" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="566" spans="1:16">
       <c r="A566" t="s">
-        <v>2016</v>
+        <v>2001</v>
       </c>
       <c r="B566" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C566" t="s">
-        <v>2017</v>
+        <v>1466</v>
       </c>
       <c r="D566" t="s">
-        <v>2018</v>
+        <v>2002</v>
       </c>
       <c r="E566" t="s">
-        <v>1093</v>
+        <v>2003</v>
       </c>
       <c r="H566" t="s">
-        <v>1135</v>
+        <v>1469</v>
       </c>
       <c r="I566" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="567" spans="1:16">
       <c r="A567" t="s">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="B567" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C567" t="s">
-        <v>2020</v>
+        <v>1466</v>
       </c>
       <c r="D567" t="s">
-        <v>2021</v>
+        <v>2005</v>
       </c>
       <c r="E567" t="s">
-        <v>1079</v>
+        <v>2006</v>
       </c>
       <c r="H567" t="s">
-        <v>1135</v>
+        <v>1469</v>
       </c>
       <c r="I567" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="568" spans="1:16">
       <c r="A568" t="s">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="B568" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C568" t="s">
-        <v>2023</v>
+        <v>1466</v>
       </c>
       <c r="D568" t="s">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="E568" t="s">
-        <v>1098</v>
+        <v>2009</v>
       </c>
       <c r="H568" t="s">
-        <v>1135</v>
+        <v>1469</v>
       </c>
       <c r="I568" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="569" spans="1:16">
       <c r="A569" t="s">
-        <v>2025</v>
+        <v>2010</v>
       </c>
       <c r="B569" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C569" t="s">
-        <v>2026</v>
+        <v>1466</v>
       </c>
       <c r="D569" t="s">
-        <v>2027</v>
+        <v>2011</v>
       </c>
       <c r="E569" t="s">
-        <v>1107</v>
+        <v>2012</v>
       </c>
       <c r="H569" t="s">
-        <v>1135</v>
+        <v>1469</v>
       </c>
       <c r="I569" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="570" spans="1:16">
       <c r="A570" t="s">
-        <v>2028</v>
+        <v>2013</v>
       </c>
       <c r="B570" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C570" t="s">
-        <v>2029</v>
+        <v>2014</v>
       </c>
       <c r="D570" t="s">
-        <v>2030</v>
+        <v>2015</v>
       </c>
       <c r="E570" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="H570" t="s">
-        <v>1135</v>
+        <v>2017</v>
       </c>
       <c r="I570" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="571" spans="1:16">
       <c r="A571" t="s">
-        <v>2032</v>
+        <v>2018</v>
       </c>
       <c r="B571" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C571" t="s">
-        <v>2033</v>
+        <v>2019</v>
       </c>
       <c r="D571" t="s">
-        <v>2034</v>
+        <v>2020</v>
       </c>
       <c r="E571" t="s">
-        <v>1103</v>
+        <v>2021</v>
       </c>
       <c r="H571" t="s">
-        <v>1135</v>
+        <v>2017</v>
       </c>
       <c r="I571" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="572" spans="1:16">
       <c r="A572" t="s">
-        <v>2035</v>
+        <v>2022</v>
       </c>
       <c r="B572" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C572" t="s">
-        <v>2036</v>
+        <v>2023</v>
       </c>
       <c r="D572" t="s">
-        <v>2037</v>
+        <v>2024</v>
       </c>
       <c r="E572" t="s">
-        <v>1111</v>
+        <v>2025</v>
       </c>
       <c r="H572" t="s">
-        <v>1135</v>
+        <v>2017</v>
       </c>
       <c r="I572" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="573" spans="1:16">
       <c r="A573" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="B573" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C573" t="s">
-        <v>2039</v>
+        <v>2027</v>
       </c>
       <c r="D573" t="s">
-        <v>2040</v>
+        <v>2028</v>
       </c>
       <c r="E573" t="s">
-        <v>1115</v>
+        <v>2029</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2017</v>
       </c>
       <c r="I573" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="574" spans="1:16">
       <c r="A574" t="s">
-        <v>2041</v>
+        <v>2030</v>
       </c>
       <c r="B574" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C574" t="s">
-        <v>2042</v>
+        <v>2031</v>
       </c>
       <c r="D574" t="s">
-        <v>2043</v>
+        <v>2032</v>
       </c>
       <c r="E574" t="s">
-        <v>2044</v>
+        <v>2033</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2017</v>
       </c>
       <c r="I574" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="575" spans="1:16">
       <c r="A575" t="s">
-        <v>2045</v>
+        <v>2034</v>
       </c>
       <c r="B575" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C575" t="s">
-        <v>2046</v>
+        <v>2035</v>
       </c>
       <c r="D575" t="s">
-        <v>2047</v>
+        <v>2036</v>
       </c>
       <c r="E575" t="s">
-        <v>2048</v>
+        <v>2037</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2017</v>
       </c>
       <c r="I575" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="576" spans="1:16">
       <c r="A576" t="s">
-        <v>2049</v>
+        <v>2038</v>
       </c>
       <c r="B576" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C576" t="s">
-        <v>2050</v>
+        <v>2039</v>
       </c>
       <c r="D576" t="s">
-        <v>2051</v>
+        <v>2040</v>
       </c>
       <c r="E576" t="s">
-        <v>2052</v>
+        <v>2041</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2017</v>
       </c>
       <c r="I576" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="577" spans="1:16">
       <c r="A577" t="s">
-        <v>2053</v>
+        <v>2042</v>
       </c>
       <c r="B577" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C577" t="s">
-        <v>2054</v>
+        <v>2043</v>
       </c>
       <c r="D577" t="s">
-        <v>2055</v>
+        <v>2044</v>
       </c>
       <c r="E577" t="s">
-        <v>2056</v>
+        <v>2045</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2017</v>
       </c>
       <c r="I577" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="578" spans="1:16">
       <c r="A578" t="s">
-        <v>2057</v>
+        <v>2046</v>
       </c>
       <c r="B578" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C578" t="s">
-        <v>2058</v>
+        <v>2047</v>
       </c>
       <c r="D578" t="s">
-        <v>2059</v>
+        <v>2048</v>
       </c>
       <c r="E578" t="s">
-        <v>2060</v>
+        <v>2049</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2017</v>
       </c>
       <c r="I578" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="579" spans="1:16">
       <c r="A579" t="s">
-        <v>2061</v>
+        <v>2050</v>
       </c>
       <c r="B579" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C579" t="s">
-        <v>2062</v>
+        <v>2051</v>
       </c>
       <c r="D579" t="s">
-        <v>2063</v>
+        <v>2052</v>
       </c>
       <c r="E579" t="s">
-        <v>2064</v>
+        <v>2053</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2017</v>
       </c>
       <c r="I579" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="580" spans="1:16">
       <c r="A580" t="s">
-        <v>2065</v>
+        <v>2054</v>
       </c>
       <c r="B580" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C580" t="s">
-        <v>2066</v>
+        <v>2055</v>
       </c>
       <c r="D580" t="s">
-        <v>2067</v>
+        <v>2056</v>
       </c>
       <c r="E580" t="s">
-        <v>2068</v>
+        <v>2057</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2017</v>
       </c>
       <c r="I580" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="581" spans="1:16">
       <c r="A581" t="s">
-        <v>2069</v>
+        <v>2058</v>
       </c>
       <c r="B581" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C581" t="s">
-        <v>2070</v>
+        <v>2059</v>
       </c>
       <c r="D581" t="s">
-        <v>2071</v>
+        <v>2060</v>
       </c>
       <c r="E581" t="s">
-        <v>2072</v>
+        <v>2061</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2017</v>
       </c>
       <c r="I581" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="582" spans="1:16">
       <c r="A582" t="s">
-        <v>2073</v>
+        <v>2062</v>
       </c>
       <c r="B582" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C582" t="s">
-        <v>2074</v>
+        <v>2063</v>
       </c>
       <c r="D582" t="s">
-        <v>2075</v>
+        <v>2064</v>
       </c>
       <c r="E582" t="s">
-        <v>1120</v>
+        <v>2065</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2017</v>
       </c>
       <c r="I582" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="583" spans="1:16">
       <c r="A583" t="s">
-        <v>2076</v>
+        <v>2066</v>
       </c>
       <c r="B583" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C583" t="s">
-        <v>2077</v>
+        <v>2067</v>
       </c>
       <c r="D583" t="s">
-        <v>2078</v>
+        <v>2068</v>
       </c>
       <c r="E583" t="s">
-        <v>2079</v>
+        <v>2069</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2017</v>
       </c>
       <c r="I583" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="584" spans="1:16">
       <c r="A584" t="s">
-        <v>2080</v>
+        <v>2070</v>
       </c>
       <c r="B584" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C584" t="s">
-        <v>2081</v>
+        <v>2071</v>
       </c>
       <c r="D584" t="s">
-        <v>2082</v>
+        <v>2072</v>
       </c>
       <c r="E584" t="s">
-        <v>2083</v>
+        <v>2073</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2017</v>
       </c>
       <c r="I584" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="585" spans="1:16">
       <c r="A585" t="s">
-        <v>2084</v>
+        <v>2074</v>
       </c>
       <c r="B585" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C585" t="s">
-        <v>2085</v>
+        <v>2075</v>
       </c>
       <c r="D585" t="s">
-        <v>2086</v>
+        <v>2076</v>
       </c>
       <c r="E585" t="s">
-        <v>1130</v>
+        <v>2077</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2017</v>
       </c>
       <c r="I585" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="586" spans="1:16">
       <c r="A586" t="s">
-        <v>2087</v>
+        <v>2078</v>
       </c>
       <c r="B586" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C586" t="s">
-        <v>2088</v>
+        <v>2079</v>
       </c>
       <c r="D586" t="s">
-        <v>2089</v>
+        <v>2080</v>
       </c>
       <c r="E586" t="s">
-        <v>2090</v>
+        <v>904</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2017</v>
       </c>
       <c r="I586" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="587" spans="1:16">
       <c r="A587" t="s">
-        <v>2091</v>
+        <v>2081</v>
       </c>
       <c r="B587" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C587" t="s">
-        <v>2092</v>
+        <v>2082</v>
       </c>
       <c r="D587" t="s">
-        <v>2093</v>
+        <v>2083</v>
       </c>
       <c r="E587" t="s">
-        <v>2094</v>
+        <v>908</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2017</v>
       </c>
       <c r="I587" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="588" spans="1:16">
       <c r="A588" t="s">
-        <v>2095</v>
+        <v>2084</v>
       </c>
       <c r="B588" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C588" t="s">
-        <v>2096</v>
+        <v>2085</v>
       </c>
       <c r="D588" t="s">
-        <v>2097</v>
+        <v>2086</v>
       </c>
       <c r="E588" t="s">
-        <v>2098</v>
+        <v>2087</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2017</v>
       </c>
       <c r="I588" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="589" spans="1:16">
       <c r="A589" t="s">
-        <v>2099</v>
+        <v>2088</v>
       </c>
       <c r="B589" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C589" t="s">
-        <v>2058</v>
+        <v>2089</v>
       </c>
       <c r="D589" t="s">
-        <v>2100</v>
+        <v>2090</v>
       </c>
       <c r="E589" t="s">
-        <v>1134</v>
+        <v>2091</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2017</v>
       </c>
       <c r="I589" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="590" spans="1:16">
       <c r="A590" t="s">
-        <v>2101</v>
+        <v>2092</v>
       </c>
       <c r="B590" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C590" t="s">
-        <v>2102</v>
+        <v>2093</v>
       </c>
       <c r="D590" t="s">
-        <v>2103</v>
+        <v>2094</v>
       </c>
       <c r="E590" t="s">
-        <v>1139</v>
+        <v>2095</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2017</v>
       </c>
       <c r="I590" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="591" spans="1:16">
       <c r="A591" t="s">
-        <v>2104</v>
+        <v>2096</v>
       </c>
       <c r="B591" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C591" t="s">
-        <v>2105</v>
+        <v>2097</v>
       </c>
       <c r="D591" t="s">
-        <v>2106</v>
+        <v>2098</v>
       </c>
       <c r="E591" t="s">
-        <v>1143</v>
+        <v>2099</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2017</v>
       </c>
       <c r="I591" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="592" spans="1:16">
       <c r="A592" t="s">
-        <v>2107</v>
+        <v>2100</v>
       </c>
       <c r="B592" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C592" t="s">
-        <v>2108</v>
+        <v>2101</v>
       </c>
       <c r="D592" t="s">
-        <v>2109</v>
+        <v>2102</v>
       </c>
       <c r="E592" t="s">
-        <v>921</v>
+        <v>2103</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2017</v>
       </c>
       <c r="I592" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="593" spans="1:16">
       <c r="A593" t="s">
-        <v>2110</v>
+        <v>2104</v>
       </c>
       <c r="B593" t="s">
         <v>14</v>
       </c>
       <c r="C593" t="s">
-        <v>2111</v>
+        <v>2105</v>
       </c>
       <c r="D593" t="s">
-        <v>2112</v>
+        <v>2106</v>
       </c>
       <c r="E593" t="s">
-        <v>925</v>
+        <v>2107</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2017</v>
       </c>
       <c r="I593" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="594" spans="1:16">
       <c r="A594" t="s">
-        <v>2113</v>
+        <v>2108</v>
       </c>
       <c r="B594" t="s">
         <v>14</v>
       </c>
       <c r="C594" t="s">
-        <v>2114</v>
+        <v>2109</v>
       </c>
       <c r="D594" t="s">
-        <v>2115</v>
+        <v>2110</v>
       </c>
       <c r="E594" t="s">
-        <v>929</v>
+        <v>2111</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2017</v>
       </c>
       <c r="I594" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="595" spans="1:16">
       <c r="A595" t="s">
-        <v>2116</v>
+        <v>2112</v>
       </c>
       <c r="B595" t="s">
         <v>14</v>
       </c>
       <c r="C595" t="s">
-        <v>2117</v>
+        <v>2113</v>
       </c>
       <c r="D595" t="s">
-        <v>2118</v>
+        <v>2114</v>
       </c>
       <c r="E595" t="s">
-        <v>933</v>
+        <v>2115</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2017</v>
       </c>
       <c r="I595" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="596" spans="1:16">
       <c r="A596" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B596" t="s">
+        <v>14</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E596" t="s">
         <v>2119</v>
       </c>
-      <c r="B596" t="s">
-[...9 lines deleted...]
-        <v>941</v>
+      <c r="H596" t="s">
+        <v>2017</v>
       </c>
       <c r="I596" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="597" spans="1:16">
       <c r="A597" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B597" t="s">
+        <v>14</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D597" t="s">
         <v>2122</v>
       </c>
-      <c r="B597" t="s">
-[...2 lines deleted...]
-      <c r="C597" t="s">
+      <c r="E597" t="s">
         <v>2123</v>
       </c>
-      <c r="D597" t="s">
-[...3 lines deleted...]
-        <v>945</v>
+      <c r="H597" t="s">
+        <v>2017</v>
       </c>
       <c r="I597" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="598" spans="1:16">
       <c r="A598" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B598" t="s">
+        <v>14</v>
+      </c>
+      <c r="C598" t="s">
         <v>2125</v>
       </c>
-      <c r="B598" t="s">
-[...2 lines deleted...]
-      <c r="C598" t="s">
+      <c r="D598" t="s">
         <v>2126</v>
       </c>
-      <c r="D598" t="s">
+      <c r="E598" t="s">
         <v>2127</v>
       </c>
-      <c r="E598" t="s">
-        <v>949</v>
+      <c r="H598" t="s">
+        <v>2017</v>
       </c>
       <c r="I598" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="599" spans="1:16">
       <c r="A599" t="s">
         <v>2128</v>
       </c>
       <c r="B599" t="s">
         <v>14</v>
       </c>
       <c r="C599" t="s">
         <v>2129</v>
       </c>
       <c r="D599" t="s">
         <v>2130</v>
       </c>
       <c r="E599" t="s">
-        <v>953</v>
+        <v>2131</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2017</v>
       </c>
       <c r="I599" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="600" spans="1:16">
       <c r="A600" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="B600" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C600" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="D600" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="E600" t="s">
-        <v>2134</v>
-[...4 lines deleted...]
-      <c r="H600" t="s">
         <v>2135</v>
       </c>
       <c r="I600" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="601" spans="1:16">
       <c r="A601" t="s">
         <v>2136</v>
       </c>
       <c r="B601" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C601" t="s">
         <v>2137</v>
       </c>
       <c r="D601" t="s">
         <v>2138</v>
       </c>
       <c r="E601" t="s">
         <v>2139</v>
       </c>
-      <c r="G601" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H601" t="s">
-        <v>2140</v>
+        <v>2017</v>
       </c>
       <c r="I601" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="602" spans="1:16">
       <c r="A602" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B602" t="s">
+        <v>14</v>
+      </c>
+      <c r="C602" t="s">
         <v>2141</v>
       </c>
-      <c r="B602" t="s">
-[...2 lines deleted...]
-      <c r="C602" t="s">
+      <c r="D602" t="s">
         <v>2142</v>
       </c>
-      <c r="D602" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E602" t="s">
-        <v>2144</v>
-[...2 lines deleted...]
-        <v>2145</v>
+        <v>900</v>
       </c>
       <c r="H602" t="s">
-        <v>2145</v>
+        <v>2017</v>
       </c>
       <c r="I602" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="603" spans="1:16">
       <c r="A603" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B603" t="s">
+        <v>14</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E603" t="s">
         <v>2146</v>
       </c>
-      <c r="B603" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H603" t="s">
-        <v>2145</v>
+        <v>1258</v>
       </c>
       <c r="I603" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="604" spans="1:16">
       <c r="A604" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B604" t="s">
+        <v>14</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E604" t="s">
         <v>2150</v>
       </c>
-      <c r="B604" t="s">
-[...2 lines deleted...]
-      <c r="C604" t="s">
+      <c r="H604" t="s">
         <v>2151</v>
-      </c>
-[...10 lines deleted...]
-        <v>2145</v>
       </c>
       <c r="I604" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="605" spans="1:16">
       <c r="A605" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B605" t="s">
+        <v>14</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D605" t="s">
         <v>2154</v>
       </c>
-      <c r="B605" t="s">
-[...2 lines deleted...]
-      <c r="C605" t="s">
+      <c r="E605" t="s">
         <v>2155</v>
       </c>
-      <c r="D605" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H605" t="s">
-        <v>2145</v>
+        <v>1277</v>
       </c>
       <c r="I605" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="606" spans="1:16">
       <c r="A606" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B606" t="s">
+        <v>14</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D606" t="s">
         <v>2158</v>
       </c>
-      <c r="B606" t="s">
-[...5 lines deleted...]
-      <c r="D606" t="s">
+      <c r="E606" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H606" t="s">
         <v>2159</v>
-      </c>
-[...7 lines deleted...]
-        <v>2145</v>
       </c>
       <c r="I606" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="607" spans="1:16">
       <c r="A607" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B607" t="s">
+        <v>14</v>
+      </c>
+      <c r="C607" t="s">
         <v>2161</v>
       </c>
-      <c r="B607" t="s">
-[...2 lines deleted...]
-      <c r="C607" t="s">
+      <c r="D607" t="s">
         <v>2162</v>
       </c>
-      <c r="D607" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E607" t="s">
-        <v>2164</v>
-[...2 lines deleted...]
-        <v>2145</v>
+        <v>1222</v>
       </c>
       <c r="H607" t="s">
-        <v>2145</v>
+        <v>1277</v>
       </c>
       <c r="I607" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="608" spans="1:16">
       <c r="A608" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B608" t="s">
+        <v>14</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D608" t="s">
         <v>2165</v>
       </c>
-      <c r="B608" t="s">
-[...2 lines deleted...]
-      <c r="C608" t="s">
+      <c r="E608" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H608" t="s">
         <v>2166</v>
-      </c>
-[...4 lines deleted...]
-        <v>953</v>
       </c>
       <c r="I608" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="609" spans="1:16">
       <c r="A609" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B609" t="s">
+        <v>14</v>
+      </c>
+      <c r="C609" t="s">
         <v>2168</v>
       </c>
-      <c r="B609" t="s">
-[...2 lines deleted...]
-      <c r="C609" t="s">
+      <c r="D609" t="s">
         <v>2169</v>
       </c>
-      <c r="D609" t="s">
+      <c r="E609" t="s">
         <v>2170</v>
       </c>
-      <c r="E609" t="s">
-        <v>957</v>
+      <c r="H609" t="s">
+        <v>2171</v>
       </c>
       <c r="I609" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="610" spans="1:16">
       <c r="A610" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="B610" t="s">
         <v>14</v>
       </c>
       <c r="C610" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="D610" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="E610" t="s">
-        <v>2174</v>
+        <v>2175</v>
+      </c>
+      <c r="H610" t="s">
+        <v>1313</v>
       </c>
       <c r="I610" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="611" spans="1:16">
       <c r="A611" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="B611" t="s">
         <v>14</v>
       </c>
       <c r="C611" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="D611" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="E611" t="s">
-        <v>2178</v>
+        <v>2179</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2171</v>
       </c>
       <c r="I611" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="612" spans="1:16">
       <c r="A612" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="B612" t="s">
         <v>14</v>
       </c>
       <c r="C612" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="D612" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="E612" t="s">
-        <v>971</v>
+        <v>2183</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2171</v>
       </c>
       <c r="I612" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="613" spans="1:16">
       <c r="A613" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="B613" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C613" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="D613" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="E613" t="s">
-        <v>798</v>
+        <v>2187</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2171</v>
       </c>
       <c r="I613" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="614" spans="1:16">
       <c r="A614" t="s">
-        <v>2185</v>
+        <v>2188</v>
       </c>
       <c r="B614" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C614" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
       <c r="D614" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
       <c r="E614" t="s">
-        <v>2188</v>
-[...2 lines deleted...]
-        <v>2189</v>
+        <v>1262</v>
       </c>
       <c r="H614" t="s">
-        <v>2189</v>
+        <v>2171</v>
       </c>
       <c r="I614" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="615" spans="1:16">
       <c r="A615" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="B615" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C615" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="D615" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="E615" t="s">
-        <v>2193</v>
-[...2 lines deleted...]
-        <v>2194</v>
+        <v>1267</v>
       </c>
       <c r="H615" t="s">
-        <v>2194</v>
+        <v>2171</v>
       </c>
       <c r="I615" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="616" spans="1:16">
       <c r="A616" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B616" t="s">
+        <v>14</v>
+      </c>
+      <c r="C616" t="s">
         <v>2195</v>
-      </c>
-[...4 lines deleted...]
-        <v>2186</v>
       </c>
       <c r="D616" t="s">
         <v>2196</v>
       </c>
       <c r="E616" t="s">
-        <v>2197</v>
-[...2 lines deleted...]
-        <v>2198</v>
+        <v>1271</v>
       </c>
       <c r="H616" t="s">
-        <v>2198</v>
+        <v>1313</v>
       </c>
       <c r="I616" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="617" spans="1:16">
       <c r="A617" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B617" t="s">
+        <v>14</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D617" t="s">
         <v>2199</v>
       </c>
-      <c r="B617" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E617" t="s">
-        <v>2202</v>
-[...2 lines deleted...]
-        <v>2203</v>
+        <v>1257</v>
       </c>
       <c r="H617" t="s">
-        <v>2203</v>
+        <v>1313</v>
       </c>
       <c r="I617" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="618" spans="1:16">
       <c r="A618" t="s">
-        <v>2204</v>
+        <v>2200</v>
       </c>
       <c r="B618" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C618" t="s">
-        <v>2205</v>
+        <v>2201</v>
       </c>
       <c r="D618" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="E618" t="s">
-        <v>2207</v>
-[...2 lines deleted...]
-        <v>2208</v>
+        <v>1276</v>
       </c>
       <c r="H618" t="s">
-        <v>2208</v>
+        <v>1313</v>
       </c>
       <c r="I618" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="619" spans="1:16">
       <c r="A619" t="s">
-        <v>2209</v>
+        <v>2203</v>
       </c>
       <c r="B619" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C619" t="s">
-        <v>2210</v>
+        <v>2204</v>
       </c>
       <c r="D619" t="s">
-        <v>2211</v>
+        <v>2205</v>
       </c>
       <c r="E619" t="s">
-        <v>2212</v>
-[...2 lines deleted...]
-        <v>2208</v>
+        <v>1285</v>
       </c>
       <c r="H619" t="s">
-        <v>2208</v>
+        <v>1313</v>
       </c>
       <c r="I619" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="620" spans="1:16">
       <c r="A620" t="s">
-        <v>2213</v>
+        <v>2206</v>
       </c>
       <c r="B620" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C620" t="s">
-        <v>2214</v>
+        <v>2207</v>
       </c>
       <c r="D620" t="s">
-        <v>2215</v>
+        <v>2208</v>
       </c>
       <c r="E620" t="s">
-        <v>2216</v>
-[...2 lines deleted...]
-        <v>2217</v>
+        <v>2209</v>
       </c>
       <c r="H620" t="s">
-        <v>2217</v>
+        <v>1313</v>
       </c>
       <c r="I620" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="621" spans="1:16">
       <c r="A621" t="s">
-        <v>2218</v>
+        <v>2210</v>
       </c>
       <c r="B621" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C621" t="s">
-        <v>2219</v>
+        <v>2211</v>
       </c>
       <c r="D621" t="s">
-        <v>2220</v>
+        <v>2212</v>
       </c>
       <c r="E621" t="s">
-        <v>2221</v>
-[...2 lines deleted...]
-        <v>2222</v>
+        <v>1281</v>
       </c>
       <c r="H621" t="s">
-        <v>2222</v>
+        <v>1313</v>
       </c>
       <c r="I621" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="622" spans="1:16">
       <c r="A622" t="s">
-        <v>2223</v>
+        <v>2213</v>
       </c>
       <c r="B622" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C622" t="s">
-        <v>2219</v>
+        <v>2214</v>
       </c>
       <c r="D622" t="s">
-        <v>2224</v>
+        <v>2215</v>
       </c>
       <c r="E622" t="s">
-        <v>2225</v>
-[...2 lines deleted...]
-        <v>2226</v>
+        <v>1289</v>
       </c>
       <c r="H622" t="s">
-        <v>2226</v>
+        <v>1313</v>
       </c>
       <c r="I622" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="623" spans="1:16">
       <c r="A623" t="s">
-        <v>2227</v>
+        <v>2216</v>
       </c>
       <c r="B623" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C623" t="s">
-        <v>2228</v>
+        <v>2217</v>
       </c>
       <c r="D623" t="s">
-        <v>2229</v>
+        <v>2218</v>
       </c>
       <c r="E623" t="s">
-        <v>2230</v>
-[...5 lines deleted...]
-        <v>2231</v>
+        <v>1293</v>
       </c>
       <c r="I623" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="624" spans="1:16">
       <c r="A624" t="s">
-        <v>2232</v>
+        <v>2219</v>
       </c>
       <c r="B624" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C624" t="s">
-        <v>2233</v>
+        <v>2220</v>
       </c>
       <c r="D624" t="s">
-        <v>2234</v>
+        <v>2221</v>
       </c>
       <c r="E624" t="s">
-        <v>2235</v>
-[...5 lines deleted...]
-        <v>2236</v>
+        <v>2222</v>
       </c>
       <c r="I624" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="625" spans="1:16">
       <c r="A625" t="s">
-        <v>2237</v>
+        <v>2223</v>
       </c>
       <c r="B625" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C625" t="s">
-        <v>2238</v>
+        <v>2224</v>
       </c>
       <c r="D625" t="s">
-        <v>2239</v>
+        <v>2225</v>
       </c>
       <c r="E625" t="s">
-        <v>2240</v>
-[...5 lines deleted...]
-        <v>2241</v>
+        <v>2226</v>
       </c>
       <c r="I625" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="626" spans="1:16">
       <c r="A626" t="s">
-        <v>2242</v>
+        <v>2227</v>
       </c>
       <c r="B626" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C626" t="s">
-        <v>2243</v>
+        <v>2228</v>
       </c>
       <c r="D626" t="s">
-        <v>2244</v>
+        <v>2229</v>
       </c>
       <c r="E626" t="s">
-        <v>2245</v>
-[...5 lines deleted...]
-        <v>2241</v>
+        <v>2230</v>
       </c>
       <c r="I626" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="627" spans="1:16">
       <c r="A627" t="s">
-        <v>2246</v>
+        <v>2231</v>
       </c>
       <c r="B627" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C627" t="s">
-        <v>2247</v>
+        <v>2232</v>
       </c>
       <c r="D627" t="s">
-        <v>2248</v>
+        <v>2233</v>
       </c>
       <c r="E627" t="s">
-        <v>2249</v>
-[...5 lines deleted...]
-        <v>2250</v>
+        <v>2234</v>
       </c>
       <c r="I627" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="628" spans="1:16">
       <c r="A628" t="s">
-        <v>2251</v>
+        <v>2235</v>
       </c>
       <c r="B628" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C628" t="s">
-        <v>2252</v>
+        <v>2236</v>
       </c>
       <c r="D628" t="s">
-        <v>2253</v>
+        <v>2237</v>
       </c>
       <c r="E628" t="s">
-        <v>2254</v>
-[...5 lines deleted...]
-        <v>2250</v>
+        <v>2238</v>
       </c>
       <c r="I628" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="629" spans="1:16">
       <c r="A629" t="s">
-        <v>2255</v>
+        <v>2239</v>
       </c>
       <c r="B629" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C629" t="s">
-        <v>2256</v>
+        <v>2240</v>
       </c>
       <c r="D629" t="s">
-        <v>2257</v>
+        <v>2241</v>
       </c>
       <c r="E629" t="s">
-        <v>2258</v>
-[...5 lines deleted...]
-        <v>2259</v>
+        <v>2242</v>
       </c>
       <c r="I629" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="630" spans="1:16">
       <c r="A630" t="s">
-        <v>2260</v>
+        <v>2243</v>
       </c>
       <c r="B630" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C630" t="s">
-        <v>2261</v>
+        <v>2244</v>
       </c>
       <c r="D630" t="s">
-        <v>2262</v>
+        <v>2245</v>
       </c>
       <c r="E630" t="s">
-        <v>2263</v>
-[...5 lines deleted...]
-        <v>2264</v>
+        <v>2246</v>
       </c>
       <c r="I630" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="631" spans="1:16">
       <c r="A631" t="s">
-        <v>2265</v>
+        <v>2247</v>
       </c>
       <c r="B631" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C631" t="s">
-        <v>2266</v>
+        <v>2248</v>
       </c>
       <c r="D631" t="s">
-        <v>2267</v>
+        <v>2249</v>
       </c>
       <c r="E631" t="s">
-        <v>2268</v>
-[...5 lines deleted...]
-        <v>2269</v>
+        <v>2250</v>
       </c>
       <c r="I631" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="632" spans="1:16">
       <c r="A632" t="s">
-        <v>2270</v>
+        <v>2251</v>
       </c>
       <c r="B632" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C632" t="s">
-        <v>2271</v>
+        <v>2252</v>
       </c>
       <c r="D632" t="s">
-        <v>2272</v>
+        <v>2253</v>
       </c>
       <c r="E632" t="s">
-        <v>2273</v>
-[...5 lines deleted...]
-        <v>2274</v>
+        <v>1298</v>
       </c>
       <c r="I632" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="633" spans="1:16">
       <c r="A633" t="s">
-        <v>2275</v>
+        <v>2254</v>
       </c>
       <c r="B633" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C633" t="s">
-        <v>2276</v>
+        <v>2255</v>
       </c>
       <c r="D633" t="s">
-        <v>2277</v>
+        <v>2256</v>
       </c>
       <c r="E633" t="s">
-        <v>2278</v>
-[...5 lines deleted...]
-        <v>2279</v>
+        <v>2257</v>
       </c>
       <c r="I633" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="634" spans="1:16">
       <c r="A634" t="s">
-        <v>2280</v>
+        <v>2258</v>
       </c>
       <c r="B634" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C634" t="s">
-        <v>2281</v>
+        <v>2259</v>
       </c>
       <c r="D634" t="s">
-        <v>2282</v>
+        <v>2260</v>
       </c>
       <c r="E634" t="s">
-        <v>2283</v>
-[...5 lines deleted...]
-        <v>2284</v>
+        <v>2261</v>
       </c>
       <c r="I634" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="635" spans="1:16">
       <c r="A635" t="s">
-        <v>2285</v>
+        <v>2262</v>
       </c>
       <c r="B635" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C635" t="s">
-        <v>2286</v>
+        <v>2263</v>
       </c>
       <c r="D635" t="s">
-        <v>2287</v>
+        <v>2264</v>
       </c>
       <c r="E635" t="s">
-        <v>2288</v>
-[...5 lines deleted...]
-        <v>2289</v>
+        <v>1308</v>
       </c>
       <c r="I635" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="636" spans="1:16">
       <c r="A636" t="s">
-        <v>2290</v>
+        <v>2265</v>
       </c>
       <c r="B636" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C636" t="s">
-        <v>2291</v>
+        <v>2266</v>
       </c>
       <c r="D636" t="s">
-        <v>2292</v>
+        <v>2267</v>
       </c>
       <c r="E636" t="s">
-        <v>2293</v>
-[...5 lines deleted...]
-        <v>2294</v>
+        <v>2268</v>
       </c>
       <c r="I636" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="637" spans="1:16">
       <c r="A637" t="s">
-        <v>2295</v>
+        <v>2269</v>
       </c>
       <c r="B637" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C637" t="s">
-        <v>2296</v>
+        <v>2270</v>
       </c>
       <c r="D637" t="s">
-        <v>2297</v>
+        <v>2271</v>
       </c>
       <c r="E637" t="s">
-        <v>819</v>
+        <v>2272</v>
       </c>
       <c r="I637" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="638" spans="1:16">
       <c r="A638" t="s">
-        <v>2298</v>
+        <v>2273</v>
       </c>
       <c r="B638" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C638" t="s">
-        <v>2299</v>
+        <v>2274</v>
       </c>
       <c r="D638" t="s">
-        <v>2300</v>
+        <v>2275</v>
       </c>
       <c r="E638" t="s">
-        <v>2301</v>
-[...5 lines deleted...]
-        <v>2302</v>
+        <v>2276</v>
       </c>
       <c r="I638" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="639" spans="1:16">
       <c r="A639" t="s">
-        <v>2303</v>
+        <v>2277</v>
       </c>
       <c r="B639" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C639" t="s">
-        <v>2299</v>
+        <v>2236</v>
       </c>
       <c r="D639" t="s">
-        <v>2304</v>
+        <v>2278</v>
       </c>
       <c r="E639" t="s">
-        <v>2305</v>
-[...5 lines deleted...]
-        <v>2306</v>
+        <v>1312</v>
       </c>
       <c r="I639" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="640" spans="1:16">
       <c r="A640" t="s">
-        <v>2307</v>
+        <v>2279</v>
       </c>
       <c r="B640" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C640" t="s">
-        <v>2308</v>
+        <v>2280</v>
       </c>
       <c r="D640" t="s">
-        <v>2309</v>
+        <v>2281</v>
       </c>
       <c r="E640" t="s">
-        <v>2310</v>
-[...5 lines deleted...]
-        <v>2311</v>
+        <v>1317</v>
       </c>
       <c r="I640" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="641" spans="1:16">
       <c r="A641" t="s">
-        <v>2312</v>
+        <v>2282</v>
       </c>
       <c r="B641" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C641" t="s">
-        <v>2313</v>
+        <v>2283</v>
       </c>
       <c r="D641" t="s">
-        <v>2314</v>
+        <v>2284</v>
       </c>
       <c r="E641" t="s">
-        <v>2315</v>
-[...5 lines deleted...]
-        <v>2316</v>
+        <v>1321</v>
       </c>
       <c r="I641" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="642" spans="1:16">
       <c r="A642" t="s">
-        <v>2317</v>
+        <v>2285</v>
       </c>
       <c r="B642" t="s">
-        <v>25</v>
+        <v>213</v>
       </c>
       <c r="C642" t="s">
-        <v>2318</v>
+        <v>2286</v>
       </c>
       <c r="D642" t="s">
-        <v>2319</v>
+        <v>2287</v>
       </c>
       <c r="E642" t="s">
-        <v>2320</v>
-[...5 lines deleted...]
-        <v>2321</v>
+        <v>1099</v>
       </c>
       <c r="I642" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="643" spans="1:16">
       <c r="A643" t="s">
-        <v>2322</v>
+        <v>2288</v>
       </c>
       <c r="B643" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C643" t="s">
-        <v>2323</v>
+        <v>2289</v>
       </c>
       <c r="D643" t="s">
-        <v>2324</v>
+        <v>2290</v>
       </c>
       <c r="E643" t="s">
-        <v>2325</v>
-[...5 lines deleted...]
-        <v>2326</v>
+        <v>1103</v>
       </c>
       <c r="I643" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="644" spans="1:16">
       <c r="A644" t="s">
-        <v>2327</v>
+        <v>2291</v>
       </c>
       <c r="B644" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C644" t="s">
-        <v>2328</v>
+        <v>2292</v>
       </c>
       <c r="D644" t="s">
-        <v>2329</v>
+        <v>2293</v>
       </c>
       <c r="E644" t="s">
-        <v>2330</v>
-[...5 lines deleted...]
-        <v>2331</v>
+        <v>1107</v>
       </c>
       <c r="I644" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="645" spans="1:16">
       <c r="A645" t="s">
-        <v>2332</v>
+        <v>2294</v>
       </c>
       <c r="B645" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C645" t="s">
-        <v>2333</v>
+        <v>2295</v>
       </c>
       <c r="D645" t="s">
-        <v>2334</v>
+        <v>2296</v>
       </c>
       <c r="E645" t="s">
-        <v>2335</v>
-[...5 lines deleted...]
-        <v>2336</v>
+        <v>1111</v>
       </c>
       <c r="I645" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="646" spans="1:16">
       <c r="A646" t="s">
-        <v>2337</v>
+        <v>2297</v>
       </c>
       <c r="B646" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C646" t="s">
-        <v>2338</v>
+        <v>2298</v>
       </c>
       <c r="D646" t="s">
-        <v>2339</v>
+        <v>2299</v>
       </c>
       <c r="E646" t="s">
-        <v>2340</v>
-[...5 lines deleted...]
-        <v>2341</v>
+        <v>1119</v>
       </c>
       <c r="I646" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="647" spans="1:16">
       <c r="A647" t="s">
-        <v>2342</v>
+        <v>2300</v>
       </c>
       <c r="B647" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C647" t="s">
-        <v>2343</v>
+        <v>2301</v>
       </c>
       <c r="D647" t="s">
-        <v>2344</v>
+        <v>2302</v>
       </c>
       <c r="E647" t="s">
-        <v>2345</v>
-[...5 lines deleted...]
-        <v>2346</v>
+        <v>1123</v>
       </c>
       <c r="I647" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="648" spans="1:16">
       <c r="A648" t="s">
-        <v>2347</v>
+        <v>2303</v>
       </c>
       <c r="B648" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C648" t="s">
-        <v>2348</v>
+        <v>2304</v>
       </c>
       <c r="D648" t="s">
-        <v>2349</v>
+        <v>2305</v>
       </c>
       <c r="E648" t="s">
-        <v>2350</v>
-[...5 lines deleted...]
-        <v>2351</v>
+        <v>1127</v>
       </c>
       <c r="I648" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="649" spans="1:16">
       <c r="A649" t="s">
-        <v>2352</v>
+        <v>2306</v>
       </c>
       <c r="B649" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C649" t="s">
-        <v>2353</v>
+        <v>2307</v>
       </c>
       <c r="D649" t="s">
-        <v>2354</v>
+        <v>2308</v>
       </c>
       <c r="E649" t="s">
-        <v>2355</v>
-[...5 lines deleted...]
-        <v>2356</v>
+        <v>1131</v>
       </c>
       <c r="I649" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="650" spans="1:16">
       <c r="A650" t="s">
-        <v>2357</v>
+        <v>2309</v>
       </c>
       <c r="B650" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C650" t="s">
-        <v>2358</v>
+        <v>2310</v>
       </c>
       <c r="D650" t="s">
-        <v>2359</v>
+        <v>2311</v>
       </c>
       <c r="E650" t="s">
-        <v>2360</v>
+        <v>2312</v>
       </c>
       <c r="G650" t="s">
-        <v>2361</v>
+        <v>2313</v>
       </c>
       <c r="H650" t="s">
-        <v>2361</v>
+        <v>2313</v>
       </c>
       <c r="I650" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="651" spans="1:16">
       <c r="A651" t="s">
-        <v>2362</v>
+        <v>2314</v>
       </c>
       <c r="B651" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C651" t="s">
-        <v>2363</v>
+        <v>2315</v>
       </c>
       <c r="D651" t="s">
-        <v>2364</v>
+        <v>2316</v>
       </c>
       <c r="E651" t="s">
-        <v>701</v>
+        <v>2317</v>
+      </c>
+      <c r="G651" t="s">
+        <v>2318</v>
       </c>
       <c r="H651" t="s">
-        <v>2365</v>
+        <v>2318</v>
       </c>
       <c r="I651" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="652" spans="1:16">
       <c r="A652" t="s">
-        <v>2366</v>
+        <v>2319</v>
       </c>
       <c r="B652" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C652" t="s">
-        <v>2367</v>
+        <v>2320</v>
       </c>
       <c r="D652" t="s">
-        <v>2368</v>
+        <v>2321</v>
       </c>
       <c r="E652" t="s">
-        <v>2369</v>
+        <v>2322</v>
       </c>
       <c r="G652" t="s">
-        <v>2370</v>
+        <v>2323</v>
       </c>
       <c r="H652" t="s">
-        <v>2370</v>
+        <v>2323</v>
       </c>
       <c r="I652" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="653" spans="1:16">
       <c r="A653" t="s">
-        <v>2371</v>
+        <v>2324</v>
       </c>
       <c r="B653" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C653" t="s">
-        <v>2372</v>
+        <v>2325</v>
       </c>
       <c r="D653" t="s">
-        <v>2373</v>
+        <v>2326</v>
       </c>
       <c r="E653" t="s">
-        <v>2374</v>
+        <v>2327</v>
       </c>
       <c r="G653" t="s">
-        <v>2375</v>
+        <v>2323</v>
       </c>
       <c r="H653" t="s">
-        <v>2375</v>
+        <v>2323</v>
       </c>
       <c r="I653" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="654" spans="1:16">
       <c r="A654" t="s">
-        <v>2376</v>
+        <v>2328</v>
       </c>
       <c r="B654" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C654" t="s">
-        <v>2377</v>
+        <v>2329</v>
       </c>
       <c r="D654" t="s">
-        <v>2378</v>
+        <v>2330</v>
       </c>
       <c r="E654" t="s">
-        <v>2379</v>
+        <v>2331</v>
       </c>
       <c r="G654" t="s">
-        <v>2380</v>
+        <v>2323</v>
       </c>
       <c r="H654" t="s">
-        <v>2380</v>
+        <v>2323</v>
       </c>
       <c r="I654" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="655" spans="1:16">
       <c r="A655" t="s">
-        <v>2381</v>
+        <v>2332</v>
       </c>
       <c r="B655" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C655" t="s">
-        <v>2382</v>
+        <v>2333</v>
       </c>
       <c r="D655" t="s">
-        <v>2383</v>
+        <v>2334</v>
       </c>
       <c r="E655" t="s">
-        <v>2384</v>
+        <v>2335</v>
       </c>
       <c r="G655" t="s">
-        <v>2284</v>
+        <v>2323</v>
       </c>
       <c r="H655" t="s">
-        <v>2284</v>
+        <v>2323</v>
       </c>
       <c r="I655" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="656" spans="1:16">
       <c r="A656" t="s">
-        <v>2385</v>
+        <v>2336</v>
       </c>
       <c r="B656" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C656" t="s">
-        <v>2386</v>
+        <v>2333</v>
       </c>
       <c r="D656" t="s">
-        <v>2387</v>
+        <v>2337</v>
       </c>
       <c r="E656" t="s">
-        <v>2388</v>
+        <v>2338</v>
       </c>
       <c r="G656" t="s">
-        <v>2389</v>
+        <v>2323</v>
       </c>
       <c r="H656" t="s">
-        <v>2389</v>
+        <v>2323</v>
       </c>
       <c r="I656" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="657" spans="1:16">
       <c r="A657" t="s">
-        <v>2390</v>
+        <v>2339</v>
       </c>
       <c r="B657" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C657" t="s">
-        <v>2391</v>
+        <v>2340</v>
       </c>
       <c r="D657" t="s">
-        <v>2392</v>
+        <v>2341</v>
       </c>
       <c r="E657" t="s">
-        <v>2393</v>
+        <v>2342</v>
       </c>
       <c r="G657" t="s">
-        <v>2284</v>
+        <v>2323</v>
       </c>
       <c r="H657" t="s">
-        <v>2284</v>
+        <v>2323</v>
       </c>
       <c r="I657" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="658" spans="1:16">
       <c r="A658" t="s">
-        <v>2394</v>
+        <v>2343</v>
       </c>
       <c r="B658" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C658" t="s">
-        <v>2395</v>
+        <v>2344</v>
       </c>
       <c r="D658" t="s">
-        <v>2396</v>
+        <v>2345</v>
       </c>
       <c r="E658" t="s">
-        <v>2397</v>
-[...5 lines deleted...]
-        <v>2398</v>
+        <v>1131</v>
       </c>
       <c r="I658" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="659" spans="1:16">
       <c r="A659" t="s">
-        <v>2399</v>
+        <v>2346</v>
       </c>
       <c r="B659" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C659" t="s">
-        <v>2400</v>
+        <v>2347</v>
       </c>
       <c r="D659" t="s">
-        <v>2401</v>
+        <v>2348</v>
       </c>
       <c r="E659" t="s">
-        <v>2402</v>
-[...5 lines deleted...]
-        <v>2403</v>
+        <v>1135</v>
       </c>
       <c r="I659" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="660" spans="1:16">
       <c r="A660" t="s">
-        <v>2404</v>
+        <v>2349</v>
       </c>
       <c r="B660" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C660" t="s">
-        <v>2405</v>
+        <v>2350</v>
       </c>
       <c r="D660" t="s">
-        <v>2406</v>
+        <v>2351</v>
       </c>
       <c r="E660" t="s">
-        <v>2407</v>
-[...5 lines deleted...]
-        <v>2403</v>
+        <v>2352</v>
       </c>
       <c r="I660" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="661" spans="1:16">
       <c r="A661" t="s">
-        <v>2408</v>
+        <v>2353</v>
       </c>
       <c r="B661" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C661" t="s">
-        <v>2409</v>
+        <v>2354</v>
       </c>
       <c r="D661" t="s">
-        <v>2410</v>
+        <v>2355</v>
       </c>
       <c r="E661" t="s">
-        <v>2411</v>
-[...5 lines deleted...]
-        <v>2412</v>
+        <v>2356</v>
       </c>
       <c r="I661" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="662" spans="1:16">
       <c r="A662" t="s">
-        <v>2413</v>
+        <v>2357</v>
       </c>
       <c r="B662" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C662" t="s">
-        <v>2414</v>
+        <v>2358</v>
       </c>
       <c r="D662" t="s">
-        <v>2415</v>
+        <v>2359</v>
       </c>
       <c r="E662" t="s">
-        <v>2416</v>
-[...5 lines deleted...]
-        <v>2417</v>
+        <v>1149</v>
       </c>
       <c r="I662" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="663" spans="1:16">
       <c r="A663" t="s">
-        <v>2418</v>
+        <v>2360</v>
       </c>
       <c r="B663" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C663" t="s">
-        <v>2419</v>
+        <v>2361</v>
       </c>
       <c r="D663" t="s">
-        <v>2420</v>
+        <v>2362</v>
       </c>
       <c r="E663" t="s">
-        <v>2421</v>
-[...5 lines deleted...]
-        <v>2422</v>
+        <v>977</v>
       </c>
       <c r="I663" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="664" spans="1:16">
       <c r="A664" t="s">
-        <v>2423</v>
+        <v>2363</v>
       </c>
       <c r="B664" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C664" t="s">
-        <v>2424</v>
+        <v>2364</v>
       </c>
       <c r="D664" t="s">
-        <v>2425</v>
+        <v>2365</v>
       </c>
       <c r="E664" t="s">
-        <v>2426</v>
+        <v>2366</v>
       </c>
       <c r="G664" t="s">
-        <v>2427</v>
+        <v>2367</v>
       </c>
       <c r="H664" t="s">
-        <v>2427</v>
+        <v>2367</v>
       </c>
       <c r="I664" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="665" spans="1:16">
       <c r="A665" t="s">
-        <v>2428</v>
+        <v>2368</v>
       </c>
       <c r="B665" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C665" t="s">
-        <v>2429</v>
+        <v>2369</v>
       </c>
       <c r="D665" t="s">
-        <v>2430</v>
+        <v>2370</v>
       </c>
       <c r="E665" t="s">
-        <v>2431</v>
+        <v>2371</v>
       </c>
       <c r="G665" t="s">
-        <v>2432</v>
+        <v>2372</v>
       </c>
       <c r="H665" t="s">
-        <v>2432</v>
+        <v>2372</v>
       </c>
       <c r="I665" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="666" spans="1:16">
       <c r="A666" t="s">
-        <v>2433</v>
+        <v>2373</v>
       </c>
       <c r="B666" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C666" t="s">
-        <v>2434</v>
+        <v>2364</v>
       </c>
       <c r="D666" t="s">
-        <v>2435</v>
+        <v>2374</v>
       </c>
       <c r="E666" t="s">
-        <v>2436</v>
+        <v>2375</v>
       </c>
       <c r="G666" t="s">
-        <v>2437</v>
+        <v>2376</v>
       </c>
       <c r="H666" t="s">
-        <v>2437</v>
+        <v>2376</v>
       </c>
       <c r="I666" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="667" spans="1:16">
       <c r="A667" t="s">
-        <v>2438</v>
+        <v>2377</v>
       </c>
       <c r="B667" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C667" t="s">
-        <v>2439</v>
+        <v>2378</v>
       </c>
       <c r="D667" t="s">
-        <v>2440</v>
+        <v>2379</v>
       </c>
       <c r="E667" t="s">
-        <v>2441</v>
+        <v>2380</v>
       </c>
       <c r="G667" t="s">
-        <v>2442</v>
+        <v>2381</v>
       </c>
       <c r="H667" t="s">
-        <v>2442</v>
+        <v>2381</v>
       </c>
       <c r="I667" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="668" spans="1:16">
       <c r="A668" t="s">
-        <v>2443</v>
+        <v>2382</v>
       </c>
       <c r="B668" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C668" t="s">
-        <v>2444</v>
+        <v>2383</v>
       </c>
       <c r="D668" t="s">
-        <v>2445</v>
+        <v>2384</v>
       </c>
       <c r="E668" t="s">
-        <v>2446</v>
+        <v>2385</v>
       </c>
       <c r="G668" t="s">
-        <v>2447</v>
+        <v>2386</v>
       </c>
       <c r="H668" t="s">
-        <v>2447</v>
+        <v>2386</v>
       </c>
       <c r="I668" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="669" spans="1:16">
       <c r="A669" t="s">
-        <v>2448</v>
+        <v>2387</v>
       </c>
       <c r="B669" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C669" t="s">
-        <v>2449</v>
+        <v>2388</v>
       </c>
       <c r="D669" t="s">
-        <v>2450</v>
+        <v>2389</v>
       </c>
       <c r="E669" t="s">
-        <v>2451</v>
+        <v>2390</v>
       </c>
       <c r="G669" t="s">
-        <v>2447</v>
+        <v>2386</v>
       </c>
       <c r="H669" t="s">
-        <v>2447</v>
+        <v>2386</v>
       </c>
       <c r="I669" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="670" spans="1:16">
       <c r="A670" t="s">
-        <v>2452</v>
+        <v>2391</v>
       </c>
       <c r="B670" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C670" t="s">
-        <v>2453</v>
+        <v>2392</v>
       </c>
       <c r="D670" t="s">
-        <v>2454</v>
+        <v>2393</v>
       </c>
       <c r="E670" t="s">
-        <v>2455</v>
+        <v>2394</v>
       </c>
       <c r="G670" t="s">
-        <v>2456</v>
+        <v>2395</v>
       </c>
       <c r="H670" t="s">
-        <v>2456</v>
+        <v>2395</v>
       </c>
       <c r="I670" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="671" spans="1:16">
       <c r="A671" t="s">
-        <v>2457</v>
+        <v>2396</v>
       </c>
       <c r="B671" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C671" t="s">
-        <v>2458</v>
+        <v>2397</v>
       </c>
       <c r="D671" t="s">
-        <v>2459</v>
+        <v>2398</v>
       </c>
       <c r="E671" t="s">
-        <v>2460</v>
+        <v>2399</v>
       </c>
       <c r="G671" t="s">
-        <v>2461</v>
+        <v>2400</v>
       </c>
       <c r="H671" t="s">
-        <v>2461</v>
+        <v>2400</v>
       </c>
       <c r="I671" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="672" spans="1:16">
       <c r="A672" t="s">
-        <v>2462</v>
+        <v>2401</v>
       </c>
       <c r="B672" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C672" t="s">
-        <v>2463</v>
+        <v>2397</v>
       </c>
       <c r="D672" t="s">
-        <v>2464</v>
+        <v>2402</v>
       </c>
       <c r="E672" t="s">
-        <v>2465</v>
+        <v>2403</v>
       </c>
       <c r="G672" t="s">
-        <v>2466</v>
+        <v>2404</v>
       </c>
       <c r="H672" t="s">
-        <v>2466</v>
+        <v>2404</v>
       </c>
       <c r="I672" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="673" spans="1:16">
       <c r="A673" t="s">
-        <v>2467</v>
+        <v>2405</v>
       </c>
       <c r="B673" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C673" t="s">
-        <v>2468</v>
+        <v>2406</v>
       </c>
       <c r="D673" t="s">
-        <v>2469</v>
+        <v>2407</v>
       </c>
       <c r="E673" t="s">
-        <v>2470</v>
+        <v>2408</v>
       </c>
       <c r="G673" t="s">
-        <v>2471</v>
+        <v>2409</v>
       </c>
       <c r="H673" t="s">
-        <v>2471</v>
+        <v>2409</v>
       </c>
       <c r="I673" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="674" spans="1:16">
       <c r="A674" t="s">
-        <v>2472</v>
+        <v>2410</v>
       </c>
       <c r="B674" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C674" t="s">
-        <v>2473</v>
+        <v>2411</v>
       </c>
       <c r="D674" t="s">
-        <v>2474</v>
+        <v>2412</v>
       </c>
       <c r="E674" t="s">
-        <v>2475</v>
+        <v>2413</v>
       </c>
       <c r="G674" t="s">
-        <v>2476</v>
+        <v>2414</v>
       </c>
       <c r="H674" t="s">
-        <v>2476</v>
+        <v>2414</v>
       </c>
       <c r="I674" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="675" spans="1:16">
       <c r="A675" t="s">
-        <v>2477</v>
+        <v>2415</v>
       </c>
       <c r="B675" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C675" t="s">
-        <v>2478</v>
+        <v>2416</v>
       </c>
       <c r="D675" t="s">
-        <v>2479</v>
+        <v>2417</v>
       </c>
       <c r="E675" t="s">
-        <v>2393</v>
+        <v>2418</v>
       </c>
       <c r="G675" t="s">
-        <v>2480</v>
+        <v>2419</v>
       </c>
       <c r="H675" t="s">
-        <v>2480</v>
+        <v>2419</v>
       </c>
       <c r="I675" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="676" spans="1:16">
       <c r="A676" t="s">
-        <v>2481</v>
+        <v>2420</v>
       </c>
       <c r="B676" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C676" t="s">
-        <v>2482</v>
+        <v>2421</v>
       </c>
       <c r="D676" t="s">
-        <v>2483</v>
+        <v>2422</v>
       </c>
       <c r="E676" t="s">
-        <v>2484</v>
+        <v>2423</v>
       </c>
       <c r="G676" t="s">
-        <v>2485</v>
+        <v>2419</v>
       </c>
       <c r="H676" t="s">
-        <v>2485</v>
+        <v>2419</v>
       </c>
       <c r="I676" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="677" spans="1:16">
       <c r="A677" t="s">
-        <v>2486</v>
+        <v>2424</v>
       </c>
       <c r="B677" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="C677" t="s">
-        <v>2487</v>
+        <v>2425</v>
       </c>
       <c r="D677" t="s">
-        <v>2488</v>
+        <v>2426</v>
       </c>
       <c r="E677" t="s">
-        <v>2489</v>
+        <v>2427</v>
       </c>
       <c r="G677" t="s">
-        <v>2490</v>
+        <v>2428</v>
       </c>
       <c r="H677" t="s">
-        <v>2490</v>
+        <v>2428</v>
       </c>
       <c r="I677" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="678" spans="1:16">
       <c r="A678" t="s">
-        <v>2491</v>
+        <v>2429</v>
       </c>
       <c r="B678" t="s">
         <v>14</v>
       </c>
       <c r="C678" t="s">
-        <v>2492</v>
+        <v>2430</v>
       </c>
       <c r="D678" t="s">
-        <v>2493</v>
+        <v>2431</v>
       </c>
       <c r="E678" t="s">
-        <v>2494</v>
+        <v>2432</v>
       </c>
       <c r="G678" t="s">
-        <v>2495</v>
+        <v>2428</v>
       </c>
       <c r="H678" t="s">
-        <v>2495</v>
+        <v>2428</v>
       </c>
       <c r="I678" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="679" spans="1:16">
       <c r="A679" t="s">
-        <v>2496</v>
+        <v>2433</v>
       </c>
       <c r="B679" t="s">
         <v>14</v>
       </c>
       <c r="C679" t="s">
-        <v>2497</v>
+        <v>2434</v>
       </c>
       <c r="D679" t="s">
-        <v>2498</v>
+        <v>2435</v>
       </c>
       <c r="E679" t="s">
-        <v>2499</v>
+        <v>2436</v>
       </c>
       <c r="G679" t="s">
-        <v>2500</v>
+        <v>2437</v>
       </c>
       <c r="H679" t="s">
-        <v>2500</v>
+        <v>2437</v>
       </c>
       <c r="I679" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="680" spans="1:16">
       <c r="A680" t="s">
-        <v>2501</v>
+        <v>2438</v>
       </c>
       <c r="B680" t="s">
         <v>14</v>
       </c>
       <c r="C680" t="s">
-        <v>2502</v>
+        <v>2439</v>
       </c>
       <c r="D680" t="s">
-        <v>2503</v>
+        <v>2440</v>
       </c>
       <c r="E680" t="s">
-        <v>2504</v>
+        <v>2441</v>
       </c>
       <c r="G680" t="s">
-        <v>2505</v>
+        <v>2442</v>
       </c>
       <c r="H680" t="s">
-        <v>2505</v>
+        <v>2442</v>
       </c>
       <c r="I680" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="681" spans="1:16">
       <c r="A681" t="s">
-        <v>2506</v>
+        <v>2443</v>
       </c>
       <c r="B681" t="s">
         <v>14</v>
       </c>
       <c r="C681" t="s">
-        <v>2507</v>
+        <v>2444</v>
       </c>
       <c r="D681" t="s">
-        <v>2508</v>
+        <v>2445</v>
       </c>
       <c r="E681" t="s">
-        <v>2509</v>
+        <v>2446</v>
       </c>
       <c r="G681" t="s">
-        <v>2505</v>
+        <v>2447</v>
       </c>
       <c r="H681" t="s">
-        <v>2505</v>
+        <v>2447</v>
       </c>
       <c r="I681" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="682" spans="1:16">
       <c r="A682" t="s">
-        <v>2510</v>
+        <v>2448</v>
       </c>
       <c r="B682" t="s">
         <v>14</v>
       </c>
       <c r="C682" t="s">
-        <v>2511</v>
+        <v>2449</v>
       </c>
       <c r="D682" t="s">
-        <v>2512</v>
+        <v>2450</v>
       </c>
       <c r="E682" t="s">
-        <v>2513</v>
+        <v>2451</v>
       </c>
       <c r="G682" t="s">
-        <v>2514</v>
+        <v>2452</v>
       </c>
       <c r="H682" t="s">
-        <v>2514</v>
+        <v>2452</v>
       </c>
       <c r="I682" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="683" spans="1:16">
       <c r="A683" t="s">
-        <v>2515</v>
+        <v>2453</v>
       </c>
       <c r="B683" t="s">
         <v>14</v>
       </c>
       <c r="C683" t="s">
-        <v>2516</v>
+        <v>2454</v>
       </c>
       <c r="D683" t="s">
-        <v>2517</v>
+        <v>2455</v>
       </c>
       <c r="E683" t="s">
-        <v>2518</v>
+        <v>2456</v>
       </c>
       <c r="G683" t="s">
-        <v>2514</v>
+        <v>2457</v>
       </c>
       <c r="H683" t="s">
-        <v>2514</v>
+        <v>2457</v>
       </c>
       <c r="I683" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="684" spans="1:16">
       <c r="A684" t="s">
-        <v>2519</v>
+        <v>2458</v>
       </c>
       <c r="B684" t="s">
         <v>14</v>
       </c>
       <c r="C684" t="s">
-        <v>2520</v>
+        <v>2459</v>
       </c>
       <c r="D684" t="s">
-        <v>2521</v>
+        <v>2460</v>
       </c>
       <c r="E684" t="s">
-        <v>2522</v>
+        <v>2461</v>
       </c>
       <c r="G684" t="s">
-        <v>2514</v>
+        <v>2462</v>
       </c>
       <c r="H684" t="s">
-        <v>2514</v>
+        <v>2462</v>
       </c>
       <c r="I684" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="685" spans="1:16">
       <c r="A685" t="s">
-        <v>2523</v>
+        <v>2463</v>
       </c>
       <c r="B685" t="s">
         <v>14</v>
       </c>
       <c r="C685" t="s">
-        <v>2524</v>
+        <v>2464</v>
       </c>
       <c r="D685" t="s">
-        <v>2525</v>
+        <v>2465</v>
       </c>
       <c r="E685" t="s">
-        <v>2526</v>
+        <v>2466</v>
       </c>
       <c r="G685" t="s">
-        <v>2514</v>
+        <v>2467</v>
       </c>
       <c r="H685" t="s">
-        <v>2514</v>
+        <v>2467</v>
       </c>
       <c r="I685" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="686" spans="1:16">
       <c r="A686" t="s">
-        <v>2527</v>
+        <v>2468</v>
       </c>
       <c r="B686" t="s">
         <v>14</v>
       </c>
       <c r="C686" t="s">
-        <v>2528</v>
+        <v>2469</v>
       </c>
       <c r="D686" t="s">
-        <v>2529</v>
+        <v>2470</v>
       </c>
       <c r="E686" t="s">
-        <v>2530</v>
+        <v>2471</v>
       </c>
       <c r="G686" t="s">
-        <v>2514</v>
+        <v>2472</v>
       </c>
       <c r="H686" t="s">
-        <v>2514</v>
+        <v>2472</v>
       </c>
       <c r="I686" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="687" spans="1:16">
       <c r="A687" t="s">
-        <v>2531</v>
+        <v>2473</v>
       </c>
       <c r="B687" t="s">
         <v>14</v>
       </c>
       <c r="C687" t="s">
-        <v>2532</v>
+        <v>2474</v>
       </c>
       <c r="D687" t="s">
-        <v>2533</v>
+        <v>2475</v>
       </c>
       <c r="E687" t="s">
-        <v>2534</v>
-[...5 lines deleted...]
-        <v>2514</v>
+        <v>997</v>
       </c>
       <c r="I687" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="688" spans="1:16">
       <c r="A688" t="s">
-        <v>2535</v>
+        <v>2476</v>
       </c>
       <c r="B688" t="s">
         <v>14</v>
       </c>
       <c r="C688" t="s">
-        <v>2536</v>
+        <v>2477</v>
       </c>
       <c r="D688" t="s">
-        <v>2537</v>
+        <v>2478</v>
       </c>
       <c r="E688" t="s">
-        <v>2538</v>
+        <v>2479</v>
       </c>
       <c r="G688" t="s">
-        <v>2514</v>
+        <v>2480</v>
       </c>
       <c r="H688" t="s">
-        <v>2514</v>
+        <v>2480</v>
       </c>
       <c r="I688" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="689" spans="1:16">
       <c r="A689" t="s">
-        <v>2539</v>
+        <v>2481</v>
       </c>
       <c r="B689" t="s">
         <v>14</v>
       </c>
       <c r="C689" t="s">
-        <v>2540</v>
+        <v>2477</v>
       </c>
       <c r="D689" t="s">
-        <v>2541</v>
+        <v>2482</v>
       </c>
       <c r="E689" t="s">
-        <v>2542</v>
+        <v>2483</v>
       </c>
       <c r="G689" t="s">
-        <v>2543</v>
+        <v>2484</v>
       </c>
       <c r="H689" t="s">
-        <v>2543</v>
+        <v>2484</v>
       </c>
       <c r="I689" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="690" spans="1:16">
       <c r="A690" t="s">
-        <v>2544</v>
+        <v>2485</v>
       </c>
       <c r="B690" t="s">
         <v>14</v>
       </c>
       <c r="C690" t="s">
-        <v>2545</v>
+        <v>2486</v>
       </c>
       <c r="D690" t="s">
-        <v>2546</v>
+        <v>2487</v>
       </c>
       <c r="E690" t="s">
-        <v>2547</v>
+        <v>2488</v>
       </c>
       <c r="G690" t="s">
-        <v>2543</v>
+        <v>2489</v>
       </c>
       <c r="H690" t="s">
-        <v>2543</v>
+        <v>2489</v>
       </c>
       <c r="I690" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="691" spans="1:16">
       <c r="A691" t="s">
-        <v>2548</v>
+        <v>2490</v>
       </c>
       <c r="B691" t="s">
         <v>14</v>
       </c>
       <c r="C691" t="s">
-        <v>2549</v>
+        <v>2491</v>
       </c>
       <c r="D691" t="s">
-        <v>2550</v>
+        <v>2492</v>
       </c>
       <c r="E691" t="s">
-        <v>2551</v>
+        <v>2493</v>
       </c>
       <c r="G691" t="s">
-        <v>2552</v>
+        <v>2494</v>
       </c>
       <c r="H691" t="s">
-        <v>2552</v>
+        <v>2494</v>
       </c>
       <c r="I691" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="692" spans="1:16">
       <c r="A692" t="s">
-        <v>2553</v>
+        <v>2495</v>
       </c>
       <c r="B692" t="s">
         <v>14</v>
       </c>
       <c r="C692" t="s">
-        <v>2554</v>
+        <v>2496</v>
       </c>
       <c r="D692" t="s">
-        <v>2555</v>
+        <v>2497</v>
       </c>
       <c r="E692" t="s">
-        <v>2556</v>
+        <v>2498</v>
       </c>
       <c r="G692" t="s">
-        <v>2552</v>
+        <v>2499</v>
       </c>
       <c r="H692" t="s">
-        <v>2552</v>
+        <v>2499</v>
       </c>
       <c r="I692" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="693" spans="1:16">
       <c r="A693" t="s">
-        <v>2557</v>
+        <v>2500</v>
       </c>
       <c r="B693" t="s">
         <v>14</v>
       </c>
       <c r="C693" t="s">
-        <v>2558</v>
+        <v>2501</v>
       </c>
       <c r="D693" t="s">
-        <v>2559</v>
+        <v>2502</v>
       </c>
       <c r="E693" t="s">
-        <v>2560</v>
+        <v>2503</v>
       </c>
       <c r="G693" t="s">
-        <v>2552</v>
+        <v>2504</v>
       </c>
       <c r="H693" t="s">
-        <v>2552</v>
+        <v>2504</v>
       </c>
       <c r="I693" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="694" spans="1:16">
       <c r="A694" t="s">
-        <v>2561</v>
+        <v>2505</v>
       </c>
       <c r="B694" t="s">
         <v>14</v>
       </c>
       <c r="C694" t="s">
-        <v>2562</v>
+        <v>2506</v>
       </c>
       <c r="D694" t="s">
-        <v>2563</v>
+        <v>2507</v>
       </c>
       <c r="E694" t="s">
-        <v>2564</v>
+        <v>2508</v>
       </c>
       <c r="G694" t="s">
-        <v>2552</v>
+        <v>2509</v>
       </c>
       <c r="H694" t="s">
-        <v>2552</v>
+        <v>2509</v>
       </c>
       <c r="I694" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="695" spans="1:16">
       <c r="A695" t="s">
-        <v>2565</v>
+        <v>2510</v>
       </c>
       <c r="B695" t="s">
         <v>14</v>
       </c>
       <c r="C695" t="s">
-        <v>2566</v>
+        <v>2511</v>
       </c>
       <c r="D695" t="s">
-        <v>2567</v>
+        <v>2512</v>
       </c>
       <c r="E695" t="s">
-        <v>2568</v>
+        <v>2513</v>
       </c>
       <c r="G695" t="s">
-        <v>2569</v>
+        <v>2514</v>
       </c>
       <c r="H695" t="s">
-        <v>2569</v>
+        <v>2514</v>
       </c>
       <c r="I695" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="696" spans="1:16">
       <c r="A696" t="s">
-        <v>2570</v>
+        <v>2515</v>
       </c>
       <c r="B696" t="s">
         <v>14</v>
       </c>
       <c r="C696" t="s">
-        <v>2571</v>
+        <v>2516</v>
       </c>
       <c r="D696" t="s">
-        <v>2572</v>
+        <v>2517</v>
       </c>
       <c r="E696" t="s">
-        <v>2573</v>
+        <v>2518</v>
       </c>
       <c r="G696" t="s">
-        <v>2442</v>
+        <v>2519</v>
       </c>
       <c r="H696" t="s">
-        <v>2442</v>
+        <v>2519</v>
       </c>
       <c r="I696" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="697" spans="1:16">
       <c r="A697" t="s">
-        <v>2574</v>
+        <v>2520</v>
       </c>
       <c r="B697" t="s">
         <v>14</v>
       </c>
       <c r="C697" t="s">
-        <v>2575</v>
+        <v>2521</v>
       </c>
       <c r="D697" t="s">
-        <v>2576</v>
+        <v>2522</v>
       </c>
       <c r="E697" t="s">
-        <v>2577</v>
+        <v>2523</v>
       </c>
       <c r="G697" t="s">
-        <v>2578</v>
+        <v>2524</v>
       </c>
       <c r="H697" t="s">
-        <v>2578</v>
+        <v>2524</v>
       </c>
       <c r="I697" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="698" spans="1:16">
       <c r="A698" t="s">
-        <v>2579</v>
+        <v>2525</v>
       </c>
       <c r="B698" t="s">
         <v>14</v>
       </c>
       <c r="C698" t="s">
-        <v>2580</v>
+        <v>2526</v>
       </c>
       <c r="D698" t="s">
-        <v>2581</v>
+        <v>2527</v>
       </c>
       <c r="E698" t="s">
-        <v>2582</v>
+        <v>2528</v>
       </c>
       <c r="G698" t="s">
-        <v>2578</v>
+        <v>2529</v>
       </c>
       <c r="H698" t="s">
-        <v>2583</v>
+        <v>2529</v>
       </c>
       <c r="I698" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="699" spans="1:16">
       <c r="A699" t="s">
-        <v>2584</v>
+        <v>2530</v>
       </c>
       <c r="B699" t="s">
         <v>14</v>
       </c>
       <c r="C699" t="s">
-        <v>2585</v>
+        <v>2531</v>
       </c>
       <c r="D699" t="s">
-        <v>2586</v>
+        <v>2532</v>
       </c>
       <c r="E699" t="s">
-        <v>2587</v>
+        <v>2533</v>
       </c>
       <c r="G699" t="s">
-        <v>2588</v>
+        <v>2534</v>
       </c>
       <c r="H699" t="s">
-        <v>2588</v>
+        <v>2534</v>
       </c>
       <c r="I699" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="700" spans="1:16">
       <c r="A700" t="s">
-        <v>2589</v>
+        <v>2535</v>
       </c>
       <c r="B700" t="s">
         <v>14</v>
       </c>
       <c r="C700" t="s">
-        <v>2590</v>
+        <v>2536</v>
       </c>
       <c r="D700" t="s">
-        <v>2591</v>
+        <v>2537</v>
       </c>
       <c r="E700" t="s">
-        <v>2592</v>
+        <v>2538</v>
       </c>
       <c r="G700" t="s">
-        <v>2593</v>
+        <v>2539</v>
       </c>
       <c r="H700" t="s">
-        <v>2593</v>
+        <v>2539</v>
       </c>
       <c r="I700" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="701" spans="1:16">
       <c r="A701" t="s">
-        <v>2594</v>
+        <v>2540</v>
       </c>
       <c r="B701" t="s">
-        <v>14</v>
+        <v>138</v>
       </c>
       <c r="C701" t="s">
-        <v>2595</v>
+        <v>2541</v>
       </c>
       <c r="D701" t="s">
-        <v>2596</v>
+        <v>2542</v>
       </c>
       <c r="E701" t="s">
-        <v>2597</v>
-[...2 lines deleted...]
-        <v>2598</v>
+        <v>880</v>
       </c>
       <c r="H701" t="s">
-        <v>2598</v>
+        <v>2543</v>
       </c>
       <c r="I701" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="702" spans="1:16">
       <c r="A702" t="s">
-        <v>2599</v>
+        <v>2544</v>
       </c>
       <c r="B702" t="s">
         <v>14</v>
       </c>
       <c r="C702" t="s">
-        <v>2600</v>
+        <v>2545</v>
       </c>
       <c r="D702" t="s">
-        <v>2601</v>
+        <v>2546</v>
       </c>
       <c r="E702" t="s">
-        <v>2602</v>
+        <v>2547</v>
       </c>
       <c r="G702" t="s">
-        <v>2603</v>
+        <v>2548</v>
       </c>
       <c r="H702" t="s">
-        <v>2603</v>
+        <v>2548</v>
       </c>
       <c r="I702" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="703" spans="1:16">
       <c r="A703" t="s">
-        <v>2604</v>
+        <v>2549</v>
       </c>
       <c r="B703" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="C703" t="s">
-        <v>2605</v>
+        <v>2550</v>
       </c>
       <c r="D703" t="s">
-        <v>2606</v>
+        <v>2551</v>
       </c>
       <c r="E703" t="s">
-        <v>2607</v>
+        <v>2552</v>
       </c>
       <c r="G703" t="s">
-        <v>2608</v>
+        <v>2553</v>
       </c>
       <c r="H703" t="s">
-        <v>2608</v>
+        <v>2553</v>
       </c>
       <c r="I703" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="704" spans="1:16">
       <c r="A704" t="s">
-        <v>2609</v>
+        <v>2554</v>
       </c>
       <c r="B704" t="s">
         <v>14</v>
       </c>
       <c r="C704" t="s">
-        <v>2610</v>
+        <v>2555</v>
       </c>
       <c r="D704" t="s">
-        <v>2611</v>
+        <v>2556</v>
       </c>
       <c r="E704" t="s">
-        <v>2612</v>
+        <v>2557</v>
       </c>
       <c r="G704" t="s">
-        <v>2603</v>
+        <v>2558</v>
       </c>
       <c r="H704" t="s">
-        <v>2603</v>
+        <v>2558</v>
       </c>
       <c r="I704" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="705" spans="1:16">
       <c r="A705" t="s">
-        <v>2613</v>
+        <v>2559</v>
       </c>
       <c r="B705" t="s">
         <v>14</v>
       </c>
       <c r="C705" t="s">
-        <v>2614</v>
+        <v>2560</v>
       </c>
       <c r="D705" t="s">
-        <v>2615</v>
+        <v>2561</v>
       </c>
       <c r="E705" t="s">
-        <v>2616</v>
+        <v>2562</v>
       </c>
       <c r="G705" t="s">
-        <v>2617</v>
+        <v>2462</v>
       </c>
       <c r="H705" t="s">
-        <v>2617</v>
+        <v>2462</v>
       </c>
       <c r="I705" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="706" spans="1:16">
       <c r="A706" t="s">
-        <v>2618</v>
+        <v>2563</v>
       </c>
       <c r="B706" t="s">
         <v>14</v>
       </c>
       <c r="C706" t="s">
-        <v>2614</v>
+        <v>2564</v>
       </c>
       <c r="D706" t="s">
-        <v>2619</v>
+        <v>2565</v>
       </c>
       <c r="E706" t="s">
-        <v>2620</v>
+        <v>2566</v>
       </c>
       <c r="G706" t="s">
-        <v>2617</v>
+        <v>2567</v>
       </c>
       <c r="H706" t="s">
-        <v>2617</v>
+        <v>2567</v>
       </c>
       <c r="I706" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="707" spans="1:16">
       <c r="A707" t="s">
-        <v>2621</v>
+        <v>2568</v>
       </c>
       <c r="B707" t="s">
         <v>14</v>
       </c>
       <c r="C707" t="s">
-        <v>2622</v>
+        <v>2569</v>
       </c>
       <c r="D707" t="s">
-        <v>2623</v>
+        <v>2570</v>
       </c>
       <c r="E707" t="s">
-        <v>2624</v>
+        <v>2571</v>
       </c>
       <c r="G707" t="s">
-        <v>2617</v>
+        <v>2462</v>
       </c>
       <c r="H707" t="s">
-        <v>2617</v>
+        <v>2462</v>
       </c>
       <c r="I707" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="708" spans="1:16">
       <c r="A708" t="s">
-        <v>2625</v>
+        <v>2572</v>
       </c>
       <c r="B708" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C708" t="s">
-        <v>2626</v>
+        <v>2573</v>
       </c>
       <c r="D708" t="s">
-        <v>2627</v>
+        <v>2574</v>
       </c>
       <c r="E708" t="s">
-        <v>2628</v>
+        <v>2575</v>
       </c>
       <c r="G708" t="s">
-        <v>2617</v>
+        <v>2576</v>
       </c>
       <c r="H708" t="s">
-        <v>2617</v>
+        <v>2576</v>
       </c>
       <c r="I708" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="709" spans="1:16">
       <c r="A709" t="s">
-        <v>2629</v>
+        <v>2577</v>
       </c>
       <c r="B709" t="s">
         <v>14</v>
       </c>
       <c r="C709" t="s">
-        <v>2630</v>
+        <v>2578</v>
       </c>
       <c r="D709" t="s">
-        <v>2631</v>
+        <v>2579</v>
       </c>
       <c r="E709" t="s">
-        <v>2632</v>
+        <v>2580</v>
       </c>
       <c r="G709" t="s">
-        <v>2633</v>
+        <v>2581</v>
       </c>
       <c r="H709" t="s">
-        <v>2633</v>
+        <v>2581</v>
       </c>
       <c r="I709" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="710" spans="1:16">
       <c r="A710" t="s">
-        <v>2634</v>
+        <v>2582</v>
       </c>
       <c r="B710" t="s">
         <v>14</v>
       </c>
       <c r="C710" t="s">
-        <v>2635</v>
+        <v>2583</v>
       </c>
       <c r="D710" t="s">
-        <v>2636</v>
+        <v>2584</v>
       </c>
       <c r="E710" t="s">
-        <v>2637</v>
+        <v>2585</v>
       </c>
       <c r="G710" t="s">
-        <v>2633</v>
+        <v>2581</v>
       </c>
       <c r="H710" t="s">
-        <v>2633</v>
+        <v>2581</v>
       </c>
       <c r="I710" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="711" spans="1:16">
       <c r="A711" t="s">
-        <v>2638</v>
+        <v>2586</v>
       </c>
       <c r="B711" t="s">
         <v>14</v>
       </c>
       <c r="C711" t="s">
-        <v>2639</v>
+        <v>2587</v>
       </c>
       <c r="D711" t="s">
-        <v>2640</v>
+        <v>2588</v>
       </c>
       <c r="E711" t="s">
-        <v>2641</v>
+        <v>2589</v>
       </c>
       <c r="G711" t="s">
-        <v>2633</v>
+        <v>2590</v>
       </c>
       <c r="H711" t="s">
-        <v>2633</v>
+        <v>2590</v>
       </c>
       <c r="I711" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="712" spans="1:16">
       <c r="A712" t="s">
-        <v>2642</v>
+        <v>2591</v>
       </c>
       <c r="B712" t="s">
         <v>14</v>
       </c>
       <c r="C712" t="s">
-        <v>2643</v>
+        <v>2592</v>
       </c>
       <c r="D712" t="s">
-        <v>2644</v>
+        <v>2593</v>
       </c>
       <c r="E712" t="s">
-        <v>2645</v>
+        <v>2594</v>
       </c>
       <c r="G712" t="s">
-        <v>2633</v>
+        <v>2595</v>
       </c>
       <c r="H712" t="s">
-        <v>2633</v>
+        <v>2595</v>
       </c>
       <c r="I712" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="713" spans="1:16">
       <c r="A713" t="s">
-        <v>2646</v>
+        <v>2596</v>
       </c>
       <c r="B713" t="s">
         <v>14</v>
       </c>
       <c r="C713" t="s">
-        <v>2647</v>
+        <v>2597</v>
       </c>
       <c r="D713" t="s">
-        <v>2648</v>
+        <v>2598</v>
       </c>
       <c r="E713" t="s">
-        <v>2649</v>
+        <v>2599</v>
       </c>
       <c r="G713" t="s">
-        <v>2650</v>
+        <v>2600</v>
       </c>
       <c r="H713" t="s">
-        <v>2650</v>
+        <v>2600</v>
       </c>
       <c r="I713" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="714" spans="1:16">
       <c r="A714" t="s">
-        <v>2651</v>
+        <v>2601</v>
       </c>
       <c r="B714" t="s">
         <v>14</v>
       </c>
       <c r="C714" t="s">
-        <v>2652</v>
+        <v>2602</v>
       </c>
       <c r="D714" t="s">
-        <v>2653</v>
+        <v>2603</v>
       </c>
       <c r="E714" t="s">
-        <v>2654</v>
+        <v>2604</v>
       </c>
       <c r="G714" t="s">
-        <v>2650</v>
+        <v>2605</v>
       </c>
       <c r="H714" t="s">
-        <v>2650</v>
+        <v>2605</v>
       </c>
       <c r="I714" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="715" spans="1:16">
       <c r="A715" t="s">
-        <v>2655</v>
+        <v>2606</v>
       </c>
       <c r="B715" t="s">
         <v>14</v>
       </c>
       <c r="C715" t="s">
-        <v>2656</v>
+        <v>2607</v>
       </c>
       <c r="D715" t="s">
-        <v>2657</v>
+        <v>2608</v>
       </c>
       <c r="E715" t="s">
-        <v>2658</v>
+        <v>2609</v>
       </c>
       <c r="G715" t="s">
-        <v>2650</v>
+        <v>2610</v>
       </c>
       <c r="H715" t="s">
-        <v>2650</v>
+        <v>2610</v>
       </c>
       <c r="I715" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="716" spans="1:16">
       <c r="A716" t="s">
-        <v>2659</v>
+        <v>2611</v>
       </c>
       <c r="B716" t="s">
         <v>14</v>
       </c>
       <c r="C716" t="s">
-        <v>2660</v>
+        <v>2612</v>
       </c>
       <c r="D716" t="s">
-        <v>2661</v>
+        <v>2613</v>
       </c>
       <c r="E716" t="s">
-        <v>2662</v>
+        <v>2614</v>
       </c>
       <c r="G716" t="s">
-        <v>2650</v>
+        <v>2615</v>
       </c>
       <c r="H716" t="s">
-        <v>2650</v>
+        <v>2615</v>
       </c>
       <c r="I716" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="717" spans="1:16">
       <c r="A717" t="s">
-        <v>2663</v>
+        <v>2616</v>
       </c>
       <c r="B717" t="s">
         <v>14</v>
       </c>
       <c r="C717" t="s">
-        <v>2664</v>
+        <v>2617</v>
       </c>
       <c r="D717" t="s">
-        <v>2665</v>
+        <v>2618</v>
       </c>
       <c r="E717" t="s">
-        <v>2666</v>
+        <v>2619</v>
       </c>
       <c r="G717" t="s">
-        <v>2667</v>
+        <v>2620</v>
       </c>
       <c r="H717" t="s">
-        <v>2667</v>
+        <v>2620</v>
       </c>
       <c r="I717" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="718" spans="1:16">
       <c r="A718" t="s">
-        <v>2668</v>
+        <v>2621</v>
       </c>
       <c r="B718" t="s">
         <v>14</v>
       </c>
       <c r="C718" t="s">
-        <v>2669</v>
+        <v>2622</v>
       </c>
       <c r="D718" t="s">
-        <v>2670</v>
+        <v>2623</v>
       </c>
       <c r="E718" t="s">
-        <v>2671</v>
+        <v>2624</v>
       </c>
       <c r="G718" t="s">
-        <v>2672</v>
+        <v>2625</v>
       </c>
       <c r="H718" t="s">
-        <v>2672</v>
+        <v>2625</v>
       </c>
       <c r="I718" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="719" spans="1:16">
       <c r="A719" t="s">
-        <v>2673</v>
+        <v>2626</v>
       </c>
       <c r="B719" t="s">
         <v>14</v>
       </c>
       <c r="C719" t="s">
-        <v>2674</v>
+        <v>2627</v>
       </c>
       <c r="D719" t="s">
-        <v>2675</v>
+        <v>2628</v>
       </c>
       <c r="E719" t="s">
-        <v>2676</v>
+        <v>2629</v>
       </c>
       <c r="G719" t="s">
-        <v>2672</v>
+        <v>2625</v>
       </c>
       <c r="H719" t="s">
-        <v>2672</v>
+        <v>2625</v>
       </c>
       <c r="I719" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="720" spans="1:16">
       <c r="A720" t="s">
-        <v>2677</v>
+        <v>2630</v>
       </c>
       <c r="B720" t="s">
         <v>14</v>
       </c>
       <c r="C720" t="s">
-        <v>2678</v>
+        <v>2631</v>
       </c>
       <c r="D720" t="s">
-        <v>2679</v>
+        <v>2632</v>
       </c>
       <c r="E720" t="s">
-        <v>2680</v>
+        <v>2633</v>
       </c>
       <c r="G720" t="s">
-        <v>2672</v>
+        <v>2634</v>
       </c>
       <c r="H720" t="s">
-        <v>2672</v>
+        <v>2634</v>
       </c>
       <c r="I720" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="721" spans="1:16">
       <c r="A721" t="s">
-        <v>2681</v>
+        <v>2635</v>
       </c>
       <c r="B721" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="C721" t="s">
-        <v>2682</v>
+        <v>2636</v>
       </c>
       <c r="D721" t="s">
-        <v>2683</v>
+        <v>2637</v>
       </c>
       <c r="E721" t="s">
-        <v>2684</v>
+        <v>2638</v>
       </c>
       <c r="G721" t="s">
-        <v>2685</v>
+        <v>2639</v>
       </c>
       <c r="H721" t="s">
-        <v>2685</v>
+        <v>2639</v>
       </c>
       <c r="I721" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="722" spans="1:16">
       <c r="A722" t="s">
-        <v>2686</v>
+        <v>2640</v>
       </c>
       <c r="B722" t="s">
         <v>14</v>
       </c>
       <c r="C722" t="s">
-        <v>2687</v>
+        <v>2641</v>
       </c>
       <c r="D722" t="s">
-        <v>2688</v>
+        <v>2642</v>
       </c>
       <c r="E722" t="s">
-        <v>2689</v>
+        <v>2643</v>
       </c>
       <c r="G722" t="s">
-        <v>2690</v>
+        <v>2644</v>
       </c>
       <c r="H722" t="s">
-        <v>2690</v>
+        <v>2644</v>
       </c>
       <c r="I722" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="723" spans="1:16">
       <c r="A723" t="s">
-        <v>2691</v>
+        <v>2645</v>
       </c>
       <c r="B723" t="s">
         <v>14</v>
       </c>
       <c r="C723" t="s">
-        <v>2692</v>
+        <v>2646</v>
       </c>
       <c r="D723" t="s">
-        <v>2693</v>
+        <v>2647</v>
       </c>
       <c r="E723" t="s">
-        <v>2694</v>
+        <v>2648</v>
       </c>
       <c r="G723" t="s">
-        <v>2695</v>
+        <v>2649</v>
       </c>
       <c r="H723" t="s">
-        <v>2695</v>
+        <v>2649</v>
       </c>
       <c r="I723" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="724" spans="1:16">
       <c r="A724" t="s">
-        <v>2696</v>
+        <v>2650</v>
       </c>
       <c r="B724" t="s">
         <v>14</v>
       </c>
       <c r="C724" t="s">
-        <v>2697</v>
+        <v>2651</v>
       </c>
       <c r="D724" t="s">
-        <v>2698</v>
+        <v>2652</v>
       </c>
       <c r="E724" t="s">
-        <v>2699</v>
+        <v>2653</v>
       </c>
       <c r="G724" t="s">
-        <v>2700</v>
+        <v>2654</v>
       </c>
       <c r="H724" t="s">
-        <v>2700</v>
+        <v>2654</v>
       </c>
       <c r="I724" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="725" spans="1:16">
       <c r="A725" t="s">
-        <v>2701</v>
+        <v>2655</v>
       </c>
       <c r="B725" t="s">
         <v>14</v>
       </c>
       <c r="C725" t="s">
-        <v>2702</v>
+        <v>2656</v>
       </c>
       <c r="D725" t="s">
-        <v>2703</v>
+        <v>2657</v>
       </c>
       <c r="E725" t="s">
-        <v>2704</v>
+        <v>2571</v>
       </c>
       <c r="G725" t="s">
-        <v>2495</v>
+        <v>2658</v>
       </c>
       <c r="H725" t="s">
-        <v>2495</v>
+        <v>2658</v>
       </c>
       <c r="I725" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="726" spans="1:16">
       <c r="A726" t="s">
-        <v>2705</v>
+        <v>2659</v>
       </c>
       <c r="B726" t="s">
-        <v>812</v>
+        <v>14</v>
       </c>
       <c r="C726" t="s">
-        <v>2706</v>
+        <v>2660</v>
       </c>
       <c r="D726" t="s">
-        <v>2707</v>
+        <v>2661</v>
       </c>
       <c r="E726" t="s">
-        <v>1174</v>
+        <v>2662</v>
       </c>
       <c r="G726" t="s">
-        <v>2708</v>
+        <v>2663</v>
       </c>
       <c r="H726" t="s">
-        <v>2708</v>
+        <v>2663</v>
       </c>
       <c r="I726" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="727" spans="1:16">
       <c r="A727" t="s">
-        <v>2709</v>
+        <v>2664</v>
       </c>
       <c r="B727" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="C727" t="s">
-        <v>2710</v>
+        <v>2665</v>
       </c>
       <c r="D727" t="s">
-        <v>2711</v>
+        <v>2666</v>
       </c>
       <c r="E727" t="s">
-        <v>2712</v>
+        <v>2667</v>
       </c>
       <c r="G727" t="s">
-        <v>2713</v>
+        <v>2668</v>
       </c>
       <c r="H727" t="s">
-        <v>2713</v>
+        <v>2668</v>
       </c>
       <c r="I727" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="728" spans="1:16">
       <c r="A728" t="s">
-        <v>2714</v>
+        <v>2669</v>
       </c>
       <c r="B728" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C728" t="s">
-        <v>2715</v>
+        <v>2670</v>
       </c>
       <c r="D728" t="s">
-        <v>2716</v>
+        <v>2671</v>
       </c>
       <c r="E728" t="s">
-        <v>2717</v>
+        <v>2672</v>
       </c>
       <c r="G728" t="s">
-        <v>2718</v>
+        <v>2673</v>
       </c>
       <c r="H728" t="s">
-        <v>2718</v>
+        <v>2673</v>
       </c>
       <c r="I728" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="729" spans="1:16">
       <c r="A729" t="s">
-        <v>2719</v>
+        <v>2674</v>
       </c>
       <c r="B729" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C729" t="s">
-        <v>2720</v>
+        <v>2675</v>
       </c>
       <c r="D729" t="s">
-        <v>2721</v>
+        <v>2676</v>
       </c>
       <c r="E729" t="s">
-        <v>2722</v>
+        <v>2677</v>
       </c>
       <c r="G729" t="s">
-        <v>2723</v>
+        <v>2678</v>
       </c>
       <c r="H729" t="s">
-        <v>2723</v>
+        <v>2678</v>
       </c>
       <c r="I729" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="730" spans="1:16">
       <c r="A730" t="s">
-        <v>2724</v>
+        <v>2679</v>
       </c>
       <c r="B730" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C730" t="s">
-        <v>2725</v>
+        <v>2680</v>
       </c>
       <c r="D730" t="s">
-        <v>2726</v>
+        <v>2681</v>
       </c>
       <c r="E730" t="s">
-        <v>2727</v>
+        <v>2682</v>
       </c>
       <c r="G730" t="s">
-        <v>2723</v>
+        <v>2683</v>
       </c>
       <c r="H730" t="s">
-        <v>2723</v>
+        <v>2683</v>
       </c>
       <c r="I730" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="731" spans="1:16">
       <c r="A731" t="s">
-        <v>2728</v>
+        <v>2684</v>
       </c>
       <c r="B731" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C731" t="s">
-        <v>2729</v>
+        <v>2685</v>
       </c>
       <c r="D731" t="s">
-        <v>2730</v>
+        <v>2686</v>
       </c>
       <c r="E731" t="s">
-        <v>2731</v>
+        <v>2687</v>
       </c>
       <c r="G731" t="s">
-        <v>2732</v>
+        <v>2683</v>
       </c>
       <c r="H731" t="s">
-        <v>2732</v>
+        <v>2683</v>
       </c>
       <c r="I731" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="732" spans="1:16">
       <c r="A732" t="s">
-        <v>2733</v>
+        <v>2688</v>
       </c>
       <c r="B732" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C732" t="s">
-        <v>2734</v>
+        <v>2689</v>
       </c>
       <c r="D732" t="s">
-        <v>2735</v>
+        <v>2690</v>
       </c>
       <c r="E732" t="s">
-        <v>2736</v>
+        <v>2691</v>
       </c>
       <c r="G732" t="s">
-        <v>2732</v>
+        <v>2692</v>
       </c>
       <c r="H732" t="s">
-        <v>2732</v>
+        <v>2692</v>
       </c>
       <c r="I732" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="733" spans="1:16">
       <c r="A733" t="s">
-        <v>2737</v>
+        <v>2693</v>
       </c>
       <c r="B733" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C733" t="s">
-        <v>2738</v>
+        <v>2694</v>
       </c>
       <c r="D733" t="s">
-        <v>2739</v>
+        <v>2695</v>
       </c>
       <c r="E733" t="s">
-        <v>2740</v>
+        <v>2696</v>
       </c>
       <c r="G733" t="s">
-        <v>2741</v>
+        <v>2692</v>
       </c>
       <c r="H733" t="s">
-        <v>2741</v>
+        <v>2692</v>
       </c>
       <c r="I733" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="734" spans="1:16">
       <c r="A734" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B734" t="s">
+        <v>28</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2700</v>
+      </c>
+      <c r="G734" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2692</v>
+      </c>
+      <c r="I734" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="735" spans="1:16">
+      <c r="A735" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B735" t="s">
+        <v>28</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2704</v>
+      </c>
+      <c r="G735" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2692</v>
+      </c>
+      <c r="I735" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="736" spans="1:16">
+      <c r="A736" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B736" t="s">
+        <v>28</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G736" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2692</v>
+      </c>
+      <c r="I736" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="737" spans="1:16">
+      <c r="A737" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B737" t="s">
+        <v>28</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2712</v>
+      </c>
+      <c r="G737" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2692</v>
+      </c>
+      <c r="I737" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="738" spans="1:16">
+      <c r="A738" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B738" t="s">
+        <v>28</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2716</v>
+      </c>
+      <c r="G738" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2692</v>
+      </c>
+      <c r="I738" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="739" spans="1:16">
+      <c r="A739" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B739" t="s">
+        <v>28</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2720</v>
+      </c>
+      <c r="G739" t="s">
+        <v>2721</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2721</v>
+      </c>
+      <c r="I739" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="740" spans="1:16">
+      <c r="A740" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B740" t="s">
+        <v>28</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2725</v>
+      </c>
+      <c r="G740" t="s">
+        <v>2721</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2721</v>
+      </c>
+      <c r="I740" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="741" spans="1:16">
+      <c r="A741" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B741" t="s">
+        <v>28</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2729</v>
+      </c>
+      <c r="G741" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2730</v>
+      </c>
+      <c r="I741" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="742" spans="1:16">
+      <c r="A742" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B742" t="s">
+        <v>28</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2734</v>
+      </c>
+      <c r="G742" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2730</v>
+      </c>
+      <c r="I742" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="743" spans="1:16">
+      <c r="A743" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B743" t="s">
+        <v>28</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2738</v>
+      </c>
+      <c r="G743" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2730</v>
+      </c>
+      <c r="I743" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="744" spans="1:16">
+      <c r="A744" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B744" t="s">
+        <v>28</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E744" t="s">
         <v>2742</v>
       </c>
-      <c r="B734" t="s">
-[...2 lines deleted...]
-      <c r="C734" t="s">
+      <c r="G744" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2730</v>
+      </c>
+      <c r="I744" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="745" spans="1:16">
+      <c r="A745" t="s">
         <v>2743</v>
       </c>
-      <c r="D734" t="s">
+      <c r="B745" t="s">
+        <v>28</v>
+      </c>
+      <c r="C745" t="s">
         <v>2744</v>
       </c>
-      <c r="E734" t="s">
+      <c r="D745" t="s">
         <v>2745</v>
       </c>
-      <c r="G734" t="s">
-[...5 lines deleted...]
-      <c r="I734" t="s">
+      <c r="E745" t="s">
+        <v>2746</v>
+      </c>
+      <c r="G745" t="s">
+        <v>2747</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2747</v>
+      </c>
+      <c r="I745" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="746" spans="1:16">
+      <c r="A746" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B746" t="s">
+        <v>28</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G746" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2620</v>
+      </c>
+      <c r="I746" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="747" spans="1:16">
+      <c r="A747" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B747" t="s">
+        <v>28</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2755</v>
+      </c>
+      <c r="G747" t="s">
+        <v>2756</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2756</v>
+      </c>
+      <c r="I747" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="748" spans="1:16">
+      <c r="A748" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B748" t="s">
+        <v>28</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G748" t="s">
+        <v>2756</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2761</v>
+      </c>
+      <c r="I748" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="749" spans="1:16">
+      <c r="A749" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B749" t="s">
+        <v>28</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2765</v>
+      </c>
+      <c r="G749" t="s">
+        <v>2766</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2766</v>
+      </c>
+      <c r="I749" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="750" spans="1:16">
+      <c r="A750" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B750" t="s">
+        <v>28</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2770</v>
+      </c>
+      <c r="G750" t="s">
+        <v>2771</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2771</v>
+      </c>
+      <c r="I750" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="751" spans="1:16">
+      <c r="A751" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B751" t="s">
+        <v>28</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2775</v>
+      </c>
+      <c r="G751" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2776</v>
+      </c>
+      <c r="I751" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="752" spans="1:16">
+      <c r="A752" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B752" t="s">
+        <v>28</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2780</v>
+      </c>
+      <c r="G752" t="s">
+        <v>2781</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2781</v>
+      </c>
+      <c r="I752" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="753" spans="1:16">
+      <c r="A753" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B753" t="s">
+        <v>237</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2785</v>
+      </c>
+      <c r="G753" t="s">
+        <v>2786</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2786</v>
+      </c>
+      <c r="I753" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="754" spans="1:16">
+      <c r="A754" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B754" t="s">
+        <v>28</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2790</v>
+      </c>
+      <c r="G754" t="s">
+        <v>2781</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2781</v>
+      </c>
+      <c r="I754" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="755" spans="1:16">
+      <c r="A755" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B755" t="s">
+        <v>28</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2794</v>
+      </c>
+      <c r="G755" t="s">
+        <v>2795</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2795</v>
+      </c>
+      <c r="I755" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="756" spans="1:16">
+      <c r="A756" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B756" t="s">
+        <v>28</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2798</v>
+      </c>
+      <c r="G756" t="s">
+        <v>2795</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2795</v>
+      </c>
+      <c r="I756" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="757" spans="1:16">
+      <c r="A757" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B757" t="s">
+        <v>28</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2802</v>
+      </c>
+      <c r="G757" t="s">
+        <v>2795</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2795</v>
+      </c>
+      <c r="I757" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="758" spans="1:16">
+      <c r="A758" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B758" t="s">
+        <v>28</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2806</v>
+      </c>
+      <c r="G758" t="s">
+        <v>2795</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2795</v>
+      </c>
+      <c r="I758" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="759" spans="1:16">
+      <c r="A759" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B759" t="s">
+        <v>28</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2810</v>
+      </c>
+      <c r="G759" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2811</v>
+      </c>
+      <c r="I759" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="760" spans="1:16">
+      <c r="A760" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B760" t="s">
+        <v>28</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2815</v>
+      </c>
+      <c r="G760" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2811</v>
+      </c>
+      <c r="I760" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="761" spans="1:16">
+      <c r="A761" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B761" t="s">
+        <v>28</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2819</v>
+      </c>
+      <c r="G761" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2811</v>
+      </c>
+      <c r="I761" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="762" spans="1:16">
+      <c r="A762" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B762" t="s">
+        <v>28</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2823</v>
+      </c>
+      <c r="G762" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2811</v>
+      </c>
+      <c r="I762" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="763" spans="1:16">
+      <c r="A763" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B763" t="s">
+        <v>28</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2826</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2827</v>
+      </c>
+      <c r="G763" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2828</v>
+      </c>
+      <c r="I763" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="764" spans="1:16">
+      <c r="A764" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B764" t="s">
+        <v>28</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2832</v>
+      </c>
+      <c r="G764" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2828</v>
+      </c>
+      <c r="I764" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="765" spans="1:16">
+      <c r="A765" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B765" t="s">
+        <v>28</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2835</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2836</v>
+      </c>
+      <c r="G765" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2828</v>
+      </c>
+      <c r="I765" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="766" spans="1:16">
+      <c r="A766" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B766" t="s">
+        <v>28</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2840</v>
+      </c>
+      <c r="G766" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2828</v>
+      </c>
+      <c r="I766" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="767" spans="1:16">
+      <c r="A767" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B767" t="s">
+        <v>28</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2844</v>
+      </c>
+      <c r="G767" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2845</v>
+      </c>
+      <c r="I767" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="768" spans="1:16">
+      <c r="A768" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B768" t="s">
+        <v>28</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2849</v>
+      </c>
+      <c r="G768" t="s">
+        <v>2850</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2850</v>
+      </c>
+      <c r="I768" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="769" spans="1:16">
+      <c r="A769" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B769" t="s">
+        <v>28</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2853</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2854</v>
+      </c>
+      <c r="G769" t="s">
+        <v>2850</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2850</v>
+      </c>
+      <c r="I769" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="770" spans="1:16">
+      <c r="A770" t="s">
+        <v>2855</v>
+      </c>
+      <c r="B770" t="s">
+        <v>28</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2858</v>
+      </c>
+      <c r="G770" t="s">
+        <v>2850</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2850</v>
+      </c>
+      <c r="I770" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="771" spans="1:16">
+      <c r="A771" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B771" t="s">
+        <v>237</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2862</v>
+      </c>
+      <c r="G771" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2863</v>
+      </c>
+      <c r="I771" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="772" spans="1:16">
+      <c r="A772" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B772" t="s">
+        <v>28</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2867</v>
+      </c>
+      <c r="G772" t="s">
+        <v>2868</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2868</v>
+      </c>
+      <c r="I772" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="773" spans="1:16">
+      <c r="A773" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B773" t="s">
+        <v>28</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2872</v>
+      </c>
+      <c r="G773" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2873</v>
+      </c>
+      <c r="I773" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="774" spans="1:16">
+      <c r="A774" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B774" t="s">
+        <v>28</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2877</v>
+      </c>
+      <c r="G774" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2878</v>
+      </c>
+      <c r="I774" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="775" spans="1:16">
+      <c r="A775" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B775" t="s">
+        <v>28</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2881</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2882</v>
+      </c>
+      <c r="G775" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2673</v>
+      </c>
+      <c r="I775" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="776" spans="1:16">
+      <c r="A776" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B776" t="s">
+        <v>138</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E776" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G776" t="s">
+        <v>2886</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2886</v>
+      </c>
+      <c r="I776" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="777" spans="1:16">
+      <c r="A777" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B777" t="s">
+        <v>28</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2889</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2890</v>
+      </c>
+      <c r="G777" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2891</v>
+      </c>
+      <c r="I777" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="778" spans="1:16">
+      <c r="A778" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B778" t="s">
+        <v>28</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2895</v>
+      </c>
+      <c r="G778" t="s">
+        <v>2896</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2896</v>
+      </c>
+      <c r="I778" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="779" spans="1:16">
+      <c r="A779" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B779" t="s">
+        <v>28</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2900</v>
+      </c>
+      <c r="G779" t="s">
+        <v>2901</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2901</v>
+      </c>
+      <c r="I779" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="780" spans="1:16">
+      <c r="A780" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B780" t="s">
+        <v>28</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G780" t="s">
+        <v>2901</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2901</v>
+      </c>
+      <c r="I780" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="781" spans="1:16">
+      <c r="A781" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B781" t="s">
+        <v>28</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2909</v>
+      </c>
+      <c r="G781" t="s">
+        <v>2910</v>
+      </c>
+      <c r="H781" t="s">
+        <v>2910</v>
+      </c>
+      <c r="I781" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="782" spans="1:16">
+      <c r="A782" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B782" t="s">
+        <v>28</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2914</v>
+      </c>
+      <c r="G782" t="s">
+        <v>2910</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2910</v>
+      </c>
+      <c r="I782" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="783" spans="1:16">
+      <c r="A783" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B783" t="s">
+        <v>28</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2918</v>
+      </c>
+      <c r="G783" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2919</v>
+      </c>
+      <c r="I783" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="784" spans="1:16">
+      <c r="A784" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B784" t="s">
+        <v>28</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2923</v>
+      </c>
+      <c r="G784" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2668</v>
+      </c>
+      <c r="I784" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>